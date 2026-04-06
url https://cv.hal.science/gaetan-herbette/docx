--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaëtan HERBETTE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche en Analyse Chimique par RMN  - Institut de Chimie des Substances Naturelles - UPR2301 CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-analytical identification of the synthetic opioids cychlorphine and methiodone (IC-26) in drug seizures: first detection in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paméla Dugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bellouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevag Chenorhokian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Triguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Chemistry and Laboratory Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/cclm-2025-1428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory activity of Avicennia germinans ’ adventitious roots and first description of their metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bousquet-Mélou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2025.2490055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential anticancer effects of Peganum harmala in human papillomavirus-related cervical and head and neck cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Muddather</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tohfa Nasibova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gábor Szebeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolett Gémes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémi Bózsity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.1668827. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2025.1668827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibacterial activity of fungus comb extracts from Senegalese fungus-farming termites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapenda Gaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Zhor Rim Zinai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMB Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.117. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13568-025-01917-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical and Metabolomic Investigation of a Popular Traditional Plant from La Réunion: Psiloxylon mauritianum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Ozga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carriere Richez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 496, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app15020496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary Phosphine Oxide Grafted on an Inherently Chiral Calixarene: Synthesis, Resolution, Characterizations, and Catalytic Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Membrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Doriane Manick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tlusty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 90 (49), pp.17380-17385. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.5c02171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and biological investigation of Indigofera ammoxylum (DC.) Polhill. red and white phenotypes through feature-based molecular networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Gerometta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Marvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 220, pp.114005. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2024.114005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxic Metabolites from Calophyllum tacamahaca Willd.: Isolation and Detection through Feature-Based Molecular Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Gerometta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Marvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Naubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (5), pp.582. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo13050582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphenolic compounds of Phyllanthus amarus Schum & Thonn. (1827) and diabetes-related activity of an aqueous extract as affected by in vitro gastrointestinal digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Matou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayra Luz Sanchez-Villavicencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Neviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.116619. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2023.116619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Antioxidant Metabolites from Five Plants (Calophyllum inophyllum, Gardenia taitensis, Curcuma longa, Cordia subcordata, Ficus prolixa) of the Polynesian Pharmacopoeia and Cosmetopoeia for Skin Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Baghdikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sok-Siya Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (10), pp.1870. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antiox12101870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical Study of Stem Bark of Afzelia africana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Foutse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Mahiou-Leddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wouessidjewe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Natural Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (1), pp.138-141. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10600-023-03935-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antileishmanial and Antiplasmodial Activities of Secondary Metabolites from the Root of Antrocaryon klaineanum Pierre (Anacardiaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Amang À Ngnoung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazare Sidjui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peron Leutcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Nganso Ditchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauve Tchokouaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (6), pp.2730. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28062730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LC-MS Based Phytochemical Profiling towards the Identification of Antioxidant Markers in Some Endemic Aloe Species from Mascarene Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Breaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Mares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.50. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antiox12010050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polybrominated diphenyl ethers isolated from the marine sponge Lendenfeldia chondrodes collected in Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charifat Saïd Hassane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tintillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole de Voogd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2023.2204431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphenolic compounds of Phyllanthus amarus Schum & Thonn. (1827) and diabetes-related activity of an aqueous extract as affected by in vitro gastrointestinal digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Matou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayra Luz Sanchez-Villavicencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Neviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 315, pp.116619. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2023.116619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory and anti-aging potential of extracts and constituents from Teucrium lucidum L. aerial parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Plainfossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Verger-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of Pharmacognosy and Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (5), pp.205-220. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22271/phyto.2023.v12.i5c.14727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Aminopyrimidone and Aminoimidazoles Alkaloids from the Rodrigues Calcareous Marine Sponge Ernsta naturalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Fougère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tintillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (10), pp.637. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md20100637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Metabolites from the Marine Sponge Scopalina hapalia Collected in Mayotte Lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charifat Saïd Hassane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (3), pp.186. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md20030186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiplasmodial and cytotoxic activity of lanostane type triterpenoids isolated from Leplaea mayombensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazare Sidjui Sidjui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desiré Soh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rufin Marie Kouipou Toghueo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Ngosong Folefoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51, pp.50-56. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2022.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diving into the Molecular Diversity of Aplysina cavernicola’s Exometabolites: Contribution of Bromo-Spiroisoxazoline Alkaloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Naubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (47), pp.43068-43083. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.2c05415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature-Based Molecular Networks Identification of Bioactive Metabolites from Three Plants of the Polynesian Cosmetopoeia Targeting the Dermal Papilla Cells of the Hair Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristelle Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Filaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (1), pp.105. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27010105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Antioxidant Properties of Calophyllum inophyllum Seed Oil from French Polynesia: Development and Biological Applications of Resinous Ethanol-Soluble Extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thétiot-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Culcasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ricquebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antiox10020199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naphtho-Gamma-Pyrones Produced by Aspergillus tubingensis G131: New Source of Natural Nontoxic Antioxidants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carboué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maresca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevastianos Roussos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayhane Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.29. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom10010029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osirisynes G-I, New Long-Chain Highly Oxygenated Polyacetylenes from the Mayotte Marine Sponge Haliclona sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tintillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md18070350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hair Growth Activity of Three Plants of the Polynesian Cosmetopoeia and Their Regulatory Effect on Dermal Papilla Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristelle Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Filaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Ranouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (19), pp.4360. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25194360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 1H NMR-based metabolomic approach to study the production of antimalarial compounds from Psiadia arguta leaves (pers.) voigt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keshika Mahadeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Lionel Palama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouchemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 176, pp.112401. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2020.112401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiplasmodial Diterpenoids from &amp;lt;i&amp;gt;Psiadia arguta&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keshika Mahadeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Kodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 82 (5), pp.1361-1366. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.8b00698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemodiversity of Calophyllum inophyllum L. oil bioactive components related to their specific geographical distribution in the South Pacific region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joape Ginigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lecellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.6896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arundinosides A-G, new glucosyloxybenzyl 2R-benzylmalate derivatives from the aerial parts of Arundina graminifolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Auberon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opeyemi Joshua Olatunji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Krisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 125, pp.199-207. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2017.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioassay-guided isolation and UHPLC-DAD-ESI-MS/MS quantification of potential anti-inflammatory phenolic compounds from flowers of &amp;lt;i&amp;gt;Inula montana&amp;lt;/i&amp;gt; L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chiffolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 226, pp.176-184. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2018.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemotypes and Biomarkers of Seven Species of New Caledonian Liverworts from the Bazzanioideae Subfamily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (6), 27 p. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23061353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Constituents of &amp;lt;i&amp;gt;Inula montana&amp;lt;/i&amp;gt; Flowers and Leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiffolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Natural Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (4), pp.755-756. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10600-018-2463-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavonoids from &amp;lt;i&amp;gt;Stachys annua&amp;lt;/i&amp;gt; Growing in Azerbaijan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.S S Movsumov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. A Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Baghdikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Natural Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (2), pp.261-262. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10600-018-2318-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new cyclobutane dimers from Diospyros macrocarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (8), pp.1277-1282. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1934578X1701200833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The secreted polyketide boydone A is responsible for the anti-Staphylococcus aureus activity of Scedosporium boydii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Staerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Landreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 364 (22), </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsle/fnx223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New sesquiterpene acid and inositol derivatives from &amp;lt;i&amp;gt;Inula montana&amp;lt;/i&amp;gt; L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chiffolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 120, pp.79-84. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2017.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactive Seco-Lanostane-Type Triterpenoids from the Roots of Leplaea mayombensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazare Sidjui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Eyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Hull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Folefoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Mahiou-Leddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 80 (10), pp.2644-2651. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.7b00210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of action and structure-activity relationships of cytotoxic flavokawain derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Thieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (6), pp.1817-1829. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2017.01.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new stilbenoids from the aerial parts of Arundina graminifolia (Orchidaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Auberon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opeyemi Joshua Olatunji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Krisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (11), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules21111430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologically Active Compounds from Chamaenerion angustifolium and Stachys annua Growing in Azerbaidzhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Movsumov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Yu. Yusifova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Suleimanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Mahiou-Leddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Natural Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (2), pp.324-325. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10600-016-1631-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité anti-âge de l'extrait de Fitchia nutans, un ingrédient cosméticeutique d'un monoï traditionnel polynésien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Luc Ansel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-François Butaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (9), pp.1049 - 1055. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2016.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical profiling of the tuber of &amp;lt;i&amp;gt;Stephania cambodica&amp;lt;/i&amp;gt; Gagnep. (Menispermaceae) and analytical control by UHPLC-DAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chhavarath Dary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sok-Siya Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (7), pp.802-809. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2016.1247077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Constituents from Roots of Cephalaria media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mahiou-Leddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Garaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Natural Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (4), pp.756-758. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10600-014-1075-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleodaphnoic acid and coriaceol, two new natural products from the stem bark of Wikstroemia coriacea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ingert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bombarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (3), pp.2988-2996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pentacyclic triterpenes from Manilkara bidentata resin. Isolation, identification and biological properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutayna Rhourri-Frih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Renimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, pp.101-108. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2013.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triterpenoid saponins from the aerial parts of Solidago virgaurea alpestris with inhibiting activity of Candida albicans yeast-hyphal conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Laurençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Madinier Prêcheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 86, pp.103-111. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2012.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of Bagassa guianensis Aubl. extract against wood decay and human pathogenic fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice M.S. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 70 (1), pp.55-59. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2011.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antileishmanial sesquiterpene lactones from Pseudelephantopus spicatus, a traditional remedy from the Chayahuita Amerindians (Peru). Part III.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Odonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 137 (1), pp.875-9. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2011.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical extractives of the tropical wood Wallaba are natural anti-swelling agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Mc Lean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64, pp.211-215. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/hf.2010.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquifex aeolicus membrane Hydrogenase for hydrogen biooxidation: role of lipids and physiological partners in enzyme stability and activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Infossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lojou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Brugna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35, pp.10778-10789. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.02.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CtpA, a Copper-translocating P-type ATPase Involved in the Biogenesis of Multiple Copper-requiring Enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Infossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lojou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Brugna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (35), pp.10778-10789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary metabolites of Bagassa guianensis Aubl. wood: A study of the chemotaxonomy of the Moraceae family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 71, pp.1708-1713. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2010.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extractives of the tropical wood wallaba (Eperua falcata Aubl.) as natural anti-swelling agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Mc Lean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64 (2), pp.211-215. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/HF.2010.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel pathway for sesquiterpene biosynthesis from Z,Z-farnesyl pyrophosphate in the wild tomato Solanum habrochaites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rontein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Onillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Jabes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21, pp.301-307. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.107.057885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Addition Initiated Carbocyclization Sequences with Nitroolefins for the Stereoselective Synthesis of Functionalized Heterocyclic and Carbocyclic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15, pp.12470-2488. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200901433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching of Plasticized PVC: Effect of Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colombani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joussot-Dubien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Labed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 112 (3), pp.1372-1377. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.29612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02515149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CYP725A4 from yew catalyzes complex structural rearrangement of taxa-4(5),11(12)-diene into the cyclic ether 5(12)-oxa-3(11)-cyclotaxane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rontein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Onillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Werck-Reichhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10, pp.6067-6075</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00309523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and biological activity of phosphonate analogues and geometric isomers of the highly potent phosphoantigen (E)-1-hydroxy-2-methylbut-2-enyl 4-diphosphate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boedec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dessolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ingoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51, pp.1747-1754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New compounds obtained by evolution and oxidation of malvidin 3-O-glucoside in ethanolic medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fulcrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cheynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.-E. Es-Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (12), pp.4584-4591. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf8001872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naphthyl and Coumarinyl Biarylpiperazine Derivatives as Highly Potent Human β-Secretase Inhibitors. Design, Synthesis, and Enzymatic BACE-1 and Cell Assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrik Garino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taisuke Tomita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pietrancosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Laras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Rosas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49 (14), pp.4275-4285. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm0602864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naphthyl and Coumarinyl Biarylpiperazine Derivatives as Highly Potent Human beta-Secretase Inhibitors. Design, Synthesis, and Enzymatic BACE-1 and Cell Assays.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tomita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pietrancosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Laras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rosas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49, pp.4275-4285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures of new secofriedelane and friedelane acids fromCalophyllum inophyllum of French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Raharivelomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43 (1), pp.65-68. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrc.1476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactivity-Based Molecular Networking for the comparison of Calophyllum inophyllum (tamanu) oil obtained via three ecofriendly extraction processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Stierlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Natural Products Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Krakow (Cracovie), Poland. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2025.103938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioguided isolation and feature-based identification of bioactive molecules from Fagraea berteroana targeting dermal papilla cells and the Wnt pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristelle Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Filaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Natural Products Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Krakow (Cracovie), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted and non-targeted metabolomic analyses of Heterocapsa cf. bohaiensis under nickel and iron high concentration and its photophysiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mériot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Déan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical and pharmacological investigation of the medicinal plant Indigofera ammoxylum (DC.) Polhill through Feature-Based Molecular Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Gerometta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche métabolomique combinant l'analyse LC-MS/MS et les réseaux moléculaires pour suivre les constituants bioactifs des amandes de Calophyllum inophyllum (tamanu) pendant le processus de séchage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Stierlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phila Raharivelomanana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arbres et autres plantes de la cosmétopée : Perspectives d'innovation et de valorisation des filières en Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Cayenne, Guyane française. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic approach using LC-MS/MS analysis and molecular networking to follow up bioactive constituents of Callophyllum inophyllum nuts during drying process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Stierlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phila Raharivelomanana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vanguards of Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, distanciel, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of antidiabetic properties and chemical composition of two Phyllanthus species usually consumed by Guadeloupean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Matou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Caledonian Liverworts Phytochemistry (Bazzanioideae species)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème symposium international AFERP-STOLON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemodiversity of New Caledonian Liverworts from Bazzanioideae sub-family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Natural Products: from discoveries to innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-ageing activity of Fitchia nutans extract, a Polynesian traditional monoï skin care ingredient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ansel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Butaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 9th Joint Natural Products Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Copenhague, Denmark. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMICS approaches to assess Heterocapsa cf. bohaiensis (dinoflagellate) responses to metal stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mériot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Dean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ADN environnemental et techniques omiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRESICA, Nov 2023, Nouméa (98800) - Nouvelle-Calédonie, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics analysis of a medicinal Polynesian plant during drying process : Calophyllum inophyllum nuts (tamanu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Stierlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phila Raharivelomanana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Webinar on Traditional and Integrative Medicine, Global Scientific Guild</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic approach using LC-MS/MS analysis and molecular networking to follow up bioactive constituents of Calophyllum inophyllum nuts (tamanu) during drying process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Stierlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phila Raharivelomanana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Francfort, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemodiversity of New Caledonian liverworts from Bazzaniaoideae sub-family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Natural Products: from discoveries to innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole polytechnique, Jun 2018, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemotypes and Biomarkers of Seven Species of New Caledonian Liverworts from the Bazzanioideae Subfamily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International des Plantes Aromatiques et Médicinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Punaauia, French Polynesia. pp.1353, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23061353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of anti-aging natural products from southwestern Indian Ocenan marine sponges and their microbial symbionts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charifat Saïd Hassane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fouillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Voogd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Congress on Biotechnology (ECB 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Genève (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Caledonian liverworts phytochemistry (Bazzanioidae species)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium International AFERP STOLON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical analysis of eight New Caledonian liverworts belonging to the Bazzanioideae for chemotypes and biomarkers comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">139th Tokushima Biological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Tokushima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochimie et marqueurs de biodiversité des hépatiques de la Nouvelle-Calédonie de la sous famille des Bazzanioideae (Lepidoziaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e CIPAM &amp; Cos, International Symposium of aromatic, medicinal &amp; cosmetopic plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punaauia, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical diversity of Calophyllum inophyllum L. oil composition in the South Pacific region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lecellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ginigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e CIPAM &amp; Cos, International Symposium of aromatic, medicinal &amp; cosmetopic plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemistry and biological activities of some Diospyros species from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Charlotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inaugural Symposium of the Phytochemical Society of Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Tokushima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical investigation of Wikstroemia endemic species (Thymelaeaceae) from French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phila Raharivelomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ingert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bombarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque International sur les Plantes Aromatiques et Médicinales des régions d’outre-mer : Tradition, santé, atouts économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint-Denis, Réunion. pp.120-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the antioxidant properties of Calophyllum inophyllum L. seed oil from French Polynesia: development and biological applications of ethanol-soluble resin extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thétiot-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Culcasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Asteian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId385"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaëtan HERBETTE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche en Analyse Chimique par RMN  - Institut de Chimie des Substances Naturelles - UPR2301 CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics, Molecular Networking and Phytochemical Investigation of Psiadia dentata (Cass.) DC., Endemic to Reunion Island: Discovery of Novel Bioactive Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lantomalala Elsa Razafindrabenja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keshika Mahadeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Mamede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Frederich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 31 (6), pp.973. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules31060973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-analytical identification of the synthetic opioids cychlorphine and methiodone (IC-26) in drug seizures: first detection in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paméla Dugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bellouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevag Chenorhokian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Triguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Chemistry and Laboratory Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/cclm-2025-1428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory activity of Avicennia germinans ’ adventitious roots and first description of their metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bousquet-Mélou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2025.2490055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibacterial activity of fungus comb extracts from Senegalese fungus-farming termites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapenda Gaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Zhor Rim Zinai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMB Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.117. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13568-025-01917-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential anticancer effects of Peganum harmala in human papillomavirus-related cervical and head and neck cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Muddather</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tohfa Nasibova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gábor Szebeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolett Gémes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémi Bózsity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.1668827. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2025.1668827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical and Metabolomic Investigation of a Popular Traditional Plant from La Réunion: Psiloxylon mauritianum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Ozga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carriere Richez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 496, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app15020496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary Phosphine Oxide Grafted on an Inherently Chiral Calixarene: Synthesis, Resolution, Characterizations, and Catalytic Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Membrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Doriane Manick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tlusty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 90 (49), pp.17380-17385. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.5c02171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and biological investigation of Indigofera ammoxylum (DC.) Polhill. red and white phenotypes through feature-based molecular networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Gerometta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Marvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 220, pp.114005. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2024.114005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxic Metabolites from Calophyllum tacamahaca Willd.: Isolation and Detection through Feature-Based Molecular Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Gerometta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Marvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Naubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (5), pp.582. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo13050582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical Study of Stem Bark of Afzelia africana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Foutse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Mahiou-Leddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wouessidjewe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Natural Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (1), pp.138-141. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10600-023-03935-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Antioxidant Metabolites from Five Plants (Calophyllum inophyllum, Gardenia taitensis, Curcuma longa, Cordia subcordata, Ficus prolixa) of the Polynesian Pharmacopoeia and Cosmetopoeia for Skin Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Baghdikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sok-Siya Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (10), pp.1870. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antiox12101870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphenolic compounds of Phyllanthus amarus Schum & Thonn. (1827) and diabetes-related activity of an aqueous extract as affected by in vitro gastrointestinal digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Matou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayra Luz Sanchez-Villavicencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Neviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.116619. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2023.116619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antileishmanial and Antiplasmodial Activities of Secondary Metabolites from the Root of Antrocaryon klaineanum Pierre (Anacardiaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Amang À Ngnoung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazare Sidjui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peron Leutcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Nganso Ditchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauve Tchokouaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (6), pp.2730. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28062730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LC-MS Based Phytochemical Profiling towards the Identification of Antioxidant Markers in Some Endemic Aloe Species from Mascarene Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Breaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Mares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.50. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antiox12010050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polybrominated diphenyl ethers isolated from the marine sponge Lendenfeldia chondrodes collected in Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charifat Saïd Hassane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tintillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole de Voogd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2023.2204431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphenolic compounds of Phyllanthus amarus Schum & Thonn. (1827) and diabetes-related activity of an aqueous extract as affected by in vitro gastrointestinal digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Matou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayra Luz Sanchez-Villavicencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Neviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 315, pp.116619. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2023.116619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory and anti-aging potential of extracts and constituents from Teucrium lucidum L. aerial parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Plainfossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Verger-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of Pharmacognosy and Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (5), pp.205-220. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22271/phyto.2023.v12.i5c.14727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Metabolites from the Marine Sponge Scopalina hapalia Collected in Mayotte Lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charifat Saïd Hassane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (3), pp.186. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md20030186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Aminopyrimidone and Aminoimidazoles Alkaloids from the Rodrigues Calcareous Marine Sponge Ernsta naturalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Fougère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tintillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (10), pp.637. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md20100637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiplasmodial and cytotoxic activity of lanostane type triterpenoids isolated from Leplaea mayombensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazare Sidjui Sidjui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desiré Soh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rufin Marie Kouipou Toghueo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Ngosong Folefoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51, pp.50-56. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2022.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diving into the Molecular Diversity of Aplysina cavernicola’s Exometabolites: Contribution of Bromo-Spiroisoxazoline Alkaloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Naubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (47), pp.43068-43083. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.2c05415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature-Based Molecular Networks Identification of Bioactive Metabolites from Three Plants of the Polynesian Cosmetopoeia Targeting the Dermal Papilla Cells of the Hair Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristelle Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Filaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (1), pp.105. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27010105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Antioxidant Properties of Calophyllum inophyllum Seed Oil from French Polynesia: Development and Biological Applications of Resinous Ethanol-Soluble Extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thétiot-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Culcasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ricquebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antiox10020199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naphtho-Gamma-Pyrones Produced by Aspergillus tubingensis G131: New Source of Natural Nontoxic Antioxidants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carboué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maresca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevastianos Roussos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayhane Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.29. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom10010029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osirisynes G-I, New Long-Chain Highly Oxygenated Polyacetylenes from the Mayotte Marine Sponge Haliclona sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tintillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md18070350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hair Growth Activity of Three Plants of the Polynesian Cosmetopoeia and Their Regulatory Effect on Dermal Papilla Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristelle Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Filaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Ranouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (19), pp.4360. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25194360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 1H NMR-based metabolomic approach to study the production of antimalarial compounds from Psiadia arguta leaves (pers.) voigt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keshika Mahadeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Lionel Palama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouchemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 176, pp.112401. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2020.112401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiplasmodial Diterpenoids from &amp;lt;i&amp;gt;Psiadia arguta&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keshika Mahadeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Kodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 82 (5), pp.1361-1366. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.8b00698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemodiversity of Calophyllum inophyllum L. oil bioactive components related to their specific geographical distribution in the South Pacific region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joape Ginigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lecellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.6896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arundinosides A-G, new glucosyloxybenzyl 2R-benzylmalate derivatives from the aerial parts of Arundina graminifolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Auberon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opeyemi Joshua Olatunji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Krisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 125, pp.199-207. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2017.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemotypes and Biomarkers of Seven Species of New Caledonian Liverworts from the Bazzanioideae Subfamily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (6), 27 p. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23061353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioassay-guided isolation and UHPLC-DAD-ESI-MS/MS quantification of potential anti-inflammatory phenolic compounds from flowers of &amp;lt;i&amp;gt;Inula montana&amp;lt;/i&amp;gt; L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chiffolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 226, pp.176-184. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2018.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Constituents of &amp;lt;i&amp;gt;Inula montana&amp;lt;/i&amp;gt; Flowers and Leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiffolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Natural Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (4), pp.755-756. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10600-018-2463-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavonoids from &amp;lt;i&amp;gt;Stachys annua&amp;lt;/i&amp;gt; Growing in Azerbaijan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.S S Movsumov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. A Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Baghdikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Natural Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (2), pp.261-262. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10600-018-2318-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new cyclobutane dimers from Diospyros macrocarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (8), pp.1277-1282. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1934578X1701200833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The secreted polyketide boydone A is responsible for the anti-Staphylococcus aureus activity of Scedosporium boydii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Staerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Landreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 364 (22), </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsle/fnx223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New sesquiterpene acid and inositol derivatives from &amp;lt;i&amp;gt;Inula montana&amp;lt;/i&amp;gt; L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chiffolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 120, pp.79-84. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2017.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactive Seco-Lanostane-Type Triterpenoids from the Roots of Leplaea mayombensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazare Sidjui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Eyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Hull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Folefoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Mahiou-Leddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 80 (10), pp.2644-2651. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.7b00210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of action and structure-activity relationships of cytotoxic flavokawain derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Thieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (6), pp.1817-1829. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2017.01.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new stilbenoids from the aerial parts of Arundina graminifolia (Orchidaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Auberon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opeyemi Joshua Olatunji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Krisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (11), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules21111430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologically Active Compounds from Chamaenerion angustifolium and Stachys annua Growing in Azerbaidzhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Movsumov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Yu. Yusifova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Suleimanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Mahiou-Leddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Natural Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (2), pp.324-325. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10600-016-1631-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical profiling of the tuber of &amp;lt;i&amp;gt;Stephania cambodica&amp;lt;/i&amp;gt; Gagnep. (Menispermaceae) and analytical control by UHPLC-DAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chhavarath Dary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sok-Siya Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (7), pp.802-809. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2016.1247077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité anti-âge de l'extrait de Fitchia nutans, un ingrédient cosméticeutique d'un monoï traditionnel polynésien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Luc Ansel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-François Butaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (9), pp.1049 - 1055. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2016.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Constituents from Roots of Cephalaria media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mahiou-Leddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Garaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Natural Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (4), pp.756-758. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10600-014-1075-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleodaphnoic acid and coriaceol, two new natural products from the stem bark of Wikstroemia coriacea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ingert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bombarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (3), pp.2988-2996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triterpenoid saponins from the aerial parts of Solidago virgaurea alpestris with inhibiting activity of Candida albicans yeast-hyphal conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Laurençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Madinier Prêcheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 86, pp.103-111. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2012.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pentacyclic triterpenes from Manilkara bidentata resin. Isolation, identification and biological properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutayna Rhourri-Frih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Renimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, pp.101-108. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2013.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of Bagassa guianensis Aubl. extract against wood decay and human pathogenic fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice M.S. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 70 (1), pp.55-59. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2011.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antileishmanial sesquiterpene lactones from Pseudelephantopus spicatus, a traditional remedy from the Chayahuita Amerindians (Peru). Part III.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Odonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 137 (1), pp.875-9. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2011.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical extractives of the tropical wood Wallaba are natural anti-swelling agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Mc Lean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64, pp.211-215. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/hf.2010.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquifex aeolicus membrane Hydrogenase for hydrogen biooxidation: role of lipids and physiological partners in enzyme stability and activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Infossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lojou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Brugna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35, pp.10778-10789. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.02.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CtpA, a Copper-translocating P-type ATPase Involved in the Biogenesis of Multiple Copper-requiring Enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Infossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lojou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Brugna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (35), pp.10778-10789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary metabolites of Bagassa guianensis Aubl. wood: A study of the chemotaxonomy of the Moraceae family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 71, pp.1708-1713. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2010.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extractives of the tropical wood wallaba (Eperua falcata Aubl.) as natural anti-swelling agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Mc Lean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64 (2), pp.211-215. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/HF.2010.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel pathway for sesquiterpene biosynthesis from Z,Z-farnesyl pyrophosphate in the wild tomato Solanum habrochaites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rontein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Onillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Jabes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21, pp.301-307. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.107.057885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Addition Initiated Carbocyclization Sequences with Nitroolefins for the Stereoselective Synthesis of Functionalized Heterocyclic and Carbocyclic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15, pp.12470-2488. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200901433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching of Plasticized PVC: Effect of Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colombani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joussot-Dubien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Labed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 112 (3), pp.1372-1377. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.29612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02515149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CYP725A4 from yew catalyzes complex structural rearrangement of taxa-4(5),11(12)-diene into the cyclic ether 5(12)-oxa-3(11)-cyclotaxane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rontein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Onillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Werck-Reichhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10, pp.6067-6075</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00309523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and biological activity of phosphonate analogues and geometric isomers of the highly potent phosphoantigen (E)-1-hydroxy-2-methylbut-2-enyl 4-diphosphate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boedec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dessolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ingoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51, pp.1747-1754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New compounds obtained by evolution and oxidation of malvidin 3-O-glucoside in ethanolic medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fulcrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cheynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.-E. Es-Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (12), pp.4584-4591. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf8001872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naphthyl and Coumarinyl Biarylpiperazine Derivatives as Highly Potent Human β-Secretase Inhibitors. Design, Synthesis, and Enzymatic BACE-1 and Cell Assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrik Garino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taisuke Tomita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pietrancosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Laras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Rosas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49 (14), pp.4275-4285. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm0602864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naphthyl and Coumarinyl Biarylpiperazine Derivatives as Highly Potent Human beta-Secretase Inhibitors. Design, Synthesis, and Enzymatic BACE-1 and Cell Assays.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tomita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pietrancosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Laras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rosas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49, pp.4275-4285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures of new secofriedelane and friedelane acids fromCalophyllum inophyllum of French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Raharivelomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43 (1), pp.65-68. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrc.1476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactivity-Based Molecular Networking for the comparison of Calophyllum inophyllum (tamanu) oil obtained via three ecofriendly extraction processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Stierlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Natural Products Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Krakow (Cracovie), Poland. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2025.103938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioguided isolation and feature-based identification of bioactive molecules from Fagraea berteroana targeting dermal papilla cells and the Wnt pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristelle Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Filaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Natural Products Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Krakow (Cracovie), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted and non-targeted metabolomic analyses of Heterocapsa cf. bohaiensis under nickel and iron high concentration and its photophysiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mériot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Déan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical and pharmacological investigation of the medicinal plant Indigofera ammoxylum (DC.) Polhill through Feature-Based Molecular Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Gerometta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche métabolomique combinant l'analyse LC-MS/MS et les réseaux moléculaires pour suivre les constituants bioactifs des amandes de Calophyllum inophyllum (tamanu) pendant le processus de séchage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Stierlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phila Raharivelomanana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arbres et autres plantes de la cosmétopée : Perspectives d'innovation et de valorisation des filières en Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Cayenne, Guyane française. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic approach using LC-MS/MS analysis and molecular networking to follow up bioactive constituents of Callophyllum inophyllum nuts during drying process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Stierlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phila Raharivelomanana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vanguards of Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, distanciel, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of antidiabetic properties and chemical composition of two Phyllanthus species usually consumed by Guadeloupean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Matou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Caledonian Liverworts Phytochemistry (Bazzanioideae species)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème symposium international AFERP-STOLON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemodiversity of New Caledonian Liverworts from Bazzanioideae sub-family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Natural Products: from discoveries to innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-ageing activity of Fitchia nutans extract, a Polynesian traditional monoï skin care ingredient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ansel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Butaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 9th Joint Natural Products Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Copenhague, Denmark. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMICS approaches to assess Heterocapsa cf. bohaiensis (dinoflagellate) responses to metal stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mériot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Dean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ADN environnemental et techniques omiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRESICA, Nov 2023, Nouméa (98800) - Nouvelle-Calédonie, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics analysis of a medicinal Polynesian plant during drying process : Calophyllum inophyllum nuts (tamanu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Stierlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phila Raharivelomanana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Webinar on Traditional and Integrative Medicine, Global Scientific Guild</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic approach using LC-MS/MS analysis and molecular networking to follow up bioactive constituents of Calophyllum inophyllum nuts (tamanu) during drying process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Stierlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phila Raharivelomanana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Francfort, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemodiversity of New Caledonian liverworts from Bazzaniaoideae sub-family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Natural Products: from discoveries to innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole polytechnique, Jun 2018, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemotypes and Biomarkers of Seven Species of New Caledonian Liverworts from the Bazzanioideae Subfamily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International des Plantes Aromatiques et Médicinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Punaauia, French Polynesia. pp.1353, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23061353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of anti-aging natural products from southwestern Indian Ocenan marine sponges and their microbial symbionts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charifat Saïd Hassane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fouillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Voogd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Congress on Biotechnology (ECB 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Genève (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Caledonian liverworts phytochemistry (Bazzanioidae species)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium International AFERP STOLON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical analysis of eight New Caledonian liverworts belonging to the Bazzanioideae for chemotypes and biomarkers comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">139th Tokushima Biological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Tokushima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochimie et marqueurs de biodiversité des hépatiques de la Nouvelle-Calédonie de la sous famille des Bazzanioideae (Lepidoziaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e CIPAM &amp; Cos, International Symposium of aromatic, medicinal &amp; cosmetopic plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punaauia, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical diversity of Calophyllum inophyllum L. oil composition in the South Pacific region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lecellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ginigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e CIPAM &amp; Cos, International Symposium of aromatic, medicinal &amp; cosmetopic plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemistry and biological activities of some Diospyros species from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Charlotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inaugural Symposium of the Phytochemical Society of Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Tokushima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical investigation of Wikstroemia endemic species (Thymelaeaceae) from French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phila Raharivelomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ingert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bombarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque International sur les Plantes Aromatiques et Médicinales des régions d’outre-mer : Tradition, santé, atouts économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint-Denis, Réunion. pp.120-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the antioxidant properties of Calophyllum inophyllum L. seed oil from French Polynesia: development and biological applications of ethanol-soluble resin extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thétiot-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Culcasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Asteian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId390"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467098v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Dugues" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Robin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bellouard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevag Chenorhokian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Triguel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cclm-2025-1428" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05060106v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Dhaou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Mabrouki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bertolotti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2025.2490055" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481154v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Muddather" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohfa Nasibova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Szebeni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolett G&#233;mes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi B&#243;zsity" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2025.1668827" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05371474v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mapenda Gaye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zhor Rim Zinai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Armstrong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Herbette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-025-01917-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389901v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ozga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carriere Richez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Clerc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Haddad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15020496" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Membrat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Doriane Manick" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tlusty" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Lavaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c02171" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04458779v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gerometta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnur Garayev" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Marvilliers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2024.114005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148886v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13050582" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100605v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Matou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Merciris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayra Luz Sanchez-Villavicencio" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Neviere" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2023.116619" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04317992v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chambon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimana Ho" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Baghdikian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok-Siya Bun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12101870" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324526v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foutse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mahiou-Leddet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herbette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wouessidjewe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-023-03935-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04447765v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Amang &#192; Ngnoung" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazare Sidjui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peron Leutcha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nganso Ditchou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauve Tchokouaha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28062730" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998589v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Breaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lallemand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Mares" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12010050" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148877v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charifat Sa&#239;d Hassane" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tintillier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Campos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole de Voogd" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2023.2204431" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688465v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485632v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Plainfoss&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Burger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Verger-Dubois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22271/phyto.2023.v12.i5c.14727" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03890846v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Foug&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20100637" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681424v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20030186" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04043042v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazare Sidjui Sidjui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desir&#233; Soh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufin Marie Kouipou Toghueo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ngosong Folefoc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2022.06.010" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857501v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mauduit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Greff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chentouf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c05415" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503854v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristelle Hughes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Filaire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27010105" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03130041v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassien" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Th&#233;tiot-Laurent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Culcasi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ricquebourg" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10020199" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142867v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carbou&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevastianos Roussos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayhane Hamrouni" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10010029" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059229v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chendo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18070350" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02974730v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Ranouille" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25194360" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02939177v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keshika Mahadeo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grondin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lionel Palama" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouchemal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2020.112401" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02562167v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Jansen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Kodja" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.8b00698" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187315v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joape Ginigini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lecellier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Nicolas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hnawia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6896" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621259v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Auberon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opeyemi Joshua Olatunji" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Krisa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Antheaume" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2017.11.019" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865223v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chiffolleau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2018.08.005" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146432v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M&#233;toyer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebouvier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thouvenot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23061353" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865221v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chiffolleau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-018-2463-3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01802785v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S S Movsumov" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. A Garayev" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-018-2318-y" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619687v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thieury" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monnier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebouvier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hnawia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1701200833" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02407052v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Staerck" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Landreau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roullier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnx223" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614539v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2017.05.011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765788v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Eyong" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Hull" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Folefoc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.7b00210" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01485126v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Thieury" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Barguil" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2017.01.049" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601398v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21111430" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437872v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Movsumov" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yu. Yusifova" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Suleimanov" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-016-1631-6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401340v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Luc Ansel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ly" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Fran&#231;ois Butaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.03.005" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765806v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhavarath Dary" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hot Bun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2016.1247077" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249684v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mahiou-Leddet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mabrouki" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Garaev" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-014-1075-9" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990227v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ingert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bombarda" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faure" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moretti" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01518901v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutayna Rhourri-Frih" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Renimel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaimbault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Andr&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2013.05.001" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJN86F1G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629725v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Lauren&#231;on" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Sarrazin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Madinier Pr&#234;cheur" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2012.10.004" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S26K65BR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694532v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Royer" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M.S. Rodrigues" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chevalier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2011.10.016" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ6GT6WB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684617v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eparvier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourdy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rojas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2011.07.008" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6HVJHZ2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856942v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Royer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stien" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Mc Lean" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf.2010.034" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686860v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Infossi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lojou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chauvin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Brugna" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.02.054" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RZ6SDVM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677523v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chauvin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857200v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eparvier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2010.06.020" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01093227v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2010.034" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668751v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sallaud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rontein" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Onillon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Jabes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duffe" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107.057885" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677491v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Durand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Guillaume" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Roger" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200901433" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FH4KNCWS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02515149v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colombani" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joussot-Dubien" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Labed" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.29612" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B8TK41BX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309523v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rontein" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Onillon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lesot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Werck-Reichhart" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305902v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boedec" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sicard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dessolin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ingoure" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555883v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fulcrand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Ducrot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cheynier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-E. Es-Safi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8001872" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-T1LT5GK3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351696v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drik Garino" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Tomita" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Laras" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Rosas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm0602864" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LZGQXP4D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088670v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garino" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tomita" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pietrancosta" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laras" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rosas" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836274v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laure" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faure" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bianchini" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raharivelomanana" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1476" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04650456v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Stierlin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103938" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04650469v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211842v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;riot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coulombier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le D&#233;an" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144890v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Thomas" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03629506v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phila Raharivelomanana" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03293411v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02419940v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merciris" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haddad" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563774v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563773v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627310v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ansel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Butaud" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04471907v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roussel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Dean" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05365683v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ho" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05365711v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146447v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M&#233;toyer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thouvenot" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563772v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151624v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fouillaud" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Boyer" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Voogd" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148929v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nour" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146448v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146450v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146439v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecellier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ginigini" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387311v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charlotte" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antheaume" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111377v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ingert" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03019052v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Asteian" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05557968v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lantomalala Elsa Razafindrabenja" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keshika Mahadeo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia Mamede" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Frederich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules31060973" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467098v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Dugues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Robin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bellouard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevag Chenorhokian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Triguel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cclm-2025-1428" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05060106v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Dhaou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Mabrouki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bertolotti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2025.2490055" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05371474v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mapenda Gaye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zhor Rim Zinai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Armstrong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Herbette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-025-01917-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481154v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Muddather" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohfa Nasibova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Szebeni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolett G&#233;mes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi B&#243;zsity" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2025.1668827" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389901v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ozga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carriere Richez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Clerc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Haddad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15020496" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472569v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Membrat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Doriane Manick" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tlusty" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Lavaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c02171" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04458779v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gerometta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnur Garayev" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Marvilliers" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2024.114005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148886v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13050582" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324526v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foutse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mahiou-Leddet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herbette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wouessidjewe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-023-03935-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04317992v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chambon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimana Ho" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Baghdikian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok-Siya Bun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12101870" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100605v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Matou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Merciris" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayra Luz Sanchez-Villavicencio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Neviere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2023.116619" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04447765v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Amang &#192; Ngnoung" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazare Sidjui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peron Leutcha" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nganso Ditchou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauve Tchokouaha" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28062730" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998589v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Breaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lallemand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Mares" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12010050" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148877v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charifat Sa&#239;d Hassane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tintillier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Campos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole de Voogd" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2023.2204431" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688465v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485632v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Plainfoss&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Burger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Verger-Dubois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22271/phyto.2023.v12.i5c.14727" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681424v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20030186" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03890846v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Foug&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20100637" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04043042v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazare Sidjui Sidjui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desir&#233; Soh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufin Marie Kouipou Toghueo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ngosong Folefoc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2022.06.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857501v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mauduit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Greff" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chentouf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c05415" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503854v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristelle Hughes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Filaire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27010105" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03130041v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassien" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Th&#233;tiot-Laurent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Culcasi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ricquebourg" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10020199" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142867v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carbou&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevastianos Roussos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayhane Hamrouni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10010029" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059229v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chendo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18070350" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02974730v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Ranouille" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25194360" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02939177v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grondin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lionel Palama" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouchemal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2020.112401" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02562167v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Jansen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Kodja" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.8b00698" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187315v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joape Ginigini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lecellier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Nicolas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hnawia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6896" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621259v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Auberon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opeyemi Joshua Olatunji" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Krisa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Antheaume" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2017.11.019" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146432v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M&#233;toyer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebouvier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thouvenot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23061353" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865223v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chiffolleau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2018.08.005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865221v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chiffolleau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-018-2463-3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01802785v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S S Movsumov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. A Garayev" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-018-2318-y" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619687v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thieury" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monnier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebouvier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hnawia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1701200833" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02407052v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Staerck" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Landreau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roullier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnx223" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614539v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2017.05.011" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765788v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Eyong" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Hull" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Folefoc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.7b00210" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01485126v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Thieury" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Barguil" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2017.01.049" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601398v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21111430" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437872v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Movsumov" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yu. Yusifova" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Suleimanov" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-016-1631-6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765806v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhavarath Dary" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hot Bun" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2016.1247077" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401340v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Luc Ansel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ly" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Fran&#231;ois Butaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.03.005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249684v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mahiou-Leddet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mabrouki" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Garaev" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-014-1075-9" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990227v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ingert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bombarda" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faure" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moretti" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629725v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Lauren&#231;on" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Sarrazin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Madinier Pr&#234;cheur" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2012.10.004" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S26K65BR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01518901v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutayna Rhourri-Frih" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Renimel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaimbault" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Andr&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2013.05.001" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJN86F1G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694532v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Royer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M.S. Rodrigues" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chevalier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2011.10.016" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ6GT6WB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684617v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eparvier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourdy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rojas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2011.07.008" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6HVJHZ2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856942v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Royer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stien" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Mc Lean" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf.2010.034" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686860v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Infossi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lojou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chauvin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Brugna" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.02.054" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RZ6SDVM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677523v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chauvin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857200v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eparvier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2010.06.020" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01093227v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2010.034" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668751v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sallaud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rontein" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Onillon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Jabes" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duffe" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107.057885" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677491v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Durand" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Guillaume" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Roger" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200901433" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FH4KNCWS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02515149v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colombani" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joussot-Dubien" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Labed" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.29612" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B8TK41BX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309523v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rontein" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Onillon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lesot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Werck-Reichhart" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305902v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boedec" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sicard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dessolin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ingoure" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555883v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fulcrand" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Ducrot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cheynier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-E. Es-Safi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8001872" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-T1LT5GK3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351696v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drik Garino" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Tomita" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Laras" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Rosas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm0602864" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LZGQXP4D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088670v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garino" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tomita" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pietrancosta" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laras" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rosas" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836274v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laure" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faure" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bianchini" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raharivelomanana" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1476" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04650456v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Stierlin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103938" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04650469v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211842v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;riot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coulombier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le D&#233;an" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144890v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Thomas" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03629506v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phila Raharivelomanana" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03293411v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02419940v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merciris" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haddad" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563774v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563773v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627310v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ansel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Butaud" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04471907v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roussel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Dean" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05365683v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ho" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05365711v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146447v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M&#233;toyer" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thouvenot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563772v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151624v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fouillaud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Boyer" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Voogd" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148929v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nour" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146448v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146450v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146439v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecellier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ginigini" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387311v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charlotte" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antheaume" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111377v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ingert" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03019052v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Asteian" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>