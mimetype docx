--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaëtan HERBETTE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche en Analyse Chimique par RMN  - Institut de Chimie des Substances Naturelles - UPR2301 CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (63)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics, Molecular Networking and Phytochemical Investigation of Psiadia dentata (Cass.) DC., Endemic to Reunion Island: Discovery of Novel Bioactive Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lantomalala Elsa Razafindrabenja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keshika Mahadeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Mamede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Frederich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 31 (6), pp.973. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules31060973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-analytical identification of the synthetic opioids cychlorphine and methiodone (IC-26) in drug seizures: first detection in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paméla Dugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bellouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevag Chenorhokian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Triguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Chemistry and Laboratory Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/cclm-2025-1428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory activity of Avicennia germinans ’ adventitious roots and first description of their metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bousquet-Mélou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2025.2490055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibacterial activity of fungus comb extracts from Senegalese fungus-farming termites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapenda Gaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Zhor Rim Zinai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMB Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.117. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13568-025-01917-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential anticancer effects of Peganum harmala in human papillomavirus-related cervical and head and neck cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Muddather</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tohfa Nasibova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gábor Szebeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolett Gémes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémi Bózsity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.1668827. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2025.1668827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical and Metabolomic Investigation of a Popular Traditional Plant from La Réunion: Psiloxylon mauritianum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Ozga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carriere Richez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 496, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app15020496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary Phosphine Oxide Grafted on an Inherently Chiral Calixarene: Synthesis, Resolution, Characterizations, and Catalytic Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Membrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Doriane Manick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tlusty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 90 (49), pp.17380-17385. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.5c02171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and biological investigation of Indigofera ammoxylum (DC.) Polhill. red and white phenotypes through feature-based molecular networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Gerometta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Marvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 220, pp.114005. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2024.114005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxic Metabolites from Calophyllum tacamahaca Willd.: Isolation and Detection through Feature-Based Molecular Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Gerometta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Marvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Naubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (5), pp.582. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo13050582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical Study of Stem Bark of Afzelia africana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Foutse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Mahiou-Leddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wouessidjewe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Natural Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (1), pp.138-141. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10600-023-03935-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Antioxidant Metabolites from Five Plants (Calophyllum inophyllum, Gardenia taitensis, Curcuma longa, Cordia subcordata, Ficus prolixa) of the Polynesian Pharmacopoeia and Cosmetopoeia for Skin Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Baghdikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sok-Siya Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (10), pp.1870. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antiox12101870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphenolic compounds of Phyllanthus amarus Schum & Thonn. (1827) and diabetes-related activity of an aqueous extract as affected by in vitro gastrointestinal digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Matou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayra Luz Sanchez-Villavicencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Neviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.116619. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2023.116619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antileishmanial and Antiplasmodial Activities of Secondary Metabolites from the Root of Antrocaryon klaineanum Pierre (Anacardiaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Amang À Ngnoung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazare Sidjui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peron Leutcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Nganso Ditchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauve Tchokouaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (6), pp.2730. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28062730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LC-MS Based Phytochemical Profiling towards the Identification of Antioxidant Markers in Some Endemic Aloe Species from Mascarene Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Breaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Mares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.50. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antiox12010050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polybrominated diphenyl ethers isolated from the marine sponge Lendenfeldia chondrodes collected in Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charifat Saïd Hassane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tintillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole de Voogd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2023.2204431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphenolic compounds of Phyllanthus amarus Schum & Thonn. (1827) and diabetes-related activity of an aqueous extract as affected by in vitro gastrointestinal digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Matou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayra Luz Sanchez-Villavicencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Neviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 315, pp.116619. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2023.116619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory and anti-aging potential of extracts and constituents from Teucrium lucidum L. aerial parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Plainfossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Verger-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of Pharmacognosy and Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (5), pp.205-220. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22271/phyto.2023.v12.i5c.14727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Metabolites from the Marine Sponge Scopalina hapalia Collected in Mayotte Lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charifat Saïd Hassane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (3), pp.186. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md20030186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Aminopyrimidone and Aminoimidazoles Alkaloids from the Rodrigues Calcareous Marine Sponge Ernsta naturalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Fougère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tintillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (10), pp.637. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md20100637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiplasmodial and cytotoxic activity of lanostane type triterpenoids isolated from Leplaea mayombensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazare Sidjui Sidjui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desiré Soh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rufin Marie Kouipou Toghueo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Ngosong Folefoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51, pp.50-56. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2022.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diving into the Molecular Diversity of Aplysina cavernicola’s Exometabolites: Contribution of Bromo-Spiroisoxazoline Alkaloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Naubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (47), pp.43068-43083. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.2c05415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature-Based Molecular Networks Identification of Bioactive Metabolites from Three Plants of the Polynesian Cosmetopoeia Targeting the Dermal Papilla Cells of the Hair Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristelle Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Filaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (1), pp.105. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27010105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Antioxidant Properties of Calophyllum inophyllum Seed Oil from French Polynesia: Development and Biological Applications of Resinous Ethanol-Soluble Extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thétiot-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Culcasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ricquebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antiox10020199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naphtho-Gamma-Pyrones Produced by Aspergillus tubingensis G131: New Source of Natural Nontoxic Antioxidants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carboué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maresca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevastianos Roussos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayhane Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.29. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom10010029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osirisynes G-I, New Long-Chain Highly Oxygenated Polyacetylenes from the Mayotte Marine Sponge Haliclona sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tintillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md18070350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hair Growth Activity of Three Plants of the Polynesian Cosmetopoeia and Their Regulatory Effect on Dermal Papilla Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristelle Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Filaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Ranouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (19), pp.4360. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25194360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 1H NMR-based metabolomic approach to study the production of antimalarial compounds from Psiadia arguta leaves (pers.) voigt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keshika Mahadeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Lionel Palama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouchemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 176, pp.112401. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2020.112401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiplasmodial Diterpenoids from &amp;lt;i&amp;gt;Psiadia arguta&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keshika Mahadeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Kodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 82 (5), pp.1361-1366. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.8b00698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemodiversity of Calophyllum inophyllum L. oil bioactive components related to their specific geographical distribution in the South Pacific region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joape Ginigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lecellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.6896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arundinosides A-G, new glucosyloxybenzyl 2R-benzylmalate derivatives from the aerial parts of Arundina graminifolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Auberon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opeyemi Joshua Olatunji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Krisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 125, pp.199-207. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2017.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemotypes and Biomarkers of Seven Species of New Caledonian Liverworts from the Bazzanioideae Subfamily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (6), 27 p. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23061353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioassay-guided isolation and UHPLC-DAD-ESI-MS/MS quantification of potential anti-inflammatory phenolic compounds from flowers of &amp;lt;i&amp;gt;Inula montana&amp;lt;/i&amp;gt; L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chiffolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 226, pp.176-184. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2018.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Constituents of &amp;lt;i&amp;gt;Inula montana&amp;lt;/i&amp;gt; Flowers and Leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiffolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Natural Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (4), pp.755-756. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10600-018-2463-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavonoids from &amp;lt;i&amp;gt;Stachys annua&amp;lt;/i&amp;gt; Growing in Azerbaijan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.S S Movsumov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. A Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Baghdikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Natural Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (2), pp.261-262. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10600-018-2318-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new cyclobutane dimers from Diospyros macrocarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (8), pp.1277-1282. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1934578X1701200833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The secreted polyketide boydone A is responsible for the anti-Staphylococcus aureus activity of Scedosporium boydii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Staerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Landreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 364 (22), </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsle/fnx223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New sesquiterpene acid and inositol derivatives from &amp;lt;i&amp;gt;Inula montana&amp;lt;/i&amp;gt; L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chiffolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 120, pp.79-84. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2017.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactive Seco-Lanostane-Type Triterpenoids from the Roots of Leplaea mayombensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazare Sidjui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Eyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Hull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Folefoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Mahiou-Leddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 80 (10), pp.2644-2651. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.7b00210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of action and structure-activity relationships of cytotoxic flavokawain derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Thieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (6), pp.1817-1829. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2017.01.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new stilbenoids from the aerial parts of Arundina graminifolia (Orchidaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Auberon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opeyemi Joshua Olatunji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Krisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (11), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules21111430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologically Active Compounds from Chamaenerion angustifolium and Stachys annua Growing in Azerbaidzhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Movsumov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Yu. Yusifova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Suleimanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Mahiou-Leddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Natural Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (2), pp.324-325. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10600-016-1631-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical profiling of the tuber of &amp;lt;i&amp;gt;Stephania cambodica&amp;lt;/i&amp;gt; Gagnep. (Menispermaceae) and analytical control by UHPLC-DAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chhavarath Dary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sok-Siya Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (7), pp.802-809. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2016.1247077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité anti-âge de l'extrait de Fitchia nutans, un ingrédient cosméticeutique d'un monoï traditionnel polynésien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Luc Ansel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-François Butaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (9), pp.1049 - 1055. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2016.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Constituents from Roots of Cephalaria media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mahiou-Leddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Garaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Natural Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (4), pp.756-758. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10600-014-1075-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleodaphnoic acid and coriaceol, two new natural products from the stem bark of Wikstroemia coriacea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ingert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bombarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (3), pp.2988-2996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triterpenoid saponins from the aerial parts of Solidago virgaurea alpestris with inhibiting activity of Candida albicans yeast-hyphal conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Laurençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Madinier Prêcheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 86, pp.103-111. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2012.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pentacyclic triterpenes from Manilkara bidentata resin. Isolation, identification and biological properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutayna Rhourri-Frih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Renimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, pp.101-108. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2013.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of Bagassa guianensis Aubl. extract against wood decay and human pathogenic fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice M.S. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 70 (1), pp.55-59. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2011.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antileishmanial sesquiterpene lactones from Pseudelephantopus spicatus, a traditional remedy from the Chayahuita Amerindians (Peru). Part III.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Odonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 137 (1), pp.875-9. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2011.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical extractives of the tropical wood Wallaba are natural anti-swelling agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Mc Lean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64, pp.211-215. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/hf.2010.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquifex aeolicus membrane Hydrogenase for hydrogen biooxidation: role of lipids and physiological partners in enzyme stability and activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Infossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lojou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Brugna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35, pp.10778-10789. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.02.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CtpA, a Copper-translocating P-type ATPase Involved in the Biogenesis of Multiple Copper-requiring Enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Infossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lojou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Brugna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (35), pp.10778-10789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary metabolites of Bagassa guianensis Aubl. wood: A study of the chemotaxonomy of the Moraceae family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 71, pp.1708-1713. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2010.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extractives of the tropical wood wallaba (Eperua falcata Aubl.) as natural anti-swelling agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Mc Lean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64 (2), pp.211-215. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/HF.2010.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel pathway for sesquiterpene biosynthesis from Z,Z-farnesyl pyrophosphate in the wild tomato Solanum habrochaites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rontein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Onillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Jabes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21, pp.301-307. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.107.057885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Addition Initiated Carbocyclization Sequences with Nitroolefins for the Stereoselective Synthesis of Functionalized Heterocyclic and Carbocyclic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15, pp.12470-2488. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200901433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching of Plasticized PVC: Effect of Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colombani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joussot-Dubien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Labed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 112 (3), pp.1372-1377. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.29612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02515149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CYP725A4 from yew catalyzes complex structural rearrangement of taxa-4(5),11(12)-diene into the cyclic ether 5(12)-oxa-3(11)-cyclotaxane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rontein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Onillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Werck-Reichhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10, pp.6067-6075</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00309523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and biological activity of phosphonate analogues and geometric isomers of the highly potent phosphoantigen (E)-1-hydroxy-2-methylbut-2-enyl 4-diphosphate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boedec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dessolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ingoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51, pp.1747-1754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New compounds obtained by evolution and oxidation of malvidin 3-O-glucoside in ethanolic medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fulcrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cheynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.-E. Es-Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (12), pp.4584-4591. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf8001872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naphthyl and Coumarinyl Biarylpiperazine Derivatives as Highly Potent Human β-Secretase Inhibitors. Design, Synthesis, and Enzymatic BACE-1 and Cell Assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrik Garino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taisuke Tomita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pietrancosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Laras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Rosas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49 (14), pp.4275-4285. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm0602864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naphthyl and Coumarinyl Biarylpiperazine Derivatives as Highly Potent Human beta-Secretase Inhibitors. Design, Synthesis, and Enzymatic BACE-1 and Cell Assays.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tomita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pietrancosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Laras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rosas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49, pp.4275-4285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures of new secofriedelane and friedelane acids fromCalophyllum inophyllum of French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Raharivelomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43 (1), pp.65-68. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrc.1476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactivity-Based Molecular Networking for the comparison of Calophyllum inophyllum (tamanu) oil obtained via three ecofriendly extraction processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Stierlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Natural Products Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Krakow (Cracovie), Poland. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2025.103938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioguided isolation and feature-based identification of bioactive molecules from Fagraea berteroana targeting dermal papilla cells and the Wnt pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristelle Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Filaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Natural Products Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Krakow (Cracovie), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted and non-targeted metabolomic analyses of Heterocapsa cf. bohaiensis under nickel and iron high concentration and its photophysiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mériot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Déan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical and pharmacological investigation of the medicinal plant Indigofera ammoxylum (DC.) Polhill through Feature-Based Molecular Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Gerometta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche métabolomique combinant l'analyse LC-MS/MS et les réseaux moléculaires pour suivre les constituants bioactifs des amandes de Calophyllum inophyllum (tamanu) pendant le processus de séchage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Stierlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phila Raharivelomanana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arbres et autres plantes de la cosmétopée : Perspectives d'innovation et de valorisation des filières en Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Cayenne, Guyane française. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic approach using LC-MS/MS analysis and molecular networking to follow up bioactive constituents of Callophyllum inophyllum nuts during drying process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Stierlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phila Raharivelomanana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vanguards of Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, distanciel, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of antidiabetic properties and chemical composition of two Phyllanthus species usually consumed by Guadeloupean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Matou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Caledonian Liverworts Phytochemistry (Bazzanioideae species)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème symposium international AFERP-STOLON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemodiversity of New Caledonian Liverworts from Bazzanioideae sub-family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Natural Products: from discoveries to innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-ageing activity of Fitchia nutans extract, a Polynesian traditional monoï skin care ingredient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ansel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Butaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 9th Joint Natural Products Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Copenhague, Denmark. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMICS approaches to assess Heterocapsa cf. bohaiensis (dinoflagellate) responses to metal stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mériot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Dean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ADN environnemental et techniques omiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRESICA, Nov 2023, Nouméa (98800) - Nouvelle-Calédonie, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics analysis of a medicinal Polynesian plant during drying process : Calophyllum inophyllum nuts (tamanu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Stierlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phila Raharivelomanana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Webinar on Traditional and Integrative Medicine, Global Scientific Guild</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic approach using LC-MS/MS analysis and molecular networking to follow up bioactive constituents of Calophyllum inophyllum nuts (tamanu) during drying process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Stierlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phila Raharivelomanana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Francfort, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemodiversity of New Caledonian liverworts from Bazzaniaoideae sub-family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Natural Products: from discoveries to innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole polytechnique, Jun 2018, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemotypes and Biomarkers of Seven Species of New Caledonian Liverworts from the Bazzanioideae Subfamily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International des Plantes Aromatiques et Médicinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Punaauia, French Polynesia. pp.1353, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23061353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of anti-aging natural products from southwestern Indian Ocenan marine sponges and their microbial symbionts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charifat Saïd Hassane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fouillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Voogd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Congress on Biotechnology (ECB 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Genève (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Caledonian liverworts phytochemistry (Bazzanioidae species)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium International AFERP STOLON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical analysis of eight New Caledonian liverworts belonging to the Bazzanioideae for chemotypes and biomarkers comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">139th Tokushima Biological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Tokushima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochimie et marqueurs de biodiversité des hépatiques de la Nouvelle-Calédonie de la sous famille des Bazzanioideae (Lepidoziaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e CIPAM &amp; Cos, International Symposium of aromatic, medicinal &amp; cosmetopic plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punaauia, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical diversity of Calophyllum inophyllum L. oil composition in the South Pacific region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lecellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ginigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e CIPAM &amp; Cos, International Symposium of aromatic, medicinal &amp; cosmetopic plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemistry and biological activities of some Diospyros species from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Charlotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inaugural Symposium of the Phytochemical Society of Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Tokushima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical investigation of Wikstroemia endemic species (Thymelaeaceae) from French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phila Raharivelomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ingert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bombarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque International sur les Plantes Aromatiques et Médicinales des régions d’outre-mer : Tradition, santé, atouts économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint-Denis, Réunion. pp.120-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the antioxidant properties of Calophyllum inophyllum L. seed oil from French Polynesia: development and biological applications of ethanol-soluble resin extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thétiot-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Culcasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Asteian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId390"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaëtan HERBETTE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche en Analyse Chimique par RMN  - Institut de Chimie des Substances Naturelles - UPR2301 CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics, Molecular Networking and Phytochemical Investigation of Psiadia dentata (Cass.) DC., Endemic to Reunion Island: Discovery of Novel Bioactive Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lantomalala Elsa Razafindrabenja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keshika Mahadeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Mamede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Frederich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 31 (6), pp.973. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules31060973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-analytical identification of the synthetic opioids cychlorphine and methiodone (IC-26) in drug seizures: first detection in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paméla Dugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bellouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevag Chenorhokian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Triguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Chemistry and Laboratory Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/cclm-2025-1428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibacterial activity of fungus comb extracts from Senegalese fungus-farming termites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapenda Gaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Zhor Rim Zinai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMB Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.117. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13568-025-01917-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual 13 C NMR and LC-MS 2 analysis for chemical profiling of Polynesian plant extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Budai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lameiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 69, pp.103183. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2025.103183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory activity of Avicennia germinans ’ adventitious roots and first description of their metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bousquet-Mélou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2025.2490055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential anticancer effects of Peganum harmala in human papillomavirus-related cervical and head and neck cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Muddather</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tohfa Nasibova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gábor Szebeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolett Gémes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémi Bózsity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.1668827. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2025.1668827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical and Metabolomic Investigation of a Popular Traditional Plant from La Réunion: Psiloxylon mauritianum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Ozga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carriere Richez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 496, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app15020496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary Phosphine Oxide Grafted on an Inherently Chiral Calixarene: Synthesis, Resolution, Characterizations, and Catalytic Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Membrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Doriane Manick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tlusty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 90 (49), pp.17380-17385. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.5c02171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and biological investigation of Indigofera ammoxylum (DC.) Polhill. red and white phenotypes through feature-based molecular networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Gerometta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Marvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 220, pp.114005. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2024.114005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antileishmanial and Antiplasmodial Activities of Secondary Metabolites from the Root of Antrocaryon klaineanum Pierre (Anacardiaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Amang À Ngnoung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazare Sidjui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peron Leutcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Nganso Ditchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauve Tchokouaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (6), pp.2730. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28062730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LC-MS Based Phytochemical Profiling towards the Identification of Antioxidant Markers in Some Endemic Aloe Species from Mascarene Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Breaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Mares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.50. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antiox12010050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical Study of Stem Bark of Afzelia africana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Foutse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Mahiou-Leddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wouessidjewe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Natural Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (1), pp.138-141. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10600-023-03935-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polybrominated diphenyl ethers isolated from the marine sponge Lendenfeldia chondrodes collected in Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charifat Saïd Hassane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tintillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole de Voogd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2023.2204431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Antioxidant Metabolites from Five Plants (Calophyllum inophyllum, Gardenia taitensis, Curcuma longa, Cordia subcordata, Ficus prolixa) of the Polynesian Pharmacopoeia and Cosmetopoeia for Skin Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Baghdikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sok-Siya Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (10), pp.1870. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antiox12101870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphenolic compounds of Phyllanthus amarus Schum & Thonn. (1827) and diabetes-related activity of an aqueous extract as affected by in vitro gastrointestinal digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Matou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayra Luz Sanchez-Villavicencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Neviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.116619. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2023.116619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphenolic compounds of Phyllanthus amarus Schum & Thonn. (1827) and diabetes-related activity of an aqueous extract as affected by in vitro gastrointestinal digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Matou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayra Luz Sanchez-Villavicencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Neviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 315, pp.116619. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2023.116619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory and anti-aging potential of extracts and constituents from Teucrium lucidum L. aerial parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Plainfossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Verger-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of Pharmacognosy and Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (5), pp.205-220. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22271/phyto.2023.v12.i5c.14727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxic Metabolites from Calophyllum tacamahaca Willd.: Isolation and Detection through Feature-Based Molecular Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Gerometta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Marvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Naubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (5), pp.582. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo13050582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Metabolites from the Marine Sponge Scopalina hapalia Collected in Mayotte Lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charifat Saïd Hassane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (3), pp.186. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md20030186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Aminopyrimidone and Aminoimidazoles Alkaloids from the Rodrigues Calcareous Marine Sponge Ernsta naturalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Fougère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tintillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (10), pp.637. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md20100637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiplasmodial and cytotoxic activity of lanostane type triterpenoids isolated from Leplaea mayombensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazare Sidjui Sidjui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desiré Soh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rufin Marie Kouipou Toghueo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Ngosong Folefoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51, pp.50-56. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2022.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diving into the Molecular Diversity of Aplysina cavernicola’s Exometabolites: Contribution of Bromo-Spiroisoxazoline Alkaloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Naubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (47), pp.43068-43083. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.2c05415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature-Based Molecular Networks Identification of Bioactive Metabolites from Three Plants of the Polynesian Cosmetopoeia Targeting the Dermal Papilla Cells of the Hair Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristelle Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Filaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (1), pp.105. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27010105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Antioxidant Properties of Calophyllum inophyllum Seed Oil from French Polynesia: Development and Biological Applications of Resinous Ethanol-Soluble Extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thétiot-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Culcasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ricquebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antiox10020199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osirisynes G-I, New Long-Chain Highly Oxygenated Polyacetylenes from the Mayotte Marine Sponge Haliclona sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tintillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md18070350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hair Growth Activity of Three Plants of the Polynesian Cosmetopoeia and Their Regulatory Effect on Dermal Papilla Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristelle Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Filaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Ranouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (19), pp.4360. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25194360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 1H NMR-based metabolomic approach to study the production of antimalarial compounds from Psiadia arguta leaves (pers.) voigt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keshika Mahadeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Lionel Palama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouchemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 176, pp.112401. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2020.112401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naphtho-Gamma-Pyrones Produced by Aspergillus tubingensis G131: New Source of Natural Nontoxic Antioxidants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carboué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maresca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevastianos Roussos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayhane Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.29. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom10010029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiplasmodial Diterpenoids from &amp;lt;i&amp;gt;Psiadia arguta&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keshika Mahadeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Kodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 82 (5), pp.1361-1366. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.8b00698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemodiversity of Calophyllum inophyllum L. oil bioactive components related to their specific geographical distribution in the South Pacific region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joape Ginigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lecellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.6896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemotypes and Biomarkers of Seven Species of New Caledonian Liverworts from the Bazzanioideae Subfamily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (6), 27 p. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23061353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioassay-guided isolation and UHPLC-DAD-ESI-MS/MS quantification of potential anti-inflammatory phenolic compounds from flowers of &amp;lt;i&amp;gt;Inula montana&amp;lt;/i&amp;gt; L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chiffolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 226, pp.176-184. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2018.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Constituents of &amp;lt;i&amp;gt;Inula montana&amp;lt;/i&amp;gt; Flowers and Leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiffolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Natural Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (4), pp.755-756. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10600-018-2463-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavonoids from &amp;lt;i&amp;gt;Stachys annua&amp;lt;/i&amp;gt; Growing in Azerbaijan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.S S Movsumov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. A Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Baghdikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Natural Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (2), pp.261-262. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10600-018-2318-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arundinosides A-G, new glucosyloxybenzyl 2R-benzylmalate derivatives from the aerial parts of Arundina graminifolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Auberon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opeyemi Joshua Olatunji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Krisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 125, pp.199-207. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2017.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The secreted polyketide boydone A is responsible for the anti-Staphylococcus aureus activity of Scedosporium boydii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Staerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Landreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 364 (22), </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsle/fnx223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new cyclobutane dimers from Diospyros macrocarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (8), pp.1277-1282. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1934578X1701200833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New sesquiterpene acid and inositol derivatives from &amp;lt;i&amp;gt;Inula montana&amp;lt;/i&amp;gt; L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chiffolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 120, pp.79-84. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2017.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactive Seco-Lanostane-Type Triterpenoids from the Roots of Leplaea mayombensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazare Sidjui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Eyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Hull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Folefoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Mahiou-Leddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 80 (10), pp.2644-2651. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.7b00210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of action and structure-activity relationships of cytotoxic flavokawain derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Thieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (6), pp.1817-1829. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2017.01.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologically Active Compounds from Chamaenerion angustifolium and Stachys annua Growing in Azerbaidzhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Movsumov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Yu. Yusifova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Suleimanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Mahiou-Leddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Natural Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (2), pp.324-325. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10600-016-1631-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical profiling of the tuber of &amp;lt;i&amp;gt;Stephania cambodica&amp;lt;/i&amp;gt; Gagnep. (Menispermaceae) and analytical control by UHPLC-DAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chhavarath Dary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sok-Siya Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (7), pp.802-809. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2016.1247077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité anti-âge de l'extrait de Fitchia nutans, un ingrédient cosméticeutique d'un monoï traditionnel polynésien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Luc Ansel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-François Butaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (9), pp.1049 - 1055. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2016.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new stilbenoids from the aerial parts of Arundina graminifolia (Orchidaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Auberon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opeyemi Joshua Olatunji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Krisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (11), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules21111430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Constituents from Roots of Cephalaria media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mahiou-Leddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Garaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Natural Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (4), pp.756-758. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10600-014-1075-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triterpenoid saponins from the aerial parts of Solidago virgaurea alpestris with inhibiting activity of Candida albicans yeast-hyphal conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Laurençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Madinier Prêcheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 86, pp.103-111. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2012.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pentacyclic triterpenes from Manilkara bidentata resin. Isolation, identification and biological properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutayna Rhourri-Frih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Renimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, pp.101-108. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2013.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleodaphnoic acid and coriaceol, two new natural products from the stem bark of Wikstroemia coriacea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ingert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bombarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (3), pp.2988-2996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of Bagassa guianensis Aubl. extract against wood decay and human pathogenic fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice M.S. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 70 (1), pp.55-59. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2011.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antileishmanial sesquiterpene lactones from Pseudelephantopus spicatus, a traditional remedy from the Chayahuita Amerindians (Peru). Part III.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Odonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 137 (1), pp.875-9. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2011.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical extractives of the tropical wood Wallaba are natural anti-swelling agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Mc Lean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64, pp.211-215. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/hf.2010.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquifex aeolicus membrane Hydrogenase for hydrogen biooxidation: role of lipids and physiological partners in enzyme stability and activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Infossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lojou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Brugna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35, pp.10778-10789. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.02.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CtpA, a Copper-translocating P-type ATPase Involved in the Biogenesis of Multiple Copper-requiring Enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Infossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lojou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Brugna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (35), pp.10778-10789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary metabolites of Bagassa guianensis Aubl. wood: A study of the chemotaxonomy of the Moraceae family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 71, pp.1708-1713. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2010.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extractives of the tropical wood wallaba (Eperua falcata Aubl.) as natural anti-swelling agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Mc Lean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64 (2), pp.211-215. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/HF.2010.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel pathway for sesquiterpene biosynthesis from Z,Z-farnesyl pyrophosphate in the wild tomato Solanum habrochaites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rontein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Onillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Jabes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21, pp.301-307. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.107.057885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Addition Initiated Carbocyclization Sequences with Nitroolefins for the Stereoselective Synthesis of Functionalized Heterocyclic and Carbocyclic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15, pp.12470-2488. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200901433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching of Plasticized PVC: Effect of Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colombani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joussot-Dubien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Labed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 112 (3), pp.1372-1377. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.29612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02515149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CYP725A4 from yew catalyzes complex structural rearrangement of taxa-4(5),11(12)-diene into the cyclic ether 5(12)-oxa-3(11)-cyclotaxane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rontein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Onillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Werck-Reichhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10, pp.6067-6075</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00309523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and biological activity of phosphonate analogues and geometric isomers of the highly potent phosphoantigen (E)-1-hydroxy-2-methylbut-2-enyl 4-diphosphate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boedec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dessolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ingoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51, pp.1747-1754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New compounds obtained by evolution and oxidation of malvidin 3-O-glucoside in ethanolic medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fulcrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cheynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.-E. Es-Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (12), pp.4584-4591. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf8001872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naphthyl and Coumarinyl Biarylpiperazine Derivatives as Highly Potent Human beta-Secretase Inhibitors. Design, Synthesis, and Enzymatic BACE-1 and Cell Assays.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tomita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pietrancosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Laras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rosas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49, pp.4275-4285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naphthyl and Coumarinyl Biarylpiperazine Derivatives as Highly Potent Human β-Secretase Inhibitors. Design, Synthesis, and Enzymatic BACE-1 and Cell Assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrik Garino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taisuke Tomita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pietrancosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Laras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Rosas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49 (14), pp.4275-4285. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm0602864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures of new secofriedelane and friedelane acids fromCalophyllum inophyllum of French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Raharivelomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43 (1), pp.65-68. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrc.1476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioguided isolation and feature-based identification of bioactive molecules from Fagraea berteroana targeting dermal papilla cells and the Wnt pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristelle Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Filaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Natural Products Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Krakow (Cracovie), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactivity-Based Molecular Networking for the comparison of Calophyllum inophyllum (tamanu) oil obtained via three ecofriendly extraction processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Stierlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Natural Products Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Krakow (Cracovie), Poland. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2025.103938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted and non-targeted metabolomic analyses of Heterocapsa cf. bohaiensis under nickel and iron high concentration and its photophysiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mériot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Déan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical and pharmacological investigation of the medicinal plant Indigofera ammoxylum (DC.) Polhill through Feature-Based Molecular Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Gerometta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche métabolomique combinant l'analyse LC-MS/MS et les réseaux moléculaires pour suivre les constituants bioactifs des amandes de Calophyllum inophyllum (tamanu) pendant le processus de séchage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Stierlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phila Raharivelomanana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arbres et autres plantes de la cosmétopée : Perspectives d'innovation et de valorisation des filières en Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Cayenne, Guyane française. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic approach using LC-MS/MS analysis and molecular networking to follow up bioactive constituents of Callophyllum inophyllum nuts during drying process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Stierlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phila Raharivelomanana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vanguards of Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, distanciel, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of antidiabetic properties and chemical composition of two Phyllanthus species usually consumed by Guadeloupean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Matou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Caledonian Liverworts Phytochemistry (Bazzanioideae species)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème symposium international AFERP-STOLON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemodiversity of New Caledonian Liverworts from Bazzanioideae sub-family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Natural Products: from discoveries to innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-ageing activity of Fitchia nutans extract, a Polynesian traditional monoï skin care ingredient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ansel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Butaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 9th Joint Natural Products Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Copenhague, Denmark. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMICS approaches to assess Heterocapsa cf. bohaiensis (dinoflagellate) responses to metal stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mériot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Dean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ADN environnemental et techniques omiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRESICA, Nov 2023, Nouméa (98800) - Nouvelle-Calédonie, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics analysis of a medicinal Polynesian plant during drying process : Calophyllum inophyllum nuts (tamanu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Stierlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phila Raharivelomanana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Webinar on Traditional and Integrative Medicine, Global Scientific Guild</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic approach using LC-MS/MS analysis and molecular networking to follow up bioactive constituents of Calophyllum inophyllum nuts (tamanu) during drying process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Stierlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phila Raharivelomanana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Francfort, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Caledonian liverworts phytochemistry (Bazzanioidae species)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium International AFERP STOLON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical analysis of eight New Caledonian liverworts belonging to the Bazzanioideae for chemotypes and biomarkers comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">139th Tokushima Biological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Tokushima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochimie et marqueurs de biodiversité des hépatiques de la Nouvelle-Calédonie de la sous famille des Bazzanioideae (Lepidoziaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e CIPAM &amp; Cos, International Symposium of aromatic, medicinal &amp; cosmetopic plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punaauia, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of anti-aging natural products from southwestern Indian Ocenan marine sponges and their microbial symbionts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charifat Saïd Hassane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fouillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Voogd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Congress on Biotechnology (ECB 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Genève (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical diversity of Calophyllum inophyllum L. oil composition in the South Pacific region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lecellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ginigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e CIPAM &amp; Cos, International Symposium of aromatic, medicinal &amp; cosmetopic plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemodiversity of New Caledonian liverworts from Bazzaniaoideae sub-family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Natural Products: from discoveries to innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole polytechnique, Jun 2018, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemotypes and Biomarkers of Seven Species of New Caledonian Liverworts from the Bazzanioideae Subfamily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International des Plantes Aromatiques et Médicinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Punaauia, French Polynesia. pp.1353, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23061353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemistry and biological activities of some Diospyros species from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Charlotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inaugural Symposium of the Phytochemical Society of Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Tokushima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical investigation of Wikstroemia endemic species (Thymelaeaceae) from French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phila Raharivelomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ingert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bombarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque International sur les Plantes Aromatiques et Médicinales des régions d’outre-mer : Tradition, santé, atouts économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint-Denis, Réunion. pp.120-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the antioxidant properties of Calophyllum inophyllum L. seed oil from French Polynesia: development and biological applications of ethanol-soluble resin extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thétiot-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Culcasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Asteian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId395"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05557968v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lantomalala Elsa Razafindrabenja" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keshika Mahadeo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia Mamede" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Frederich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules31060973" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467098v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Dugues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Robin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bellouard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevag Chenorhokian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Triguel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cclm-2025-1428" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05060106v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Dhaou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Mabrouki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bertolotti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2025.2490055" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05371474v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mapenda Gaye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zhor Rim Zinai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Armstrong" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Herbette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monnier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-025-01917-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481154v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Muddather" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohfa Nasibova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Szebeni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolett G&#233;mes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi B&#243;zsity" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2025.1668827" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389901v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ozga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carriere Richez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Clerc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Haddad" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15020496" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472569v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Membrat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Doriane Manick" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tlusty" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Lavaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c02171" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04458779v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gerometta" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnur Garayev" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Marvilliers" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2024.114005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148886v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13050582" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324526v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foutse" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mahiou-Leddet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herbette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wouessidjewe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-023-03935-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04317992v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chambon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimana Ho" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Baghdikian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok-Siya Bun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12101870" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100605v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Matou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Merciris" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayra Luz Sanchez-Villavicencio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Neviere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2023.116619" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04447765v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Amang &#192; Ngnoung" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazare Sidjui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peron Leutcha" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nganso Ditchou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauve Tchokouaha" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28062730" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998589v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Breaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lallemand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Mares" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12010050" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148877v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charifat Sa&#239;d Hassane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tintillier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Campos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole de Voogd" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2023.2204431" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688465v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485632v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Plainfoss&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Burger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Verger-Dubois" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22271/phyto.2023.v12.i5c.14727" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681424v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20030186" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03890846v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Foug&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20100637" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04043042v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazare Sidjui Sidjui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desir&#233; Soh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufin Marie Kouipou Toghueo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ngosong Folefoc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2022.06.010" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857501v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mauduit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Greff" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chentouf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c05415" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503854v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristelle Hughes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Filaire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27010105" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03130041v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassien" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Th&#233;tiot-Laurent" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Culcasi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ricquebourg" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10020199" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142867v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carbou&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevastianos Roussos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayhane Hamrouni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10010029" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059229v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chendo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18070350" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02974730v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Ranouille" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25194360" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02939177v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grondin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lionel Palama" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouchemal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2020.112401" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02562167v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Jansen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Kodja" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.8b00698" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187315v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joape Ginigini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lecellier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Nicolas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nour" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hnawia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6896" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621259v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Auberon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opeyemi Joshua Olatunji" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Krisa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Antheaume" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2017.11.019" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146432v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M&#233;toyer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebouvier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thouvenot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23061353" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865223v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chiffolleau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2018.08.005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865221v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chiffolleau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-018-2463-3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01802785v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S S Movsumov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. A Garayev" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-018-2318-y" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619687v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thieury" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monnier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebouvier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hnawia" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1701200833" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02407052v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Staerck" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Landreau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roullier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnx223" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614539v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2017.05.011" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765788v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Eyong" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Hull" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Folefoc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.7b00210" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01485126v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Thieury" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Barguil" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2017.01.049" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601398v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21111430" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437872v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Movsumov" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yu. Yusifova" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Suleimanov" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-016-1631-6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765806v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhavarath Dary" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hot Bun" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2016.1247077" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401340v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Luc Ansel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ly" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Fran&#231;ois Butaud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.03.005" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249684v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mahiou-Leddet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mabrouki" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Garaev" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-014-1075-9" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990227v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ingert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bombarda" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faure" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moretti" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629725v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Lauren&#231;on" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Sarrazin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Madinier Pr&#234;cheur" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2012.10.004" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S26K65BR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01518901v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutayna Rhourri-Frih" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Renimel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaimbault" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Andr&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2013.05.001" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJN86F1G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694532v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Royer" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M.S. Rodrigues" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chevalier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2011.10.016" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ6GT6WB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684617v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eparvier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourdy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rojas" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2011.07.008" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6HVJHZ2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856942v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Royer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stien" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Mc Lean" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf.2010.034" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686860v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Infossi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lojou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chauvin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Brugna" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.02.054" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RZ6SDVM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677523v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chauvin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857200v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eparvier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2010.06.020" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01093227v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2010.034" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668751v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sallaud" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rontein" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Onillon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Jabes" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duffe" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107.057885" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677491v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Durand" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Guillaume" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Roger" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200901433" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FH4KNCWS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02515149v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colombani" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joussot-Dubien" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Labed" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.29612" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B8TK41BX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309523v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rontein" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Onillon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lesot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Werck-Reichhart" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305902v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boedec" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sicard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dessolin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ingoure" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555883v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fulcrand" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Ducrot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cheynier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-E. Es-Safi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8001872" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-T1LT5GK3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351696v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drik Garino" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Tomita" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Laras" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Rosas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm0602864" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LZGQXP4D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088670v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garino" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tomita" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pietrancosta" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laras" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rosas" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836274v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laure" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faure" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bianchini" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raharivelomanana" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1476" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04650456v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Stierlin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103938" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04650469v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211842v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;riot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coulombier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le D&#233;an" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144890v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Thomas" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03629506v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phila Raharivelomanana" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03293411v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02419940v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merciris" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haddad" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563774v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563773v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627310v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ansel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Butaud" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04471907v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roussel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Dean" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05365683v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ho" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05365711v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146447v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M&#233;toyer" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thouvenot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563772v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151624v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fouillaud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Boyer" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Voogd" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148929v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nour" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146448v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146450v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146439v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecellier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ginigini" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387311v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charlotte" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antheaume" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111377v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ingert" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03019052v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Asteian" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05557968v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lantomalala Elsa Razafindrabenja" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keshika Mahadeo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia Mamede" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Frederich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules31060973" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467098v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Dugues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Robin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bellouard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevag Chenorhokian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Triguel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cclm-2025-1428" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05371474v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mapenda Gaye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zhor Rim Zinai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Armstrong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Herbette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-025-01917-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581082v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chambon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Budai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lameiras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimana Ho" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103183" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05060106v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Dhaou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Mabrouki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bertolotti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2025.2490055" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481154v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Muddather" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohfa Nasibova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Szebeni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolett G&#233;mes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi B&#243;zsity" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2025.1668827" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389901v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ozga" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carriere Richez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Clerc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Haddad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15020496" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472569v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Membrat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Doriane Manick" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tlusty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Lavaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c02171" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04458779v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gerometta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnur Garayev" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Marvilliers" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2024.114005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04447765v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Amang &#192; Ngnoung" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazare Sidjui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peron Leutcha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nganso Ditchou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauve Tchokouaha" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28062730" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998589v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Breaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lallemand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Mares" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12010050" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324526v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foutse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mahiou-Leddet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herbette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wouessidjewe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-023-03935-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148877v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charifat Sa&#239;d Hassane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tintillier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Campos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole de Voogd" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2023.2204431" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04317992v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Baghdikian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok-Siya Bun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12101870" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100605v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Matou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Merciris" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayra Luz Sanchez-Villavicencio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Neviere" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2023.116619" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688465v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485632v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Plainfoss&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Burger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Verger-Dubois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22271/phyto.2023.v12.i5c.14727" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148886v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13050582" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681424v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20030186" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03890846v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Foug&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20100637" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04043042v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazare Sidjui Sidjui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desir&#233; Soh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufin Marie Kouipou Toghueo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ngosong Folefoc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2022.06.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857501v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mauduit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Greff" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chentouf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c05415" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503854v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristelle Hughes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Filaire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27010105" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03130041v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassien" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Th&#233;tiot-Laurent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Culcasi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ricquebourg" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10020199" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059229v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chendo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18070350" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02974730v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Ranouille" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25194360" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02939177v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grondin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lionel Palama" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouchemal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2020.112401" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142867v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carbou&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevastianos Roussos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayhane Hamrouni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10010029" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02562167v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Jansen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Kodja" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.8b00698" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187315v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joape Ginigini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lecellier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Nicolas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nour" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hnawia" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6896" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146432v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M&#233;toyer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebouvier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thouvenot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23061353" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865223v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chiffolleau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2018.08.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865221v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chiffolleau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-018-2463-3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01802785v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S S Movsumov" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. A Garayev" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-018-2318-y" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621259v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Auberon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opeyemi Joshua Olatunji" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Krisa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Antheaume" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2017.11.019" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JLQRDGM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02407052v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Staerck" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Landreau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roullier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnx223" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619687v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thieury" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monnier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebouvier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hnawia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1701200833" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614539v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2017.05.011" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765788v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Eyong" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Hull" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Folefoc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.7b00210" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01485126v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Thieury" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Barguil" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2017.01.049" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437872v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Movsumov" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yu. Yusifova" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Suleimanov" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-016-1631-6" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765806v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhavarath Dary" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hot Bun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2016.1247077" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401340v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Luc Ansel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ly" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Fran&#231;ois Butaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.03.005" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601398v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21111430" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249684v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mahiou-Leddet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mabrouki" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Garaev" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-014-1075-9" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629725v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Lauren&#231;on" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Sarrazin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Madinier Pr&#234;cheur" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2012.10.004" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S26K65BR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01518901v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutayna Rhourri-Frih" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Renimel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaimbault" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Andr&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2013.05.001" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJN86F1G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990227v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ingert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bombarda" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faure" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moretti" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694532v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Royer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M.S. Rodrigues" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chevalier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2011.10.016" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ6GT6WB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684617v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eparvier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourdy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rojas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2011.07.008" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6HVJHZ2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856942v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Royer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stien" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Mc Lean" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf.2010.034" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686860v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Infossi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lojou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chauvin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Brugna" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.02.054" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RZ6SDVM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677523v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chauvin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857200v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eparvier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2010.06.020" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01093227v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2010.034" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668751v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sallaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rontein" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Onillon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Jabes" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duffe" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107.057885" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677491v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Durand" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Guillaume" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Roger" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200901433" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FH4KNCWS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02515149v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colombani" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joussot-Dubien" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Labed" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.29612" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B8TK41BX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309523v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rontein" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Onillon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lesot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Werck-Reichhart" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305902v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boedec" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sicard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dessolin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ingoure" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555883v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fulcrand" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Ducrot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cheynier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-E. Es-Safi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8001872" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-T1LT5GK3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088670v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garino" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tomita" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pietrancosta" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laras" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rosas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351696v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drik Garino" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Tomita" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Laras" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Rosas" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm0602864" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LZGQXP4D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836274v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laure" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faure" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bianchini" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raharivelomanana" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1476" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04650469v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04650456v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Stierlin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103938" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211842v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;riot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coulombier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le D&#233;an" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144890v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Thomas" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03629506v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phila Raharivelomanana" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03293411v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02419940v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merciris" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haddad" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563774v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563773v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627310v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ansel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Butaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04471907v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roussel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Dean" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05365683v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ho" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05365711v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148929v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M&#233;toyer" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thouvenot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nour" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146448v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146450v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151624v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fouillaud" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Boyer" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Voogd" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146439v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecellier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ginigini" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146447v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563772v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387311v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charlotte" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antheaume" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111377v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ingert" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03019052v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Asteian" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>