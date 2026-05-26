--- v2 (2026-04-29)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaëtan HERBETTE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche en Analyse Chimique par RMN  - Institut de Chimie des Substances Naturelles - UPR2301 CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics, Molecular Networking and Phytochemical Investigation of Psiadia dentata (Cass.) DC., Endemic to Reunion Island: Discovery of Novel Bioactive Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lantomalala Elsa Razafindrabenja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keshika Mahadeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Mamede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Frederich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 31 (6), pp.973. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules31060973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-analytical identification of the synthetic opioids cychlorphine and methiodone (IC-26) in drug seizures: first detection in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paméla Dugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bellouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevag Chenorhokian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Triguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Chemistry and Laboratory Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/cclm-2025-1428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibacterial activity of fungus comb extracts from Senegalese fungus-farming termites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapenda Gaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Zhor Rim Zinai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMB Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.117. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13568-025-01917-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual 13 C NMR and LC-MS 2 analysis for chemical profiling of Polynesian plant extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Budai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lameiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 69, pp.103183. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2025.103183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory activity of Avicennia germinans ’ adventitious roots and first description of their metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bousquet-Mélou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2025.2490055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential anticancer effects of Peganum harmala in human papillomavirus-related cervical and head and neck cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Muddather</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tohfa Nasibova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gábor Szebeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolett Gémes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémi Bózsity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.1668827. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2025.1668827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical and Metabolomic Investigation of a Popular Traditional Plant from La Réunion: Psiloxylon mauritianum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Ozga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carriere Richez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 496, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app15020496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary Phosphine Oxide Grafted on an Inherently Chiral Calixarene: Synthesis, Resolution, Characterizations, and Catalytic Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Membrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Doriane Manick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tlusty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 90 (49), pp.17380-17385. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.5c02171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and biological investigation of Indigofera ammoxylum (DC.) Polhill. red and white phenotypes through feature-based molecular networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Gerometta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Marvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 220, pp.114005. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2024.114005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antileishmanial and Antiplasmodial Activities of Secondary Metabolites from the Root of Antrocaryon klaineanum Pierre (Anacardiaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Amang À Ngnoung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazare Sidjui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peron Leutcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Nganso Ditchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauve Tchokouaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (6), pp.2730. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28062730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LC-MS Based Phytochemical Profiling towards the Identification of Antioxidant Markers in Some Endemic Aloe Species from Mascarene Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Breaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Mares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.50. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antiox12010050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical Study of Stem Bark of Afzelia africana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Foutse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Mahiou-Leddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wouessidjewe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Natural Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (1), pp.138-141. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10600-023-03935-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polybrominated diphenyl ethers isolated from the marine sponge Lendenfeldia chondrodes collected in Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charifat Saïd Hassane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tintillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole de Voogd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2023.2204431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Antioxidant Metabolites from Five Plants (Calophyllum inophyllum, Gardenia taitensis, Curcuma longa, Cordia subcordata, Ficus prolixa) of the Polynesian Pharmacopoeia and Cosmetopoeia for Skin Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Baghdikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sok-Siya Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (10), pp.1870. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antiox12101870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphenolic compounds of Phyllanthus amarus Schum & Thonn. (1827) and diabetes-related activity of an aqueous extract as affected by in vitro gastrointestinal digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Matou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayra Luz Sanchez-Villavicencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Neviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.116619. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2023.116619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphenolic compounds of Phyllanthus amarus Schum & Thonn. (1827) and diabetes-related activity of an aqueous extract as affected by in vitro gastrointestinal digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Matou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayra Luz Sanchez-Villavicencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Neviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 315, pp.116619. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2023.116619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory and anti-aging potential of extracts and constituents from Teucrium lucidum L. aerial parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Plainfossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Verger-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of Pharmacognosy and Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (5), pp.205-220. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22271/phyto.2023.v12.i5c.14727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxic Metabolites from Calophyllum tacamahaca Willd.: Isolation and Detection through Feature-Based Molecular Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Gerometta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Marvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Naubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (5), pp.582. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo13050582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Metabolites from the Marine Sponge Scopalina hapalia Collected in Mayotte Lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charifat Saïd Hassane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (3), pp.186. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md20030186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Aminopyrimidone and Aminoimidazoles Alkaloids from the Rodrigues Calcareous Marine Sponge Ernsta naturalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Fougère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tintillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (10), pp.637. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md20100637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiplasmodial and cytotoxic activity of lanostane type triterpenoids isolated from Leplaea mayombensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazare Sidjui Sidjui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desiré Soh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rufin Marie Kouipou Toghueo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Ngosong Folefoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51, pp.50-56. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2022.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diving into the Molecular Diversity of Aplysina cavernicola’s Exometabolites: Contribution of Bromo-Spiroisoxazoline Alkaloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Naubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (47), pp.43068-43083. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.2c05415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature-Based Molecular Networks Identification of Bioactive Metabolites from Three Plants of the Polynesian Cosmetopoeia Targeting the Dermal Papilla Cells of the Hair Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristelle Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Filaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (1), pp.105. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27010105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Antioxidant Properties of Calophyllum inophyllum Seed Oil from French Polynesia: Development and Biological Applications of Resinous Ethanol-Soluble Extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thétiot-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Culcasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ricquebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antiox10020199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osirisynes G-I, New Long-Chain Highly Oxygenated Polyacetylenes from the Mayotte Marine Sponge Haliclona sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tintillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md18070350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hair Growth Activity of Three Plants of the Polynesian Cosmetopoeia and Their Regulatory Effect on Dermal Papilla Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristelle Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Filaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Ranouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (19), pp.4360. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25194360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 1H NMR-based metabolomic approach to study the production of antimalarial compounds from Psiadia arguta leaves (pers.) voigt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keshika Mahadeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Lionel Palama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouchemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 176, pp.112401. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2020.112401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naphtho-Gamma-Pyrones Produced by Aspergillus tubingensis G131: New Source of Natural Nontoxic Antioxidants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carboué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maresca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevastianos Roussos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayhane Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.29. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom10010029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiplasmodial Diterpenoids from &amp;lt;i&amp;gt;Psiadia arguta&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keshika Mahadeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Kodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 82 (5), pp.1361-1366. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.8b00698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemodiversity of Calophyllum inophyllum L. oil bioactive components related to their specific geographical distribution in the South Pacific region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joape Ginigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lecellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.6896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemotypes and Biomarkers of Seven Species of New Caledonian Liverworts from the Bazzanioideae Subfamily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (6), 27 p. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23061353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioassay-guided isolation and UHPLC-DAD-ESI-MS/MS quantification of potential anti-inflammatory phenolic compounds from flowers of &amp;lt;i&amp;gt;Inula montana&amp;lt;/i&amp;gt; L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chiffolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 226, pp.176-184. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2018.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Constituents of &amp;lt;i&amp;gt;Inula montana&amp;lt;/i&amp;gt; Flowers and Leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiffolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Natural Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (4), pp.755-756. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10600-018-2463-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavonoids from &amp;lt;i&amp;gt;Stachys annua&amp;lt;/i&amp;gt; Growing in Azerbaijan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.S S Movsumov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. A Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Baghdikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Natural Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (2), pp.261-262. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10600-018-2318-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arundinosides A-G, new glucosyloxybenzyl 2R-benzylmalate derivatives from the aerial parts of Arundina graminifolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Auberon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opeyemi Joshua Olatunji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Krisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 125, pp.199-207. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2017.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The secreted polyketide boydone A is responsible for the anti-Staphylococcus aureus activity of Scedosporium boydii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Staerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Landreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 364 (22), </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsle/fnx223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new cyclobutane dimers from Diospyros macrocarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (8), pp.1277-1282. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1934578X1701200833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New sesquiterpene acid and inositol derivatives from &amp;lt;i&amp;gt;Inula montana&amp;lt;/i&amp;gt; L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chiffolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 120, pp.79-84. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2017.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactive Seco-Lanostane-Type Triterpenoids from the Roots of Leplaea mayombensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazare Sidjui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Eyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Hull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Folefoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Mahiou-Leddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 80 (10), pp.2644-2651. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.7b00210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of action and structure-activity relationships of cytotoxic flavokawain derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Thieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (6), pp.1817-1829. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2017.01.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologically Active Compounds from Chamaenerion angustifolium and Stachys annua Growing in Azerbaidzhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Movsumov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Yu. Yusifova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Suleimanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Mahiou-Leddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Natural Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (2), pp.324-325. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10600-016-1631-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical profiling of the tuber of &amp;lt;i&amp;gt;Stephania cambodica&amp;lt;/i&amp;gt; Gagnep. (Menispermaceae) and analytical control by UHPLC-DAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chhavarath Dary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sok-Siya Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (7), pp.802-809. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2016.1247077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité anti-âge de l'extrait de Fitchia nutans, un ingrédient cosméticeutique d'un monoï traditionnel polynésien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Luc Ansel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-François Butaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (9), pp.1049 - 1055. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2016.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new stilbenoids from the aerial parts of Arundina graminifolia (Orchidaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Auberon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opeyemi Joshua Olatunji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Krisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (11), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules21111430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Constituents from Roots of Cephalaria media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mahiou-Leddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Garaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Natural Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (4), pp.756-758. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10600-014-1075-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triterpenoid saponins from the aerial parts of Solidago virgaurea alpestris with inhibiting activity of Candida albicans yeast-hyphal conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Laurençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Madinier Prêcheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 86, pp.103-111. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2012.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pentacyclic triterpenes from Manilkara bidentata resin. Isolation, identification and biological properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutayna Rhourri-Frih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Renimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, pp.101-108. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2013.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleodaphnoic acid and coriaceol, two new natural products from the stem bark of Wikstroemia coriacea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ingert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bombarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (3), pp.2988-2996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of Bagassa guianensis Aubl. extract against wood decay and human pathogenic fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice M.S. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 70 (1), pp.55-59. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2011.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antileishmanial sesquiterpene lactones from Pseudelephantopus spicatus, a traditional remedy from the Chayahuita Amerindians (Peru). Part III.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Odonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 137 (1), pp.875-9. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2011.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical extractives of the tropical wood Wallaba are natural anti-swelling agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Mc Lean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64, pp.211-215. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/hf.2010.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquifex aeolicus membrane Hydrogenase for hydrogen biooxidation: role of lipids and physiological partners in enzyme stability and activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Infossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lojou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Brugna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35, pp.10778-10789. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.02.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CtpA, a Copper-translocating P-type ATPase Involved in the Biogenesis of Multiple Copper-requiring Enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Infossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lojou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Brugna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (35), pp.10778-10789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary metabolites of Bagassa guianensis Aubl. wood: A study of the chemotaxonomy of the Moraceae family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 71, pp.1708-1713. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2010.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extractives of the tropical wood wallaba (Eperua falcata Aubl.) as natural anti-swelling agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Mc Lean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64 (2), pp.211-215. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/HF.2010.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel pathway for sesquiterpene biosynthesis from Z,Z-farnesyl pyrophosphate in the wild tomato Solanum habrochaites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rontein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Onillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Jabes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21, pp.301-307. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.107.057885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Addition Initiated Carbocyclization Sequences with Nitroolefins for the Stereoselective Synthesis of Functionalized Heterocyclic and Carbocyclic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15, pp.12470-2488. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200901433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching of Plasticized PVC: Effect of Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colombani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joussot-Dubien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Labed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 112 (3), pp.1372-1377. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.29612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02515149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CYP725A4 from yew catalyzes complex structural rearrangement of taxa-4(5),11(12)-diene into the cyclic ether 5(12)-oxa-3(11)-cyclotaxane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rontein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Onillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Werck-Reichhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10, pp.6067-6075</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00309523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and biological activity of phosphonate analogues and geometric isomers of the highly potent phosphoantigen (E)-1-hydroxy-2-methylbut-2-enyl 4-diphosphate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boedec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dessolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ingoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51, pp.1747-1754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New compounds obtained by evolution and oxidation of malvidin 3-O-glucoside in ethanolic medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fulcrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cheynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.-E. Es-Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (12), pp.4584-4591. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf8001872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naphthyl and Coumarinyl Biarylpiperazine Derivatives as Highly Potent Human beta-Secretase Inhibitors. Design, Synthesis, and Enzymatic BACE-1 and Cell Assays.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tomita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pietrancosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Laras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rosas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49, pp.4275-4285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naphthyl and Coumarinyl Biarylpiperazine Derivatives as Highly Potent Human β-Secretase Inhibitors. Design, Synthesis, and Enzymatic BACE-1 and Cell Assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrik Garino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taisuke Tomita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pietrancosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Laras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Rosas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49 (14), pp.4275-4285. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm0602864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures of new secofriedelane and friedelane acids fromCalophyllum inophyllum of French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Raharivelomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43 (1), pp.65-68. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrc.1476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioguided isolation and feature-based identification of bioactive molecules from Fagraea berteroana targeting dermal papilla cells and the Wnt pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristelle Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Filaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Natural Products Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Krakow (Cracovie), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactivity-Based Molecular Networking for the comparison of Calophyllum inophyllum (tamanu) oil obtained via three ecofriendly extraction processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Stierlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Natural Products Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Krakow (Cracovie), Poland. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2025.103938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted and non-targeted metabolomic analyses of Heterocapsa cf. bohaiensis under nickel and iron high concentration and its photophysiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mériot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Déan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical and pharmacological investigation of the medicinal plant Indigofera ammoxylum (DC.) Polhill through Feature-Based Molecular Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Gerometta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche métabolomique combinant l'analyse LC-MS/MS et les réseaux moléculaires pour suivre les constituants bioactifs des amandes de Calophyllum inophyllum (tamanu) pendant le processus de séchage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Stierlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phila Raharivelomanana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arbres et autres plantes de la cosmétopée : Perspectives d'innovation et de valorisation des filières en Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Cayenne, Guyane française. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic approach using LC-MS/MS analysis and molecular networking to follow up bioactive constituents of Callophyllum inophyllum nuts during drying process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Stierlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phila Raharivelomanana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vanguards of Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, distanciel, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of antidiabetic properties and chemical composition of two Phyllanthus species usually consumed by Guadeloupean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Matou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Caledonian Liverworts Phytochemistry (Bazzanioideae species)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème symposium international AFERP-STOLON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemodiversity of New Caledonian Liverworts from Bazzanioideae sub-family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Natural Products: from discoveries to innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-ageing activity of Fitchia nutans extract, a Polynesian traditional monoï skin care ingredient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ansel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Butaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 9th Joint Natural Products Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Copenhague, Denmark. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMICS approaches to assess Heterocapsa cf. bohaiensis (dinoflagellate) responses to metal stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mériot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Dean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ADN environnemental et techniques omiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRESICA, Nov 2023, Nouméa (98800) - Nouvelle-Calédonie, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics analysis of a medicinal Polynesian plant during drying process : Calophyllum inophyllum nuts (tamanu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Stierlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phila Raharivelomanana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Webinar on Traditional and Integrative Medicine, Global Scientific Guild</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic approach using LC-MS/MS analysis and molecular networking to follow up bioactive constituents of Calophyllum inophyllum nuts (tamanu) during drying process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Stierlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phila Raharivelomanana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Francfort, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Caledonian liverworts phytochemistry (Bazzanioidae species)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium International AFERP STOLON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical analysis of eight New Caledonian liverworts belonging to the Bazzanioideae for chemotypes and biomarkers comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">139th Tokushima Biological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Tokushima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochimie et marqueurs de biodiversité des hépatiques de la Nouvelle-Calédonie de la sous famille des Bazzanioideae (Lepidoziaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e CIPAM &amp; Cos, International Symposium of aromatic, medicinal &amp; cosmetopic plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punaauia, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of anti-aging natural products from southwestern Indian Ocenan marine sponges and their microbial symbionts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charifat Saïd Hassane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fouillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Voogd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Congress on Biotechnology (ECB 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Genève (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical diversity of Calophyllum inophyllum L. oil composition in the South Pacific region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lecellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ginigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e CIPAM &amp; Cos, International Symposium of aromatic, medicinal &amp; cosmetopic plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemodiversity of New Caledonian liverworts from Bazzaniaoideae sub-family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Natural Products: from discoveries to innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole polytechnique, Jun 2018, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemotypes and Biomarkers of Seven Species of New Caledonian Liverworts from the Bazzanioideae Subfamily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International des Plantes Aromatiques et Médicinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Punaauia, French Polynesia. pp.1353, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23061353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemistry and biological activities of some Diospyros species from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Charlotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inaugural Symposium of the Phytochemical Society of Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Tokushima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical investigation of Wikstroemia endemic species (Thymelaeaceae) from French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phila Raharivelomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ingert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bombarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque International sur les Plantes Aromatiques et Médicinales des régions d’outre-mer : Tradition, santé, atouts économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint-Denis, Réunion. pp.120-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the antioxidant properties of Calophyllum inophyllum L. seed oil from French Polynesia: development and biological applications of ethanol-soluble resin extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thétiot-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Culcasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Asteian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId395"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaëtan HERBETTE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur de Recherche en Analyse Chimique par RMN  - Institut de Chimie des Substances Naturelles - UPR2301 CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (64)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics, Molecular Networking and Phytochemical Investigation of Psiadia dentata (Cass.) DC., Endemic to Reunion Island: Discovery of Novel Bioactive Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lantomalala Elsa Razafindrabenja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keshika Mahadeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Mamede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Frederich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 31 (6), pp.973. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules31060973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-analytical identification of the synthetic opioids cychlorphine and methiodone (IC-26) in drug seizures: first detection in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paméla Dugues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bellouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevag Chenorhokian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Triguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Chemistry and Laboratory Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/cclm-2025-1428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary Phosphine Oxide Grafted on an Inherently Chiral Calixarene: Synthesis, Resolution, Characterizations, and Catalytic Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Membrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Doriane Manick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tlusty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucien Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 90 (49), pp.17380-17385. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.5c02171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05472569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibacterial activity of fungus comb extracts from Senegalese fungus-farming termites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapenda Gaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Zhor Rim Zinai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMB Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.117. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13568-025-01917-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual 13 C NMR and LC-MS 2 analysis for chemical profiling of Polynesian plant extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Budai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Lameiras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 69, pp.103183. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2025.103183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory activity of Avicennia germinans ’ adventitious roots and first description of their metabolites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Dhaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bousquet-Mélou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2025.2490055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential anticancer effects of Peganum harmala in human papillomavirus-related cervical and head and neck cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Muddather</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tohfa Nasibova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gábor Szebeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolett Gémes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémi Bózsity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.1668827. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2025.1668827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05481154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical and Metabolomic Investigation of a Popular Traditional Plant from La Réunion: Psiloxylon mauritianum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Ozga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Carriere Richez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliano Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 496, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app15020496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and biological investigation of Indigofera ammoxylum (DC.) Polhill. red and white phenotypes through feature-based molecular networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Gerometta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Marvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 220, pp.114005. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2024.114005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cytotoxic Metabolites from Calophyllum tacamahaca Willd.: Isolation and Detection through Feature-Based Molecular Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Gerometta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Marvilliers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Naubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabolites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (5), pp.582. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/metabo13050582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Antioxidant Metabolites from Five Plants (Calophyllum inophyllum, Gardenia taitensis, Curcuma longa, Cordia subcordata, Ficus prolixa) of the Polynesian Pharmacopoeia and Cosmetopoeia for Skin Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Baghdikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sok-Siya Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (10), pp.1870. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antiox12101870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphenolic compounds of Phyllanthus amarus Schum & Thonn. (1827) and diabetes-related activity of an aqueous extract as affected by in vitro gastrointestinal digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Matou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayra Luz Sanchez-Villavicencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Neviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.116619. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2023.116619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04100605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antileishmanial and Antiplasmodial Activities of Secondary Metabolites from the Root of Antrocaryon klaineanum Pierre (Anacardiaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Amang À Ngnoung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazare Sidjui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peron Leutcha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Nganso Ditchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauve Tchokouaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (6), pp.2730. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules28062730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LC-MS Based Phytochemical Profiling towards the Identification of Antioxidant Markers in Some Endemic Aloe Species from Mascarene Islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Breaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Mares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bertolotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.50. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antiox12010050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical Study of Stem Bark of Afzelia africana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Foutse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Mahiou-Leddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wouessidjewe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Natural Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 59 (1), pp.138-141. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10600-023-03935-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04324526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polybrominated diphenyl ethers isolated from the marine sponge Lendenfeldia chondrodes collected in Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charifat Saïd Hassane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tintillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole de Voogd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2023.2204431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphenolic compounds of Phyllanthus amarus Schum & Thonn. (1827) and diabetes-related activity of an aqueous extract as affected by in vitro gastrointestinal digestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Matou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayra Luz Sanchez-Villavicencio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Neviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 315, pp.116619. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2023.116619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-inflammatory and anti-aging potential of extracts and constituents from Teucrium lucidum L. aerial parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense Plainfossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Verger-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journal of Pharmacognosy and Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (5), pp.205-220. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22271/phyto.2023.v12.i5c.14727⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Metabolites from the Marine Sponge Scopalina hapalia Collected in Mayotte Lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charifat Saïd Hassane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (3), pp.186. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md20030186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Aminopyrimidone and Aminoimidazoles Alkaloids from the Rodrigues Calcareous Marine Sponge Ernsta naturalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Fougère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tintillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 20 (10), pp.637. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md20100637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiplasmodial and cytotoxic activity of lanostane type triterpenoids isolated from Leplaea mayombensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazare Sidjui Sidjui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desiré Soh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rufin Marie Kouipou Toghueo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Ngosong Folefoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51, pp.50-56. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2022.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04043042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diving into the Molecular Diversity of Aplysina cavernicola’s Exometabolites: Contribution of Bromo-Spiroisoxazoline Alkaloids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Valère Naubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Chentouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (47), pp.43068-43083. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.2c05415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature-Based Molecular Networks Identification of Bioactive Metabolites from Three Plants of the Polynesian Cosmetopoeia Targeting the Dermal Papilla Cells of the Hair Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristelle Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Filaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (1), pp.105. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27010105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Antioxidant Properties of Calophyllum inophyllum Seed Oil from French Polynesia: Development and Biological Applications of Resinous Ethanol-Soluble Extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thétiot-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Culcasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ricquebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antioxidants </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antiox10020199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naphtho-Gamma-Pyrones Produced by Aspergillus tubingensis G131: New Source of Natural Nontoxic Antioxidants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carboué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maresca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sevastianos Roussos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayhane Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.29. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom10010029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Osirisynes G-I, New Long-Chain Highly Oxygenated Polyacetylenes from the Mayotte Marine Sponge Haliclona sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Tintillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/md18070350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hair Growth Activity of Three Plants of the Polynesian Cosmetopoeia and Their Regulatory Effect on Dermal Papilla Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristelle Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Filaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Ranouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (19), pp.4360. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25194360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 1H NMR-based metabolomic approach to study the production of antimalarial compounds from Psiadia arguta leaves (pers.) voigt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keshika Mahadeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Lionel Palama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bouchemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 176, pp.112401. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2020.112401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiplasmodial Diterpenoids from &amp;lt;i&amp;gt;Psiadia arguta&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keshika Mahadeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte Kodja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 82 (5), pp.1361-1366. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.8b00698⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemodiversity of Calophyllum inophyllum L. oil bioactive components related to their specific geographical distribution in the South Pacific region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joape Ginigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Lecellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.6896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arundinosides A-G, new glucosyloxybenzyl 2R-benzylmalate derivatives from the aerial parts of Arundina graminifolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Auberon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opeyemi Joshua Olatunji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Krisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 125, pp.199-207. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2017.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioassay-guided isolation and UHPLC-DAD-ESI-MS/MS quantification of potential anti-inflammatory phenolic compounds from flowers of &amp;lt;i&amp;gt;Inula montana&amp;lt;/i&amp;gt; L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chiffolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 226, pp.176-184. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2018.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemotypes and Biomarkers of Seven Species of New Caledonian Liverworts from the Bazzanioideae Subfamily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (6), 27 p. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23061353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Constituents of &amp;lt;i&amp;gt;Inula montana&amp;lt;/i&amp;gt; Flowers and Leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chiffolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Natural Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (4), pp.755-756. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10600-018-2463-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavonoids from &amp;lt;i&amp;gt;Stachys annua&amp;lt;/i&amp;gt; Growing in Azerbaijan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.S S Movsumov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. A Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Baghdikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Natural Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (2), pp.261-262. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10600-018-2318-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The secreted polyketide boydone A is responsible for the anti-Staphylococcus aureus activity of Scedosporium boydii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Staerck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Landreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 364 (22), </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsle/fnx223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new cyclobutane dimers from Diospyros macrocarpa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Communications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (8), pp.1277-1282. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1934578X1701200833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New sesquiterpene acid and inositol derivatives from &amp;lt;i&amp;gt;Inula montana&amp;lt;/i&amp;gt; L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chiffolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 120, pp.79-84. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2017.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactive Seco-Lanostane-Type Triterpenoids from the Roots of Leplaea mayombensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazare Sidjui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Eyong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Hull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Folefoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Mahiou-Leddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 80 (10), pp.2644-2651. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jnatprod.7b00210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of action and structure-activity relationships of cytotoxic flavokawain derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Thieury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Le Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Barguil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (6), pp.1817-1829. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2017.01.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two new stilbenoids from the aerial parts of Arundina graminifolia (Orchidaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Auberon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opeyemi Joshua Olatunji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Krisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (11), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules21111430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologically Active Compounds from Chamaenerion angustifolium and Stachys annua Growing in Azerbaidzhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Movsumov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Yu. Yusifova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Suleimanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Mahiou-Leddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Natural Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 52 (2), pp.324-325. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10600-016-1631-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical profiling of the tuber of &amp;lt;i&amp;gt;Stephania cambodica&amp;lt;/i&amp;gt; Gagnep. (Menispermaceae) and analytical control by UHPLC-DAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chhavarath Dary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sok-Siya Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (7), pp.802-809. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14786419.2016.1247077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité anti-âge de l'extrait de Fitchia nutans, un ingrédient cosméticeutique d'un monoï traditionnel polynésien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-Luc Ansel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-François Butaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (9), pp.1049 - 1055. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crci.2016.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Constituents from Roots of Cephalaria media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mahiou-Leddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mabrouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Garaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Natural Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (4), pp.756-758. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10600-014-1075-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleodaphnoic acid and coriaceol, two new natural products from the stem bark of Wikstroemia coriacea.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ingert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bombarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (3), pp.2988-2996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pentacyclic triterpenes from Manilkara bidentata resin. Isolation, identification and biological properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutayna Rhourri-Frih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Renimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chaimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitoterapia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88, pp.101-108. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fitote.2013.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triterpenoid saponins from the aerial parts of Solidago virgaurea alpestris with inhibiting activity of Candida albicans yeast-hyphal conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Laurençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Madinier Prêcheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 86, pp.103-111. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2012.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of Bagassa guianensis Aubl. extract against wood decay and human pathogenic fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice M.S. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 70 (1), pp.55-59. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2011.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00694532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antileishmanial sesquiterpene lactones from Pseudelephantopus spicatus, a traditional remedy from the Chayahuita Amerindians (Peru). Part III.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Odonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rojas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethnopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 137 (1), pp.875-9. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jep.2011.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical extractives of the tropical wood Wallaba are natural anti-swelling agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Mc Lean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64, pp.211-215. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/hf.2010.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aquifex aeolicus membrane Hydrogenase for hydrogen biooxidation: role of lipids and physiological partners in enzyme stability and activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Infossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lojou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Brugna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35, pp.10778-10789. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.02.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CtpA, a Copper-translocating P-type ATPase Involved in the Biogenesis of Multiple Copper-requiring Enzymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Infossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lojou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Brugna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (35), pp.10778-10789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secondary metabolites of Bagassa guianensis Aubl. wood: A study of the chemotaxonomy of the Moraceae family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Eparvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 71, pp.1708-1713. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2010.06.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extractives of the tropical wood wallaba (Eperua falcata Aubl.) as natural anti-swelling agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Stien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Paul Mc Lean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Holzforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 64 (2), pp.211-215. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/HF.2010.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel pathway for sesquiterpene biosynthesis from Z,Z-farnesyl pyrophosphate in the wild tomato Solanum habrochaites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sallaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Rontein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Onillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Jabes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 21, pp.301-307. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1105/tpc.107.057885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Addition Initiated Carbocyclization Sequences with Nitroolefins for the Stereoselective Synthesis of Functionalized Heterocyclic and Carbocyclic Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dumez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Catherine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15, pp.12470-2488. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200901433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching of Plasticized PVC: Effect of Irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Colombani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joussot-Dubien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Labed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 112 (3), pp.1372-1377. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.29612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02515149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CYP725A4 from yew catalyzes complex structural rearrangement of taxa-4(5),11(12)-diene into the cyclic ether 5(12)-oxa-3(11)-cyclotaxane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rontein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Onillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Werck-Reichhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10, pp.6067-6075</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00309523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and biological activity of phosphonate analogues and geometric isomers of the highly potent phosphoantigen (E)-1-hydroxy-2-methylbut-2-enyl 4-diphosphate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boedec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dessolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ingoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51, pp.1747-1754</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00305902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New compounds obtained by evolution and oxidation of malvidin 3-O-glucoside in ethanolic medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fulcrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cheynier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.-E. Es-Safi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (12), pp.4584-4591. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf8001872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naphthyl and Coumarinyl Biarylpiperazine Derivatives as Highly Potent Human beta-Secretase Inhibitors. Design, Synthesis, and Enzymatic BACE-1 and Cell Assays.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Tomita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pietrancosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Laras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rosas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49, pp.4275-4285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00088670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naphthyl and Coumarinyl Biarylpiperazine Derivatives as Highly Potent Human β-Secretase Inhibitors. Design, Synthesis, and Enzymatic BACE-1 and Cell Assays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrik Garino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taisuke Tomita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pietrancosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Laras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Rosas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49 (14), pp.4275-4285. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jm0602864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures of new secofriedelane and friedelane acids fromCalophyllum inophyllum of French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Bianchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Raharivelomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 43 (1), pp.65-68. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrc.1476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactivity-Based Molecular Networking for the comparison of Calophyllum inophyllum (tamanu) oil obtained via three ecofriendly extraction processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Stierlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Natural Products Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Krakow (Cracovie), Poland. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytol.2025.103938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioguided isolation and feature-based identification of bioactive molecules from Fagraea berteroana targeting dermal papilla cells and the Wnt pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristelle Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Filaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Natural Products Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Krakow (Cracovie), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted and non-targeted metabolomic analyses of Heterocapsa cf. bohaiensis under nickel and iron high concentration and its photophysiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mériot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Déan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Phycological Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical and pharmacological investigation of the medicinal plant Indigofera ammoxylum (DC.) Polhill through Feature-Based Molecular Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Gerometta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elnur Garayev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Di Giorgio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytics2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche métabolomique combinant l'analyse LC-MS/MS et les réseaux moléculaires pour suivre les constituants bioactifs des amandes de Calophyllum inophyllum (tamanu) pendant le processus de séchage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Stierlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phila Raharivelomanana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arbres et autres plantes de la cosmétopée : Perspectives d'innovation et de valorisation des filières en Outre-Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Cayenne, Guyane française. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic approach using LC-MS/MS analysis and molecular networking to follow up bioactive constituents of Callophyllum inophyllum nuts during drying process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Stierlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phila Raharivelomanana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vanguards of Natural Product Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, distanciel, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03293411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of antidiabetic properties and chemical composition of two Phyllanthus species usually consumed by Guadeloupean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Matou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Merciris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caribbean Science and Innovation Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Pointe-à-Pitre (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Caledonian Liverworts Phytochemistry (Bazzanioideae species)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème symposium international AFERP-STOLON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemodiversity of New Caledonian Liverworts from Bazzanioideae sub-family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Natural Products: from discoveries to innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-ageing activity of Fitchia nutans extract, a Polynesian traditional monoï skin care ingredient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Ansel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Butaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 9th Joint Natural Products Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Copenhague, Denmark. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OMICS approaches to assess Heterocapsa cf. bohaiensis (dinoflagellate) responses to metal stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mériot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Dean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ADN environnemental et techniques omiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRESICA, Nov 2023, Nouméa (98800) - Nouvelle-Calédonie, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics analysis of a medicinal Polynesian plant during drying process : Calophyllum inophyllum nuts (tamanu)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Stierlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phila Raharivelomanana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Webinar on Traditional and Integrative Medicine, Global Scientific Guild</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomic approach using LC-MS/MS analysis and molecular networking to follow up bioactive constituents of Calophyllum inophyllum nuts (tamanu) during drying process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Stierlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimana Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Greff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phila Raharivelomanana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Natural Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Francfort, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemotypes and Biomarkers of Seven Species of New Caledonian Liverworts from the Bazzanioideae Subfamily</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International des Plantes Aromatiques et Médicinales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Punaauia, French Polynesia. pp.1353, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules23061353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03563772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemodiversity of New Caledonian liverworts from Bazzaniaoideae sub-family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Natural Products: from discoveries to innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole polytechnique, Jun 2018, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of anti-aging natural products from southwestern Indian Ocenan marine sponges and their microbial symbionts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charifat Saïd Hassane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Fouillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Voogd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Congress on Biotechnology (ECB 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Genève (Suisse), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Caledonian liverworts phytochemistry (Bazzanioidae species)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Symposium International AFERP STOLON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical analysis of eight New Caledonian liverworts belonging to the Bazzanioideae for chemotypes and biomarkers comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">139th Tokushima Biological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Tokushima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochimie et marqueurs de biodiversité des hépatiques de la Nouvelle-Calédonie de la sous famille des Bazzanioideae (Lepidoziaceae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Métoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lebouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e CIPAM &amp; Cos, International Symposium of aromatic, medicinal &amp; cosmetopic plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punaauia, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeographical diversity of Calophyllum inophyllum L. oil composition in the South Pacific region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lecellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ginigini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Nour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hnawia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e CIPAM &amp; Cos, International Symposium of aromatic, medicinal &amp; cosmetopic plants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Punaauia, French Polynesia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemistry and biological activities of some Diospyros species from New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Charlotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Antheaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inaugural Symposium of the Phytochemical Society of Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Tokushima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytochemical investigation of Wikstroemia endemic species (Thymelaeaceae) from French Polynesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phila Raharivelomanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ingert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bombarda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Herbette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque International sur les Plantes Aromatiques et Médicinales des régions d’outre-mer : Tradition, santé, atouts économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Saint-Denis, Réunion. pp.120-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the antioxidant properties of Calophyllum inophyllum L. seed oil from French Polynesia: development and biological applications of ethanol-soluble resin extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cassien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Thétiot-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Culcasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Asteian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId395"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05557968v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lantomalala Elsa Razafindrabenja" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keshika Mahadeo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia Mamede" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Frederich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules31060973" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467098v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Dugues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Robin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bellouard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevag Chenorhokian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Triguel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cclm-2025-1428" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05371474v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mapenda Gaye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zhor Rim Zinai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Armstrong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Herbette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-025-01917-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581082v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chambon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Budai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lameiras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimana Ho" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103183" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05060106v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Dhaou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Mabrouki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bertolotti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2025.2490055" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481154v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Muddather" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohfa Nasibova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Szebeni" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolett G&#233;mes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi B&#243;zsity" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2025.1668827" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389901v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ozga" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carriere Richez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Clerc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Haddad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15020496" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472569v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Membrat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Doriane Manick" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tlusty" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Lavaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c02171" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04458779v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gerometta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnur Garayev" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Marvilliers" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2024.114005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04447765v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Amang &#192; Ngnoung" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazare Sidjui" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peron Leutcha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nganso Ditchou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauve Tchokouaha" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28062730" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998589v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Breaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lallemand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Mares" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12010050" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324526v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foutse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mahiou-Leddet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herbette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wouessidjewe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-023-03935-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148877v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charifat Sa&#239;d Hassane" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tintillier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Campos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole de Voogd" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2023.2204431" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04317992v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Baghdikian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok-Siya Bun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12101870" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100605v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Matou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Merciris" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayra Luz Sanchez-Villavicencio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Neviere" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2023.116619" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688465v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485632v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Plainfoss&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Burger" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Verger-Dubois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22271/phyto.2023.v12.i5c.14727" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148886v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13050582" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681424v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20030186" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03890846v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Foug&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20100637" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04043042v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazare Sidjui Sidjui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desir&#233; Soh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufin Marie Kouipou Toghueo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ngosong Folefoc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2022.06.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857501v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mauduit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Greff" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chentouf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c05415" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503854v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristelle Hughes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Filaire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27010105" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03130041v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassien" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Th&#233;tiot-Laurent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Culcasi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ricquebourg" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10020199" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059229v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chendo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18070350" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02974730v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Ranouille" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25194360" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02939177v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grondin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lionel Palama" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouchemal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2020.112401" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142867v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carbou&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevastianos Roussos" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayhane Hamrouni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10010029" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02562167v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Jansen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Kodja" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.8b00698" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187315v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joape Ginigini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lecellier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Nicolas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nour" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hnawia" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6896" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146432v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M&#233;toyer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebouvier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thouvenot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23061353" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865223v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chiffolleau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2018.08.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865221v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chiffolleau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-018-2463-3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01802785v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S S Movsumov" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. A Garayev" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-018-2318-y" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621259v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Auberon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opeyemi Joshua Olatunji" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Krisa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Antheaume" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2017.11.019" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JLQRDGM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02407052v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Staerck" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Landreau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roullier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnx223" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619687v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thieury" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monnier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebouvier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hnawia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1701200833" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614539v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2017.05.011" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765788v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Eyong" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Hull" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Folefoc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.7b00210" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01485126v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Thieury" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Barguil" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2017.01.049" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437872v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Movsumov" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yu. Yusifova" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Suleimanov" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-016-1631-6" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765806v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhavarath Dary" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hot Bun" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2016.1247077" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401340v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Luc Ansel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ly" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Fran&#231;ois Butaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.03.005" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601398v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21111430" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249684v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mahiou-Leddet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mabrouki" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Garaev" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-014-1075-9" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629725v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Lauren&#231;on" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Sarrazin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Madinier Pr&#234;cheur" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2012.10.004" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S26K65BR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01518901v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutayna Rhourri-Frih" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Renimel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaimbault" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Andr&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2013.05.001" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJN86F1G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990227v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ingert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bombarda" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faure" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moretti" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694532v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Royer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M.S. Rodrigues" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chevalier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2011.10.016" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ6GT6WB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684617v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eparvier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourdy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rojas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2011.07.008" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6HVJHZ2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856942v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Royer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stien" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Mc Lean" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf.2010.034" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686860v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Infossi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lojou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chauvin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Brugna" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.02.054" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RZ6SDVM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677523v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chauvin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857200v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eparvier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2010.06.020" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01093227v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2010.034" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668751v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sallaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rontein" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Onillon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Jabes" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duffe" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107.057885" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677491v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Durand" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Guillaume" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Roger" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200901433" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FH4KNCWS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02515149v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colombani" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joussot-Dubien" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Labed" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.29612" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B8TK41BX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309523v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rontein" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Onillon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lesot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Werck-Reichhart" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305902v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boedec" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sicard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dessolin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ingoure" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555883v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fulcrand" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Ducrot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cheynier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-E. Es-Safi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8001872" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-T1LT5GK3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088670v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garino" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tomita" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pietrancosta" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laras" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rosas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351696v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drik Garino" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Tomita" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Laras" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Rosas" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm0602864" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LZGQXP4D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836274v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laure" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faure" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bianchini" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raharivelomanana" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1476" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04650469v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04650456v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Stierlin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103938" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211842v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;riot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coulombier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le D&#233;an" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144890v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Thomas" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03629506v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phila Raharivelomanana" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03293411v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02419940v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merciris" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haddad" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563774v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563773v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627310v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ansel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Butaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04471907v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roussel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Dean" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05365683v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ho" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05365711v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148929v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M&#233;toyer" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thouvenot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nour" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146448v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146450v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151624v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fouillaud" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Boyer" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Voogd" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146439v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecellier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ginigini" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146447v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563772v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387311v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charlotte" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antheaume" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111377v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ingert" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03019052v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Asteian" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05557968v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lantomalala Elsa Razafindrabenja" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keshika Mahadeo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia Mamede" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Frederich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules31060973" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467098v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pam&#233;la Dugues" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Robin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bellouard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevag Chenorhokian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Triguel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cclm-2025-1428" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472569v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Membrat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Doriane Manick" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tlusty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Lavaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5c02171" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05371474v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mapenda Gaye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zhor Rim Zinai" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Armstrong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Herbette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13568-025-01917-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581082v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chambon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Budai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Lameiras" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimana Ho" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103183" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05060106v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Dhaou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Mabrouki" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Giorgio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bertolotti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2025.2490055" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481154v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Muddather" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohfa Nasibova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Szebeni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolett G&#233;mes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi B&#243;zsity" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2025.1668827" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389901v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ozga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carriere Richez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Clerc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliano Haddad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15020496" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04458779v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gerometta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnur Garayev" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Marvilliers" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2024.114005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148886v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Val&#232;re Naubron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13050582" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04317992v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Baghdikian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sok-Siya Bun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12101870" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100605v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Matou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Merciris" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayra Luz Sanchez-Villavicencio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Neviere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2023.116619" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04447765v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Amang &#192; Ngnoung" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazare Sidjui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peron Leutcha" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Nganso Ditchou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauve Tchokouaha" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28062730" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998589v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Breaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lallemand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Mares" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12010050" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324526v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foutse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mahiou-Leddet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herbette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wouessidjewe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-023-03935-7" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148877v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charifat Sa&#239;d Hassane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tintillier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Campos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole de Voogd" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2023.2204431" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688465v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485632v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Plainfoss&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Burger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bertrand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Verger-Dubois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22271/phyto.2023.v12.i5c.14727" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681424v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20030186" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03890846v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Foug&#232;re" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20100637" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04043042v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazare Sidjui Sidjui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desir&#233; Soh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufin Marie Kouipou Toghueo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ngosong Folefoc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2022.06.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857501v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Mauduit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Greff" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Chentouf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.2c05415" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03503854v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristelle Hughes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Greff" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Filaire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27010105" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03130041v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassien" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mercier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Th&#233;tiot-Laurent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Culcasi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ricquebourg" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10020199" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142867v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carbou&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevastianos Roussos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayhane Hamrouni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10010029" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059229v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chendo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18070350" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02974730v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Ranouille" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25194360" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02939177v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grondin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Lionel Palama" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouchemal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2020.112401" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02562167v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Jansen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Kodja" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.8b00698" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187315v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joape Ginigini" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lecellier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Nicolas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nour" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hnawia" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.6896" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621259v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Auberon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Opeyemi Joshua Olatunji" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Krisa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Antheaume" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2017.11.019" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4JLQRDGM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865223v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chiffolleau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2018.08.005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146432v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M&#233;toyer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebouvier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Thouvenot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23061353" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865221v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chiffolleau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-018-2463-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01802785v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.S S Movsumov" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. A Garayev" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-018-2318-y" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02407052v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Staerck" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Landreau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roullier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnx223" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01619687v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thieury" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monnier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebouvier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hnawia" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1701200833" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614539v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2017.05.011" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765788v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Eyong" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Hull" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Folefoc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.7b00210" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01485126v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Thieury" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Barguil" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2017.01.049" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601398v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21111430" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437872v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Movsumov" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Yu. Yusifova" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Suleimanov" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-016-1631-6" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765806v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhavarath Dary" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hot Bun" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2016.1247077" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401340v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Luc Ansel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ly" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-Fran&#231;ois Butaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nicolas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2016.03.005" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249684v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mahiou-Leddet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mabrouki" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Garaev" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10600-014-1075-9" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990227v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ingert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bombarda" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faure" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moretti" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01518901v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutayna Rhourri-Frih" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Renimel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaimbault" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Andr&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2013.05.001" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJN86F1G-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629725v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Lauren&#231;on" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Sarrazin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Madinier Pr&#234;cheur" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2012.10.004" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S26K65BR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694532v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Royer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M.S. Rodrigues" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chevalier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2011.10.016" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ6GT6WB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684617v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eparvier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourdy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rojas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2011.07.008" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6HVJHZ2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856942v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Royer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stien" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Mc Lean" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf.2010.034" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686860v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Infossi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lojou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chauvin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Brugna" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.02.054" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5RZ6SDVM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677523v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chauvin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857200v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eparvier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2010.06.020" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01093227v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2010.034" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668751v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sallaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rontein" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Onillon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Jabes" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duffe" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.107.057885" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677491v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Durand" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Guillaume" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Roger" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200901433" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FH4KNCWS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02515149v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colombani" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joussot-Dubien" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Labed" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.29612" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B8TK41BX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309523v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rontein" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Onillon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lesot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Werck-Reichhart" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305902v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boedec" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sicard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dessolin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ingoure" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555883v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fulcrand" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Ducrot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cheynier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-E. Es-Safi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8001872" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-T1LT5GK3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088670v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garino" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tomita" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pietrancosta" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Laras" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rosas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351696v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drik Garino" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taisuke Tomita" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Laras" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Rosas" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm0602864" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LZGQXP4D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836274v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laure" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Faure" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Bianchini" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Raharivelomanana" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1476" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04650456v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Stierlin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.103938" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04650469v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211842v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;riot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Coulombier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le D&#233;an" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144890v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Thomas" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03629506v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phila Raharivelomanana" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03293411v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02419940v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Merciris" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haddad" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563774v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563773v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627310v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ansel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Butaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04471907v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roussel" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Dean" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05365683v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ho" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05365711v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-03563772v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146447v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M&#233;toyer" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thouvenot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151624v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fouillaud" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Boyer" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Voogd" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148929v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nour" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146448v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146450v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146439v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecellier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ginigini" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387311v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charlotte" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Gu&#233;vel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antheaume" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111377v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ingert" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03019052v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Asteian" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>