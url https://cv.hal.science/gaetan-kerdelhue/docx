--- v0 (2026-03-17)
+++ v1 (2026-04-13)
@@ -584,295 +584,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rise and fall in medical education research 1999-2019.</w:t>
+                <w:t xml:space="preserve">Variability in the prevalence of inappropriate medication use among older adults: A review highlighting the importance of screening methods and database types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Rollin</w:t>
+                <w:t xml:space="preserve">Romain Léguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Ladner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Kerdelhué</w:t>
+                <w:t xml:space="preserve">Frédéric Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Leroyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Grosjean</w:t>
+                <w:t xml:space="preserve">Eric Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Varin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Teacher</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0142159X.2024.2371528⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 90 (7), pp.1559-1575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bcp.16092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675271v1</w:t>
+                <w:t xml:space="preserve">hal-04678087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability in the prevalence of inappropriate medication use among older adults: A review highlighting the importance of screening methods and database types</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Léguillon</w:t>
+                <w:t xml:space="preserve">Rise and fall in medical education research 1999-2019.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Ladner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Kerdelhué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grosjean</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Varin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 90 (7), pp.1559-1575. </w:t>
+              <w:t xml:space="preserve">Medical Teacher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Medical Teacher, pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bcp.16092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/0142159X.2024.2371528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678087v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des modifications des courbures vertébrales sagittales liées à l’âge sur les prolapsus des organes pelviens. Une revue systématique de la littérature</w:t>
               </w:r>
@@ -2136,290 +2136,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thèmes et tendances des publications en médecine générale dans PubMed</w:t>
+                <w:t xml:space="preserve">Comportement des internes et des généralistes dans la recherche d'informations de santé : de l'intention à la pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Siedlecki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Griffon</w:t>
+                <w:t xml:space="preserve">Matthieu Schuers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Foubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 130, pp.70-1</w:t>
+              <w:t xml:space="preserve">, 2017, 132, pp.170-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775166v1</w:t>
+                <w:t xml:space="preserve">hal-04037247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement des internes et des généralistes dans la recherche d'informations de santé : de l'intention à la pratique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N Griffon</w:t>
+                <w:t xml:space="preserve">Thèmes et tendances des publications en médecine générale dans PubMed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Siedlecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 132, pp.170-171</w:t>
+              <w:t xml:space="preserve">, 2017, 130, pp.70-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04037247v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littérature scientifique en santé (LiSSa) : une base de données bibliographiques en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schuers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2477,364 +2477,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiSSa, Littérature Scientifique en Santé : une base de données bibliographique en français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lost in translation? A multilingual Query Builder improves the quality of PubMed queries: a randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schuers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Griffon</w:t>
+                <w:t xml:space="preserve">Mher Joulakian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Rollin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Delerue</w:t>
+                <w:t xml:space="preserve">Léa Segas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratique Neurologique - FMC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.praneu.2017.06.008⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12911-017-0490-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407195v1</w:t>
+                <w:t xml:space="preserve">hal-02109414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lost in translation? A multilingual Query Builder improves the quality of PubMed queries: a randomised controlled trial</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Schuers</w:t>
+                <w:t xml:space="preserve">LiSSa, Littérature Scientifique en Santé : une base de données bibliographique en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Griffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schuers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mher Joulakian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaétan Kerdelhué</w:t>
+                <w:t xml:space="preserve">L. Douze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Segas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Grosjean</w:t>
+                <w:t xml:space="preserve">David Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (1), pp.94. </w:t>
+              <w:t xml:space="preserve">Pratique Neurologique - FMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (4), pp.240-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12911-017-0490-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.praneu.2017.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109414v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior and attitudes of residents and general practitioners in searching for health information: From intention to practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schuers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Griffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Kerdelhué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Foubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2891,286 +2891,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and usability study of an iconic user interface to ease information retrieval of medical guidelines</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward a formalization of the process to select IMIA Yearbook best papers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saliha Hamek</w:t>
+                <w:t xml:space="preserve">Jb Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Hassler</w:t>
+                <w:t xml:space="preserve">B Séroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César Boog</w:t>
+                <w:t xml:space="preserve">G Kerdelhué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mc Jaulent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Methods of information in medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54, pp.135-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084123v1</w:t>
+                <w:t xml:space="preserve">hal-02489147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a formalization of the process to select IMIA Yearbook best papers.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and usability study of an iconic user interface to ease information retrieval of medical guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Griffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Kerdelhué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jb Lamy</w:t>
+                <w:t xml:space="preserve">Saliha Hamek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Séroussi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N Griffon</w:t>
+                <w:t xml:space="preserve">Sylvain Hassler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Kerdelhué</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mc Jaulent</w:t>
+                <w:t xml:space="preserve">César Boog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods of information in medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (e2), pp.e270-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/amiajnl-2012-001548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02489147v1</w:t>
+                <w:t xml:space="preserve">hal-01084123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Internet Social Networks using Net scoring Tool: A Case Study in Adverse Drug Reaction Mining</w:t>
               </w:r>
@@ -3294,51 +3294,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for rare diseases in PubMed: a blind comparison of Orphanet expert query and query based on terminological knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schuers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Dhombres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3428,51 +3428,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Search Engine to Access PubMed Monolingual Subsets: Proof of Concept and Evaluation in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schuers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Fatima Soualmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3677,412 +3677,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00980903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-lingual Search Engine to Access PubMed Monolingual Subsets: A Feasibility Study.</w:t>
+                <w:t xml:space="preserve">Validating the semantics of a medical iconic language using ontological reasoning.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéfan Darmoni</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lina F. Soualmia</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lina F Soualmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Kerdelhué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (1), pp.56-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbi.2012.08.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00854294v1</w:t>
+                <w:t xml:space="preserve">hal-00912880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validating the semantics of a medical iconic language using ontological reasoning.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-lingual Search Engine to Access PubMed Monolingual Subsets: A Feasibility Study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Duclos</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéfan Darmoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina F. Soualmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Griffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Kerdelhué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 192, pp.966</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845359v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00854294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validating the semantics of a medical iconic language using ontological reasoning.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina F Soualmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Kerdelhué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46 (1), pp.56-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbi.2012.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00912880v1</w:t>
+                <w:t xml:space="preserve">hal-00845359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langage iconique et interfaces interactives en médecine : application aux dossiers patients, guides de bonnes pratiques et moteurs de recherche médicaux</w:t>
               </w:r>
@@ -4214,77 +4214,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards iconic language for patient records, drug monographs, guidelines and medical search engines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliha Hamek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4365,51 +4365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Darmoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4568,51 +4568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Darmoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5006,51 +5006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badisse Dahamna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Darmoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eHealth Beyond the Horizon - Get IT There, Proceedings of MIE2008, The XXIst International Congress of the European Federation for Medical Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Göteborg, Sweden. pp.33-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5814,51 +5814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Infobutton: an academic and... business perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Darmoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6443,51 +6443,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1DD1CE26"/>
+    <w:nsid w:val="91628E7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6674,51 +6674,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaetan-kerdelhue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5803-5554" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319080v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Baulier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Le Dentu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lozouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10143-025-03891-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409004v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Roussel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Duhamel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2025.09.011" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04905271v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kallout" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lamer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grosjean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzill&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/57263" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04675271v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rollin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ladner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Leroyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0142159X.2024.2371528" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678087v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;guillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Varin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.16092" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709880v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Steenstrup" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Cornu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poilvet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Breard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kerdelhue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2022.02.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709857v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cartier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Nouhaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilliaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2022.04.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774812v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Douze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Pelayo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassir Messaadi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/30258" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775242v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan J. Darmoni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988446v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pressat-Laffouilh&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jouffroy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leguillou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques B&#233;nichou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2021.07.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065903v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Lejeune" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letord" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan J. Darmoni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2020.05.010" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934327v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment R Massonnaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lelong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Griffon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/12799" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407929v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia F&#225;tima G&#243;mez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Isabel-G&#243;mez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Gonz&#225;lez-Cantalejo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Iriarte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32384/jeahil15329" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417189v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Massonnaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hir.12291" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407460v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gehanno" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775166v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Siedlecki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037247v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schuers" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Griffon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Foubert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407591v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407195v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Griffon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rollin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schuers" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Douze" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delerue" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.praneu.2017.06.008" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109414v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mher Joulakian" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Segas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-017-0490-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407233v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2016.02.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R52WX7XZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01084123v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Hamek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hassler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Boog" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2012-001548" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489147v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Lamy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B S&#233;roussi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Jaulent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103617v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Katsahian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Simond Moreau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leprovost" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lardon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bousquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01350880v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Dhombres" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Merabti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-016-0333-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01329375v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fatima Soualmia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.3836" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00980903v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Soualmia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-14-17" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00854294v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Darmoni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina F. Soualmia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845359v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina F Soualmia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Venot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duclos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2012.08.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912880v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811251v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Lamy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Beuscart-Z&#233;phir" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boog" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darmoni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.01.016" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSFLFTJG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810547v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Beuscart-Z&#233;phir" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482819v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gehanno" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fantoni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frimat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2008.10.020" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499582v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499542v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Caillard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409087v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Dynomant" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badisse Dahamna" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190195" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482854v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Sakji" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Massari" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joubert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-044-5-312" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503257v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thirion" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482851v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Durieux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482873v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pereira" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kergourlay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503262v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Neveol" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Serrot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499608v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441965v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Darmoni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip-Ionut Florea" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrina Rogozan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775202v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schiro" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503265v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massari" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503255v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02321827v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407163v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leroy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaetan-kerdelhue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5803-5554" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319080v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Baulier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Le Dentu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lozouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10143-025-03891-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409004v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Roussel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Duhamel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2025.09.011" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04905271v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kallout" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lamer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grosjean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzill&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/57263" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678087v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;guillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Varin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.16092" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04675271v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rollin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ladner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Leroyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0142159X.2024.2371528" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709880v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Steenstrup" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Cornu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poilvet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Breard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kerdelhue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2022.02.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709857v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cartier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Nouhaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilliaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2022.04.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774812v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Douze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Pelayo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassir Messaadi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/30258" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775242v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan J. Darmoni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988446v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pressat-Laffouilh&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jouffroy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leguillou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques B&#233;nichou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2021.07.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065903v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Lejeune" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letord" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan J. Darmoni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2020.05.010" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934327v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment R Massonnaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lelong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Griffon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/12799" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407929v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia F&#225;tima G&#243;mez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Isabel-G&#243;mez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Gonz&#225;lez-Cantalejo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Iriarte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32384/jeahil15329" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417189v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Massonnaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hir.12291" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407460v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gehanno" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037247v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schuers" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Griffon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Foubert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775166v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Siedlecki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407591v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109414v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mher Joulakian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Segas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-017-0490-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407195v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Griffon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rollin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schuers" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Douze" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delerue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.praneu.2017.06.008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407233v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2016.02.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R52WX7XZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489147v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Lamy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B S&#233;roussi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Jaulent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01084123v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Hamek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hassler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Boog" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2012-001548" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103617v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Katsahian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Simond Moreau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leprovost" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lardon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bousquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01350880v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Dhombres" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Merabti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-016-0333-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01329375v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fatima Soualmia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.3836" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00980903v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Soualmia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-14-17" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912880v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina F Soualmia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Venot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duclos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2012.08.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00854294v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Darmoni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina F. Soualmia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845359v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811251v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Lamy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Beuscart-Z&#233;phir" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boog" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darmoni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.01.016" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSFLFTJG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810547v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Beuscart-Z&#233;phir" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482819v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gehanno" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fantoni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frimat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2008.10.020" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499582v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499542v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Caillard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409087v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Dynomant" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badisse Dahamna" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190195" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482854v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Sakji" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Massari" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joubert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-044-5-312" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503257v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thirion" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482851v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Durieux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482873v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pereira" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kergourlay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503262v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Neveol" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Serrot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499608v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441965v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Darmoni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip-Ionut Florea" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrina Rogozan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775202v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schiro" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503265v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massari" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503255v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02321827v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407163v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leroy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>