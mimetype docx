--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -1250,805 +1250,805 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03774812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La base de données bibliographiques LiSSa (Littérature Scientifique en SAnté)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variable selection methods were poorly reported but rarely misused in major medical journals: Literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Pressat-Laffouilhère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jouffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leguillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bénichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Manipulateur d'imagerie médicale et de radiothérapie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 139, pp.12-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2021.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775242v1</w:t>
+                <w:t xml:space="preserve">hal-03988446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable selection methods were poorly reported but rarely misused in major medical journals: Literature review</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La base de données bibliographiques LiSSa (Littérature Scientifique en SAnté)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Bénichou</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kévin Billey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan J. Darmoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Manipulateur d'imagerie médicale et de radiothérapie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 306, pp.42-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988446v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinedoc, CISMeF et COVID-19 : la nécessité de référencer les brochures pédagogiques pour le patient</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of the Best Semantic Expansion to Query PubMed Through Automatic Performance Assessment of Four Search Strategies on All Medical Subject Heading Descriptors: Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément R Massonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Letord</w:t>
+                <w:t xml:space="preserve">Romain Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan J. Darmoni</w:t>
+                <w:t xml:space="preserve">Nicolas Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (223), pp.3-5. </w:t>
+              <w:t xml:space="preserve">JMIR Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (6), pp.e12799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2020.05.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/12799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03065903v1</w:t>
+                <w:t xml:space="preserve">hal-02934327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the Best Semantic Expansion to Query PubMed Through Automatic Performance Assessment of Four Search Strategies on All Medical Subject Heading Descriptors: Comparative Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinedoc, CISMeF et COVID-19 : la nécessité de référencer les brochures pédagogiques pour le patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Kerdelhué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément R Massonnaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Grosjean</w:t>
+                <w:t xml:space="preserve">Émeline Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lelong</w:t>
+                <w:t xml:space="preserve">Catherine Letord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Griffon</w:t>
+                <w:t xml:space="preserve">Stefan J. Darmoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Medical Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (6), pp.e12799. </w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (223), pp.3-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/12799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2020.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934327v1</w:t>
+                <w:t xml:space="preserve">hal-03065903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health libraries: sharing through gaming</w:t>
+                <w:t xml:space="preserve">Performance evaluation of three semantic expansions to query PubMed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Fátima Gómez-Sánchez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pablo Iriarte</w:t>
+                <w:t xml:space="preserve">Clément Massonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Kerdelhué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émeline Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of EAHIL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32384/jeahil15329⟩</w:t>
+              <w:t xml:space="preserve">Health Information and Libraries Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/hir.12291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407929v1</w:t>
+                <w:t xml:space="preserve">hal-02417189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of three semantic expansions to query PubMed</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Health libraries: sharing through gaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Fátima Gómez-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Kerdelhué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebeca Isabel-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar González-Cantalejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Massonnaud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julien Grosjean</w:t>
+                <w:t xml:space="preserve">Pablo Iriarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Information and Libraries Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Journal of EAHIL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (3), pp.8-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/hir.12291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.32384/jeahil15329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417189v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La base de données bibliographiques LiSSa (Littérature scientifique en santé) : intérêt et utilisation pour la santé au travail</w:t>
               </w:r>
@@ -2073,51 +2073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan J. Darmoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Références en santé au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2136,705 +2136,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement des internes et des généralistes dans la recherche d'informations de santé : de l'intention à la pratique</w:t>
+                <w:t xml:space="preserve">Lost in translation? A multilingual Query Builder improves the quality of PubMed queries: a randomised controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schuers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Griffon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Kerdelhué</w:t>
+                <w:t xml:space="preserve">Mher Joulakian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Foubert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Mercier</w:t>
+                <w:t xml:space="preserve">Léa Segas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12911-017-0490-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04037247v1</w:t>
+                <w:t xml:space="preserve">hal-02109414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thèmes et tendances des publications en médecine générale dans PubMed</w:t>
+                <w:t xml:space="preserve">LiSSa, Littérature Scientifique en Santé : une base de données bibliographique en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Siedlecki</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Griffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schuers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Douze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Delerue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pratique Neurologique - FMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (4), pp.240-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.praneu.2017.06.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775166v1</w:t>
+                <w:t xml:space="preserve">hal-02407195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littérature scientifique en santé (LiSSa) : une base de données bibliographiques en français</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comportement des internes et des généralistes dans la recherche d'informations de santé : de l'intention à la pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schuers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Griffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Foubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 67 (2), pp.134-8</w:t>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 132, pp.170-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407591v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lost in translation? A multilingual Query Builder improves the quality of PubMed queries: a randomised controlled trial</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thèmes et tendances des publications en médecine générale dans PubMed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Siedlecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Griffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Kerdelhué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 130, pp.70-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02109414v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiSSa, Littérature Scientifique en Santé : une base de données bibliographique en français</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Littérature scientifique en santé (LiSSa) : une base de données bibliographiques en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Griffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schuers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Kerdelhué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan J. Darmoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratique Neurologique - FMC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 67 (2), pp.134-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.praneu.2017.06.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02407195v1</w:t>
+                <w:t xml:space="preserve">hal-02407591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior and attitudes of residents and general practitioners in searching for health information: From intention to practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schuers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Foubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2891,575 +2891,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a formalization of the process to select IMIA Yearbook best papers.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Searching for rare diseases in PubMed: a blind comparison of Orphanet expert query and query based on terminological knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Griffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schuers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jb Lamy</w:t>
+                <w:t xml:space="preserve">Ferdinand Dhombres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Séroussi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mc Jaulent</w:t>
+                <w:t xml:space="preserve">Tayeb Merabti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods of information in medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12911-016-0333-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02489147v1</w:t>
+                <w:t xml:space="preserve">inserm-01350880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and usability study of an iconic user interface to ease information retrieval of medical guidelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliha Hamek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saliha Hamek</w:t>
+                <w:t xml:space="preserve">Sylvain Hassler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Boog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (e2), pp.e270-277. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/amiajnl-2012-001548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Internet Social Networks using Net scoring Tool: A Case Study in Adverse Drug Reaction Mining</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward a formalization of the process to select IMIA Yearbook best papers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jb Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Katsahian</w:t>
+                <w:t xml:space="preserve">B Séroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erica Simond Moreau</w:t>
+                <w:t xml:space="preserve">G Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Leprovost</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bousquet</w:t>
+                <w:t xml:space="preserve">Mc Jaulent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 210, pp.526-30</w:t>
+              <w:t xml:space="preserve">Methods of information in medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54, pp.135-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02103617v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for rare diseases in PubMed: a blind comparison of Orphanet expert query and query based on terminological knowledge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Schuers</w:t>
+                <w:t xml:space="preserve">Evaluation of Internet Social Networks using Net scoring Tool: A Case Study in Adverse Drug Reaction Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Katsahian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Simond Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferdinand Dhombres</w:t>
+                <w:t xml:space="preserve">Damien Leprovost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tayeb Merabti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaetan Kerdelhué</w:t>
+                <w:t xml:space="preserve">Jérémy Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 210, pp.526-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01350880v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Search Engine to Access PubMed Monolingual Subsets: Proof of Concept and Evaluation in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schuers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3549,90 +3549,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating alignment quality between iconic language and reference terminologies using similarity metrics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Soualmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Merabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3807,282 +3807,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00912880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-lingual Search Engine to Access PubMed Monolingual Subsets: A Feasibility Study.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validating the semantics of a medical iconic language using ontological reasoning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina F Soualmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Kerdelhué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (1), pp.56-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbi.2012.08.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00854294v1</w:t>
+                <w:t xml:space="preserve">hal-00845359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validating the semantics of a medical iconic language using ontological reasoning.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-lingual Search Engine to Access PubMed Monolingual Subsets: A Feasibility Study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Darmoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina F. Soualmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Griffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Kerdelhué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 192, pp.966</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845359v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00854294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langage iconique et interfaces interactives en médecine : application aux dossiers patients, guides de bonnes pratiques et moteurs de recherche médicaux</w:t>
               </w:r>
@@ -4240,51 +4240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliha Hamek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4365,51 +4365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Darmoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4568,51 +4568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Darmoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4712,77 +4712,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Word Embedding for French Natural Language in Healthcare: A Comparative Study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Dynomant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badisse Dahamna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Massonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5006,51 +5006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badisse Dahamna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Darmoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eHealth Beyond the Horizon - Get IT There, Proceedings of MIE2008, The XXIst International Congress of the European Federation for Medical Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Göteborg, Sweden. pp.33-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5584,51 +5584,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip-Ionut Florea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrina Rogozan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Congress on Health (Medical) Informatics, (MedInfo'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Australia. in press</w:t>
@@ -5814,51 +5814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Infobutton: an academic and... business perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Darmoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5997,51 +5997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6130,77 +6130,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Word embedding for French natural language in healthcare: a comparative study (Preprint)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Dynomant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badisse Dahamna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Massonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6248,64 +6248,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doc2Vec on the PubMed corpus: study of a new approach to generate related articles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Dynomant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan J. Darmoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émeline Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6443,51 +6443,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="91628E7A"/>
+    <w:nsid w:val="0BFE6488"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6674,51 +6674,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaetan-kerdelhue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5803-5554" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319080v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Baulier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Le Dentu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lozouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10143-025-03891-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409004v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Roussel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Duhamel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2025.09.011" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04905271v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kallout" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lamer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grosjean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzill&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/57263" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678087v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;guillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Varin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.16092" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04675271v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rollin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ladner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Leroyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0142159X.2024.2371528" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709880v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Steenstrup" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Cornu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poilvet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Breard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kerdelhue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2022.02.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709857v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cartier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Nouhaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilliaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2022.04.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774812v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Douze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Pelayo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassir Messaadi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/30258" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775242v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan J. Darmoni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988446v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pressat-Laffouilh&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jouffroy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leguillou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques B&#233;nichou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2021.07.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065903v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Lejeune" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letord" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan J. Darmoni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2020.05.010" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934327v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment R Massonnaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lelong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Griffon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/12799" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407929v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia F&#225;tima G&#243;mez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Isabel-G&#243;mez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Gonz&#225;lez-Cantalejo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Iriarte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32384/jeahil15329" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417189v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Massonnaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hir.12291" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407460v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gehanno" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037247v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schuers" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Griffon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Foubert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775166v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Siedlecki" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407591v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109414v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mher Joulakian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Segas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-017-0490-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407195v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Griffon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rollin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schuers" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Douze" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delerue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.praneu.2017.06.008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407233v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2016.02.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R52WX7XZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489147v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Lamy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B S&#233;roussi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Jaulent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01084123v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Hamek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hassler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Boog" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2012-001548" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103617v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Katsahian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Simond Moreau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leprovost" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lardon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bousquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01350880v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Dhombres" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Merabti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-016-0333-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01329375v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fatima Soualmia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.3836" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00980903v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Soualmia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-14-17" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912880v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina F Soualmia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Venot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duclos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2012.08.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00854294v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Darmoni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina F. Soualmia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845359v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811251v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Lamy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Beuscart-Z&#233;phir" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boog" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darmoni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.01.016" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSFLFTJG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810547v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Beuscart-Z&#233;phir" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482819v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gehanno" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fantoni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frimat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2008.10.020" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499582v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499542v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Caillard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409087v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Dynomant" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badisse Dahamna" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190195" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482854v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Sakji" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Massari" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joubert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-044-5-312" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503257v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thirion" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482851v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Durieux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482873v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pereira" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kergourlay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503262v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Neveol" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Serrot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499608v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441965v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Darmoni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip-Ionut Florea" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrina Rogozan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775202v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schiro" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503265v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massari" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503255v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02321827v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407163v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leroy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaetan-kerdelhue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5803-5554" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319080v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Baulier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Le Dentu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lozouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10143-025-03891-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409004v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Roussel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Duhamel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2025.09.011" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04905271v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kallout" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lamer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grosjean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzill&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/57263" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678087v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;guillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Varin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.16092" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04675271v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rollin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ladner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Leroyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0142159X.2024.2371528" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709880v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Steenstrup" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Cornu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poilvet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Breard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kerdelhue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2022.02.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709857v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cartier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Nouhaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilliaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2022.04.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774812v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Douze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Pelayo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassir Messaadi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/30258" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988446v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pressat-Laffouilh&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jouffroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leguillou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques B&#233;nichou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2021.07.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775242v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan J. Darmoni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934327v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment R Massonnaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lelong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Griffon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/12799" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065903v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Lejeune" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letord" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan J. Darmoni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2020.05.010" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417189v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Massonnaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hir.12291" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407929v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia F&#225;tima G&#243;mez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Isabel-G&#243;mez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Gonz&#225;lez-Cantalejo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Iriarte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32384/jeahil15329" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407460v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gehanno" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109414v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schuers" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mher Joulakian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Segas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-017-0490-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407195v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Griffon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rollin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schuers" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Douze" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delerue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.praneu.2017.06.008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037247v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Griffon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Foubert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775166v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Siedlecki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407591v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407233v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2016.02.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R52WX7XZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01350880v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Dhombres" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Merabti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-016-0333-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01084123v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Hamek" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hassler" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Boog" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2012-001548" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489147v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Lamy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B S&#233;roussi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Jaulent" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103617v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Katsahian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Simond Moreau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leprovost" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lardon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bousquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01329375v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fatima Soualmia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.3836" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00980903v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Soualmia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-14-17" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912880v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina F Soualmia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Venot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duclos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2012.08.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845359v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00854294v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Darmoni" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina F. Soualmia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811251v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Lamy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Beuscart-Z&#233;phir" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boog" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darmoni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.01.016" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSFLFTJG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810547v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Beuscart-Z&#233;phir" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482819v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gehanno" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fantoni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frimat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2008.10.020" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499582v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499542v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Caillard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409087v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Dynomant" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badisse Dahamna" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190195" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482854v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Sakji" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Massari" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joubert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-044-5-312" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503257v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thirion" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482851v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Durieux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482873v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pereira" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kergourlay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503262v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Neveol" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Serrot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499608v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441965v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Darmoni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip-Ionut Florea" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrina Rogozan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775202v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schiro" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503265v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massari" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503255v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02321827v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407163v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leroy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>