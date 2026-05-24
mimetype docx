--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -144,601 +144,601 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linezolid use in post-neurosurgical central nervous system infections: A systematic review</w:t>
+                <w:t xml:space="preserve">Systematic Review with Qualitative Synthesis of Gut Microbiota Alterations after Acute Brain Injury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Baulier</w:t>
+                <w:t xml:space="preserve">Emilie Occhiali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Le Dentu</w:t>
+                <w:t xml:space="preserve">Domitille Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lozouet</w:t>
+                <w:t xml:space="preserve">Camille Molkhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Kam</w:t>
+                <w:t xml:space="preserve">Gaëtan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaétan Kerdelhué</w:t>
+                <w:t xml:space="preserve">Thomas Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurosurgical Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 48 (1), pp.714. </w:t>
+              <w:t xml:space="preserve">Journal of Neurotrauma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.8977151261449708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10143-025-03891-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/08977151261449708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05319080v1</w:t>
+                <w:t xml:space="preserve">hal-05618212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value of 3D reconstructions in pancreatic surgery: Current status</w:t>
+                <w:t xml:space="preserve">Linezolid use in post-neurosurgical central nervous system infections: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Roussel</w:t>
+                <w:t xml:space="preserve">Charles Baulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pinson</w:t>
+                <w:t xml:space="preserve">Noémie Le Dentu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lola Duhamel</w:t>
+                <w:t xml:space="preserve">Mathieu Lozouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Martre</w:t>
+                <w:t xml:space="preserve">Yves Kam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetan Kerdelhué</w:t>
+                <w:t xml:space="preserve">Gaétan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Visceral Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Neurosurgical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48 (1), pp.714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jviscsurg.2025.09.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10143-025-03891-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05409004v1</w:t>
+                <w:t xml:space="preserve">hal-05319080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Open Access Databases to Intensive Care Medicine Research: Scoping Review.</w:t>
+                <w:t xml:space="preserve">Value of 3D reconstructions in pancreatic surgery: Current status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Kallout</w:t>
+                <w:t xml:space="preserve">Edouard Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Lamer</w:t>
+                <w:t xml:space="preserve">Jean Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Grosjean</w:t>
+                <w:t xml:space="preserve">Lola Duhamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Kerdelhué</w:t>
+                <w:t xml:space="preserve">Paul Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bouzillé</w:t>
+                <w:t xml:space="preserve">Gaetan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Journal of Medical Internet Research, 27, pp.e57263. </w:t>
+              <w:t xml:space="preserve">Journal of Visceral Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/57263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jviscsurg.2025.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04905271v1</w:t>
+                <w:t xml:space="preserve">hal-05409004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability in the prevalence of inappropriate medication use among older adults: A review highlighting the importance of screening methods and database types</w:t>
+                <w:t xml:space="preserve">Contribution of Open Access Databases to Intensive Care Medicine Research: Scoping Review.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Léguillon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Julien Kallout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Barat</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Varin</w:t>
+                <w:t xml:space="preserve">Guillaume Bouzillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 90 (7), pp.1559-1575. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Journal of Medical Internet Research, 27, pp.e57263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bcp.16092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/57263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678087v1</w:t>
+                <w:t xml:space="preserve">hal-04905271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rise and fall in medical education research 1999-2019.</w:t>
               </w:r>
@@ -750,77 +750,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Ladner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Leroyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Teacher</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Medical Teacher, pp.1-2. </w:t>
@@ -852,602 +852,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des modifications des courbures vertébrales sagittales liées à l’âge sur les prolapsus des organes pelviens. Une revue systématique de la littérature</w:t>
+                <w:t xml:space="preserve">Variability in the prevalence of inappropriate medication use among older adults: A review highlighting the importance of screening methods and database types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Steenstrup</w:t>
+                <w:t xml:space="preserve">Romain Léguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.N. Cornu</w:t>
+                <w:t xml:space="preserve">Frédéric Roca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Poilvet</w:t>
+                <w:t xml:space="preserve">Eric Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Breard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Kerdelhue</w:t>
+                <w:t xml:space="preserve">Rémi Varin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progrès en Urologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.purol.2022.02.003⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 90 (7), pp.1559-1575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bcp.16092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03709880v1</w:t>
+                <w:t xml:space="preserve">hal-04678087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic review of supervised comprehensive functional physiotherapy after radical prostatectomy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Impact des modifications des courbures vertébrales sagittales liées à l’âge sur les prolapsus des organes pelviens. Une revue systématique de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Steenstrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cartier</w:t>
+                <w:t xml:space="preserve">J.N. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.X. Nouhaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">E. Poilvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Breard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kerdelhue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progrès en Urologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 32 (7), pp.525-539. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.purol.2022.04.008⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 32 (7), pp.516-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.purol.2022.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03709857v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03709880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Formulae for Ranking Search Results: Mixed Methods Evaluation Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Douze</w:t>
+                <w:t xml:space="preserve">A systematic review of supervised comprehensive functional physiotherapy after radical prostatectomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Steenstrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Pelayo</w:t>
+                <w:t xml:space="preserve">M. Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassir Messaadi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F.X. Nouhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kerdelhue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gilliaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Human Factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/30258⟩</w:t>
+              <w:t xml:space="preserve">Progrès en Urologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (7), pp.525-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.purol.2022.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774812v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03709857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable selection methods were poorly reported but rarely misused in major medical journals: Literature review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Designing Formulae for Ranking Search Results: Mixed Methods Evaluation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Jouffroy</w:t>
+                <w:t xml:space="preserve">Laura Douze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Leguillou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Kerdelhué</w:t>
+                <w:t xml:space="preserve">Sylvia Pelayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Bénichou</w:t>
+                <w:t xml:space="preserve">Nassir Messaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 139, pp.12-19. </w:t>
+              <w:t xml:space="preserve">JMIR Human Factors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), pp.e30258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2021.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/30258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988446v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La base de données bibliographiques LiSSa (Littérature Scientifique en SAnté)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Billey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1492,3190 +1492,3324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the Best Semantic Expansion to Query PubMed Through Automatic Performance Assessment of Four Search Strategies on All Medical Subject Heading Descriptors: Comparative Study</w:t>
+                <w:t xml:space="preserve">Variable selection methods were poorly reported but rarely misused in major medical journals: Literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément R Massonnaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Thibaut Pressat-Laffouilhère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jouffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leguillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Griffon</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bénichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Medical Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/12799⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 139, pp.12-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclinepi.2021.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934327v1</w:t>
+                <w:t xml:space="preserve">hal-03988446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinedoc, CISMeF et COVID-19 : la nécessité de référencer les brochures pédagogiques pour le patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émeline Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan J. Darmoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (223), pp.3-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.kine.2020.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of three semantic expansions to query PubMed</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Identification of the Best Semantic Expansion to Query PubMed Through Automatic Performance Assessment of Four Search Strategies on All Medical Subject Heading Descriptors: Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément R Massonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Kerdelhué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Grosjean</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Information and Libraries Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/hir.12291⟩</w:t>
+              <w:t xml:space="preserve">JMIR Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (6), pp.e12799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/12799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417189v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health libraries: sharing through gaming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Fátima Gómez-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Isabel-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar González-Cantalejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Iriarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of EAHIL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (3), pp.8-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.32384/jeahil15329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La base de données bibliographiques LiSSa (Littérature scientifique en santé) : intérêt et utilisation pour la santé au travail</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Performance evaluation of three semantic expansions to query PubMed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Massonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Kerdelhué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émeline Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Références en santé au travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Health Information and Libraries Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/hir.12291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407460v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lost in translation? A multilingual Query Builder improves the quality of PubMed queries: a randomised controlled trial</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">La base de données bibliographiques LiSSa (Littérature scientifique en santé) : intérêt et utilisation pour la santé au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Kerdelhué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Gehanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan J. Darmoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Références en santé au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12911-017-0490-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02109414v1</w:t>
+                <w:t xml:space="preserve">hal-02407460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LiSSa, Littérature Scientifique en Santé : une base de données bibliographique en français</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thèmes et tendances des publications en médecine générale dans PubMed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Rollin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clémence Siedlecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Griffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Kerdelhué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratique Neurologique - FMC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 130, pp.70-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407195v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement des internes et des généralistes dans la recherche d'informations de santé : de l'intention à la pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schuers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Foubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 132, pp.170-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thèmes et tendances des publications en médecine générale dans PubMed</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Littérature scientifique en santé (LiSSa) : une base de données bibliographiques en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schuers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Kerdelhué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan J. Darmoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Exercer. La revue francophone de médecine générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 130, pp.70-1</w:t>
+              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 67 (2), pp.134-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775166v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Littérature scientifique en santé (LiSSa) : une base de données bibliographiques en français</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">LiSSa, Littérature Scientifique en Santé : une base de données bibliographique en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Griffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schuers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Douze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Delerue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pratique Neurologique - FMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (4), pp.240-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.praneu.2017.06.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407591v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior and attitudes of residents and general practitioners in searching for health information: From intention to practice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Lost in translation? A multilingual Query Builder improves the quality of PubMed queries: a randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schuers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mher Joulakian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Mercier</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Segas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12911-017-0490-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2016.02.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02407233v1</w:t>
+                <w:t xml:space="preserve">hal-02109414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for rare diseases in PubMed: a blind comparison of Orphanet expert query and query based on terminological knowledge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Behavior and attitudes of residents and general practitioners in searching for health information: From intention to practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schuers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetan Kerdelhué</w:t>
+                <w:t xml:space="preserve">Gaétan Kerdelhué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Foubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12911-016-0333-0⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 89, pp.9-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2016.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01350880v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and usability study of an iconic user interface to ease information retrieval of medical guidelines</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward a formalization of the process to select IMIA Yearbook best papers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César Boog</w:t>
+                <w:t xml:space="preserve">Jb Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Séroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Griffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Kerdelhué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mc Jaulent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Methods of information in medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54, pp.135-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084123v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a formalization of the process to select IMIA Yearbook best papers.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N Griffon</w:t>
+                <w:t xml:space="preserve">Design and usability study of an iconic user interface to ease information retrieval of medical guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Griffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Kerdelhué</w:t>
+                <w:t xml:space="preserve">Saliha Hamek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mc Jaulent</w:t>
+                <w:t xml:space="preserve">Sylvain Hassler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Boog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods of information in medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Medical Informatics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (e2), pp.e270-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/amiajnl-2012-001548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489147v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Internet Social Networks using Net scoring Tool: A Case Study in Adverse Drug Reaction Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Katsahian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Simond Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Leprovost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 210, pp.526-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Search Engine to Access PubMed Monolingual Subsets: Proof of Concept and Evaluation in French</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Searching for rare diseases in PubMed: a blind comparison of Orphanet expert query and query based on terminological knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schuers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gaétan Kerdelhué</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Dhombres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayeb Merabti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12911-016-0333-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/jmir.3836⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01329375v1</w:t>
+                <w:t xml:space="preserve">inserm-01350880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating alignment quality between iconic language and reference terminologies using similarity metrics.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">A Search Engine to Access PubMed Monolingual Subsets: Proof of Concept and Evaluation in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schuers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Fatima Soualmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetan Kerdelhué</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Grosjean</w:t>
+                <w:t xml:space="preserve">Gaétan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1472-6947-14-17⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Internet Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (12), pp.e271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/jmir.3836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00980903v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validating the semantics of a medical iconic language using ontological reasoning.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Venot</w:t>
+                <w:t xml:space="preserve">Evaluating alignment quality between iconic language and reference terminologies using similarity metrics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Griffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Duclos</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lina Soualmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayeb Merabti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 46 (1), pp.56-67. </w:t>
+              <w:t xml:space="preserve">BMC Medical Informatics and Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbi.2012.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1472-6947-14-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912880v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00980903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validating the semantics of a medical iconic language using ontological reasoning.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina F Soualmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Venot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46 (1), pp.56-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbi.2012.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-lingual Search Engine to Access PubMed Monolingual Subsets: A Feasibility Study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Darmoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina F. Soualmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 192, pp.966</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00854294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langage iconique et interfaces interactives en médecine : application aux dossiers patients, guides de bonnes pratiques et moteurs de recherche médicaux</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validating the semantics of a medical iconic language using ontological reasoning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina F Soualmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Kerdelhué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Venot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2012.01.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (1), pp.56-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbi.2012.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03811251v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards iconic language for patient records, drug monographs, guidelines and medical search engines.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Saliha Hamek</w:t>
+                <w:t xml:space="preserve">Langage iconique et interfaces interactives en médecine : application aux dossiers patients, guides de bonnes pratiques et moteurs de recherche médicaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Beuscart-Zéphir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaetan Kerdelhué</w:t>
+                <w:t xml:space="preserve">C. Boog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Darmoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (2), pp.129-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2012.01.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810547v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veille documentaire en santé au travail des personnels de santé</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Frimat</w:t>
+                <w:t xml:space="preserve">Towards iconic language for patient records, drug monographs, guidelines and medical search engines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saliha Hamek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 160 (Pt 1), pp.156-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2008.10.020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00482819v1</w:t>
+                <w:t xml:space="preserve">hal-03810547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation du thésaurus MeSH dans le site CISMeF</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Veille documentaire en santé au travail des personnels de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gehanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Darmoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Frimat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.43-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2008.10.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00499582v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Utilisation du thésaurus MeSH dans le site CISMeF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Kerdelhué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 44 (1), pp.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00499582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Veille documentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Darmoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 67 (2), pp.266-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00499542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4685,987 +4819,987 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Word Embedding for French Natural Language in Healthcare: A Comparative Study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Dynomant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badisse Dahamna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Massonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEDINFO 2019: Health and Wellbeing e-Networks for All</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, lyon, France. pp.118-122, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/SHTI190195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of Google-Customized Search Engine vs. CISMeF Quality-Controlled Health Gateway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saoussen Sakji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Massari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Informatics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Bosnia and Herzegovina. pp.312-316, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/978-1-60750-044-5-312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cataloguing and displaying Web feeds from French language health sites: a Web 2.0 add-on to a health gateway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badisse Dahamna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Darmoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eHealth Beyond the Horizon - Get IT There, Proceedings of MIE2008, The XXIst International Congress of the European Federation for Medical Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Göteborg, Sweden. pp.33-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00503257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access to health information on the Internet: can social bookmarking systems replace expert gateways?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop EAHIL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstract multi-terminology indexing for the assignment of MeSH descriptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saoussen Sakji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Névéol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Kergourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, United States. pp.521-525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using multi-terminology indexing for the assignment of MeSH descriptors to health resources in a French online catalogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Neveol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Serrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMIA Annual Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, United States. pp.586-590</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00503262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a simple method for the automatic assignment of MeSH descriptors to health resources in a French online catalogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Neveol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badisse Dahamna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MedInfo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Brisbane, Australia. pp.407-411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00499608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affiliation of a Resource Type to a MeSH Term in a Quality-Controlled Health Gateway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Darmoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip-Ionut Florea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrina Rogozan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Congress on Health (Medical) Informatics, (MedInfo'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Australia. in press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00441965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5675,279 +5809,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search engines in medicine: the need to involve healthcare professional end users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Douze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Schiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Pelayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIE 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Infobutton: an academic and... business perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Darmoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Neveol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Massari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badisse Dahamna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMIA Annu Symp Proc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Washington, DC, United States. pp.920, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00503265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5957,143 +6091,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A web site to follow-up literature in occupational health for healthcare workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Gehanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Letord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Frimat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00503255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6103,279 +6237,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Word embedding for French natural language in healthcare: a comparative study (Preprint)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Doc2Vec on the PubMed corpus: study of a new approach to generate related articles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Dynomant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan J. Darmoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émeline Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321827v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doc2Vec on the PubMed corpus: study of a new approach to generate related articles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Word embedding for French natural language in healthcare: a comparative study (Preprint)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Dynomant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badisse Dahamna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Massonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407163v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId198"/>
+      <w:footerReference w:type="default" r:id="rId204"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6443,51 +6577,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0BFE6488"/>
+    <w:nsid w:val="DCDCA27B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6674,51 +6808,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaetan-kerdelhue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5803-5554" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319080v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Baulier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Le Dentu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lozouet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kam" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10143-025-03891-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409004v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Roussel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Duhamel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2025.09.011" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04905271v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kallout" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lamer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grosjean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzill&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/57263" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678087v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;guillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Varin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.16092" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04675271v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rollin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ladner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Leroyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0142159X.2024.2371528" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709880v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Steenstrup" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Cornu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poilvet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Breard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kerdelhue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2022.02.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709857v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cartier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Nouhaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilliaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2022.04.008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774812v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Douze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Pelayo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassir Messaadi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/30258" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988446v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pressat-Laffouilh&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jouffroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leguillou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques B&#233;nichou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2021.07.006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775242v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan J. Darmoni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934327v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment R Massonnaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lelong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Griffon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/12799" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065903v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Lejeune" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letord" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan J. Darmoni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2020.05.010" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417189v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Massonnaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hir.12291" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407929v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia F&#225;tima G&#243;mez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Isabel-G&#243;mez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Gonz&#225;lez-Cantalejo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Iriarte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32384/jeahil15329" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407460v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gehanno" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109414v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schuers" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mher Joulakian" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Segas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-017-0490-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407195v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Griffon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rollin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schuers" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Douze" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delerue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.praneu.2017.06.008" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037247v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Griffon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Foubert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775166v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Siedlecki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407591v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407233v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2016.02.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R52WX7XZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01350880v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Dhombres" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Merabti" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-016-0333-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01084123v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Hamek" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hassler" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Boog" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2012-001548" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489147v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Lamy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B S&#233;roussi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Jaulent" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103617v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Katsahian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Simond Moreau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leprovost" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lardon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bousquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01329375v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fatima Soualmia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.3836" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00980903v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Soualmia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-14-17" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912880v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina F Soualmia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Venot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duclos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2012.08.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845359v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00854294v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Darmoni" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina F. Soualmia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811251v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Lamy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Beuscart-Z&#233;phir" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boog" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darmoni" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.01.016" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSFLFTJG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810547v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Beuscart-Z&#233;phir" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482819v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gehanno" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fantoni" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frimat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2008.10.020" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499582v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499542v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Caillard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409087v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Dynomant" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badisse Dahamna" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190195" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482854v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Sakji" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Massari" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joubert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-044-5-312" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503257v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thirion" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482851v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Durieux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482873v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pereira" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kergourlay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503262v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Neveol" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Serrot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499608v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441965v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Darmoni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip-Ionut Florea" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrina Rogozan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775202v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schiro" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503265v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massari" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503255v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02321827v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407163v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leroy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaetan-kerdelhue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5803-5554" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618212v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Occhiali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Renard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Molkhou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clavier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08977151261449708" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319080v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Baulier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Le Dentu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lozouet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kam" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10143-025-03891-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409004v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Roussel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Duhamel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Martre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviscsurg.2025.09.011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04905271v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Kallout" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lamer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grosjean" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzill&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/57263" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04675271v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rollin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Ladner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Leroyer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0142159X.2024.2371528" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678087v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;guillon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Roca" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Varin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcp.16092" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709880v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Steenstrup" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.N. Cornu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Poilvet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Breard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kerdelhue" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2022.02.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709857v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cartier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Nouhaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gilliaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2022.04.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774812v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Douze" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Pelayo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassir Messaadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/30258" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775242v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billey" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan J. Darmoni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988446v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Pressat-Laffouilh&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jouffroy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leguillou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques B&#233;nichou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2021.07.006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065903v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Lejeune" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letord" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan J. Darmoni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2020.05.010" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934327v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment R Massonnaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lelong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Griffon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/12799" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407929v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia F&#225;tima G&#243;mez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Isabel-G&#243;mez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Gonz&#225;lez-Cantalejo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Iriarte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32384/jeahil15329" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417189v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Massonnaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hir.12291" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407460v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gehanno" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775166v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Siedlecki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037247v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schuers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Griffon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Foubert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407591v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407195v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Griffon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rollin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schuers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Douze" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delerue" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.praneu.2017.06.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109414v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mher Joulakian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Segas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-017-0490-9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407233v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2016.02.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R52WX7XZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489147v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Lamy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B S&#233;roussi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Jaulent" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01084123v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Hamek" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hassler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Boog" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/amiajnl-2012-001548" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103617v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Katsahian" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Simond Moreau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Leprovost" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lardon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bousquet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01350880v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Dhombres" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Merabti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-016-0333-0" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01329375v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Fatima Soualmia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/jmir.3836" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00980903v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Soualmia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6947-14-17" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00845359v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina F Soualmia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Venot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Duclos" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbi.2012.08.006" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00854294v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Darmoni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina F. Soualmia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912880v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811251v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Lamy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Beuscart-Z&#233;phir" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boog" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Darmoni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Favre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.01.016" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSFLFTJG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810547v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Beuscart-Z&#233;phir" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482819v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gehanno" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fantoni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frimat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2008.10.020" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499582v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499542v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Caillard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409087v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Dynomant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badisse Dahamna" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190195" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482854v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussen Sakji" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Massari" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Joubert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-044-5-312" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503257v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thirion" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482851v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Durieux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482873v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pereira" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie N&#233;v&#233;ol" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kergourlay" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503262v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Neveol" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Serrot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499608v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441965v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Darmoni" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip-Ionut Florea" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrina Rogozan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775202v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schiro" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503265v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Massari" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503255v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407163v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Leroy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02321827v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>