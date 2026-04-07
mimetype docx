--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -204,187 +204,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ateliers de potiers du site &amp;quot;Ambroise Paré&amp;quot; à Rennes</w:t>
+                <w:t xml:space="preserve">25 ans de diagnostics archéologiques dans la ville antique de Carhaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Le Cloirec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Labaune-Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Archéologie des espaces artisanaux. Fouiller et comprendre les gestes des potiers"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le diagnostic comme outil de recherche : 2e séminaire scientifique et technique de l'Inrap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, David Flotté; Cyril Marcigny, Sep 2017, Caen, France. 17 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/s3p7-z473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02089951v1</w:t>
+                <w:t xml:space="preserve">hal-02185402v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">25 ans de diagnostics archéologiques dans la ville antique de Carhaix</w:t>
+                <w:t xml:space="preserve">Les ateliers de potiers du site &amp;quot;Ambroise Paré&amp;quot; à Rennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Le Cloirec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Labaune-Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le diagnostic comme outil de recherche : 2e séminaire scientifique et technique de l'Inrap</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque international "Archéologie des espaces artisanaux. Fouiller et comprendre les gestes des potiers"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d’Archéologie et d’Histoire Merlat (LAHM); Centre de Recherche en Archéologie, Archéosciences et Histoire (CReAAH), Nov 2014, Rennes, France. pp.271-274</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34692/s3p7-z473⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02185402v2</w:t>
+                <w:t xml:space="preserve">halshs-02089951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude d'une structure dédiée à la production de données 3D et exploration appliquée à la recherche en archéologie.</w:t>
               </w:r>
@@ -1583,1193 +1583,1193 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04459927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le couvent des Jacobins de Rennes au XVIIe siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le mobilier métallique de Carhaix / &amp;lt;em&amp;gt;Vorgium&amp;lt;/em&amp;gt; (Finistère). Étude préliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Labaune-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Rozenn Colleter; Daniel Pichot; Eric Crubézy. </w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Léger, Stéphanie Raux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Louise de Quengo, une Bretonne du XVIIe siècle : archéologie, anthropologie, histoire</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.53-70, 2021, 978-2-7535-8233-0</w:t>
+              <w:t xml:space="preserve">Des objets et des hommes : Études offertes à Michel Feugère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 71, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Mergoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.581-610, 2021, Monographies Instrumentum, 978-2-35518-109-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03686199v1</w:t>
+                <w:t xml:space="preserve">hal-03208672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mobilier métallique de Carhaix / &amp;lt;em&amp;gt;Vorgium&amp;lt;/em&amp;gt; (Finistère). Étude préliminaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le couvent des Jacobins de Rennes au XVIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Claire Léger, Stéphanie Raux. </w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Béthus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elen Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rozenn Colleter; Daniel Pichot; Eric Crubézy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des objets et des hommes : Études offertes à Michel Feugère</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 71, </w:t>
+              <w:t xml:space="preserve">Louise de Quengo, une Bretonne du XVIIe siècle : archéologie, anthropologie, histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Mergoil</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.581-610, 2021, Monographies Instrumentum, 978-2-35518-109-2</w:t>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.53-70, 2021, 978-2-7535-8233-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03208672v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03686199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du projet immobilier à la fouille</w:t>
+                <w:t xml:space="preserve">Émergence et développement d’une parcelle d’histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Labaune-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Hinguant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Maligorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gaétan Le Cloirec (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au cœur d’un quartier de Condate, la fouille archéologique de l’ancien hôpital militaire de Rennes Ambroise Paré</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.9-20, 2020, 978-2-7535-8024-4</w:t>
+              <w:t xml:space="preserve">, pp.21-138, 2020, 978-2-7535-8024-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949458v1</w:t>
+                <w:t xml:space="preserve">hal-02949474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agencement et occupation d’un îlot urbain de Condate</w:t>
+                <w:t xml:space="preserve">Du projet immobilier à la fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Gaétan Le Cloirec. </w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Hinguant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gaétan Le Cloirec (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au cœur d’un quartier de Condate, la fouille archéologique de l’ancien hôpital militaire de Rennes Ambroise Paré</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.139-244, 2020, Archéologie et culture, 978-2-7535-8024-4</w:t>
+              <w:t xml:space="preserve">, pp.9-20, 2020, 978-2-7535-8024-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949504v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émergence et développement d’une parcelle d’histoire</w:t>
+                <w:t xml:space="preserve">Agencement et occupation d’un îlot urbain de Condate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Labaune-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Hinguant</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-André Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gebhardt</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Bost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Maligorne</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Gaétan Le Cloirec (dir.). </w:t>
+                <w:t xml:space="preserve">Georges Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gaétan Le Cloirec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au cœur d’un quartier de Condate, la fouille archéologique de l’ancien hôpital militaire de Rennes Ambroise Paré</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.21-138, 2020, 978-2-7535-8024-4</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.139-244, 2020, Archéologie et culture, 978-2-7535-8024-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949474v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une demeure urbaine à Carhaix</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sélection, échantillonnage, stratégie de fouille… Quels choix pour l’étude des grands ensembles sépulcraux ? Le cas des cimetières du couvent des Jacobins de Rennes (Ille-et-Vilaine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Colleter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gérard. Aubin, Charles-Tanguy Le Roux et Cyril Marcigny. </w:t>
+              <w:t xml:space="preserve">Florence Carré, Vincent Hincker et Cécile Chapelain de Seréville-Niel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sur le terrain avec les archéologues. 30 ans de découvertes dans l’Ouest de la France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.172-173, 2018, 978-2-7535-6464-0</w:t>
+              <w:t xml:space="preserve">Rencontre autour des enjeux de la fouille des grands ensembles sépulcraux médiévaux, modernes et contemporains (actes 7e Rencontre du Gaaf, Caen, avril 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.127-134, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548540v1</w:t>
+                <w:t xml:space="preserve">hal-02294728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La genèse de Condate</w:t>
+                <w:t xml:space="preserve">Architecture de la ville romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Manon Six. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rennes, les vies d'une ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.30-35, 2018, 978-2-7535-7560-8</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.128-131, 2018, 978-2-7535-7560-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02294670v1</w:t>
+                <w:t xml:space="preserve">hal-02294674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition de restitution des volumes de la villa</w:t>
+                <w:t xml:space="preserve">La genèse de Condate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Romuald Ferrette. </w:t>
+              <w:t xml:space="preserve">Manon Six. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La villa des Alleux à Taden</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.109-127, 2018, 978-2-7535-6463-3</w:t>
+              <w:t xml:space="preserve">Rennes, les vies d'une ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.30-35, 2018, 978-2-7535-7560-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02294656v1</w:t>
+                <w:t xml:space="preserve">hal-02294670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection, échantillonnage, stratégie de fouille… Quels choix pour l’étude des grands ensembles sépulcraux ? Le cas des cimetières du couvent des Jacobins de Rennes (Ille-et-Vilaine)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une demeure urbaine à Carhaix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Florence Carré, Vincent Hincker et Cécile Chapelain de Seréville-Niel. </w:t>
+              <w:t xml:space="preserve">Gérard. Aubin, Charles-Tanguy Le Roux et Cyril Marcigny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre autour des enjeux de la fouille des grands ensembles sépulcraux médiévaux, modernes et contemporains (actes 7e Rencontre du Gaaf, Caen, avril 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.127-134, 2018</w:t>
+              <w:t xml:space="preserve">Sur le terrain avec les archéologues. 30 ans de découvertes dans l’Ouest de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.172-173, 2018, 978-2-7535-6464-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02294728v1</w:t>
+                <w:t xml:space="preserve">hal-02548540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture de la ville romaine</w:t>
+                <w:t xml:space="preserve">Proposition de restitution des volumes de la villa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Manon Six. </w:t>
+              <w:t xml:space="preserve">Romuald Ferrette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rennes, les vies d'une ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.128-131, 2018, 978-2-7535-7560-8</w:t>
+              <w:t xml:space="preserve">La villa des Alleux à Taden</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.109-127, 2018, 978-2-7535-6463-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02294674v1</w:t>
+                <w:t xml:space="preserve">hal-02294656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mobilier métallique des tombes du couvent des Jacobins de Rennes (Ille-et-Vilaine) (XVe-XVIIIe siècles) : mise en place d'un protocole d'étude pour l'Ouest de la France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Colleter</w:t>
+                <w:t xml:space="preserve">De probables séchoirs dans des établissements agricoles d’époque romaine en Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simier Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Solenn De Larminat, Rémi Corbineau, Alexis Corrochano, Yves Gleize, Jean Soulat. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Trément. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre autour de nouvelles approches de l'archéologie funéraire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d'anthropologie et d'archéologie funéraire, pp.137-140, 2017, 978-2-9541526-3-9</w:t>
+              <w:t xml:space="preserve">Produire, transformer et stocker dans les campagnes des Gaules romaines : problèmes d'interprétation fonctionnelle et économique des bâtiments d'exploitation et des structures de production afro-pastorale : actes du XIe colloque de l'Association d'étude du monde rural gallo-romain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aquitania, pp.329-350, 2017, Aquitania. Supplément 38, 978-2-910763-00-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817532v1</w:t>
+                <w:t xml:space="preserve">hal-01984898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De probables séchoirs dans des établissements agricoles d’époque romaine en Bretagne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
+                <w:t xml:space="preserve">Le mobilier métallique des tombes du couvent des Jacobins de Rennes (Ille-et-Vilaine) (XVe-XVIIIe siècles) : mise en place d'un protocole d'étude pour l'Ouest de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Labaune-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Colleter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Frédéric Trément. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Solenn De Larminat, Rémi Corbineau, Alexis Corrochano, Yves Gleize, Jean Soulat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Produire, transformer et stocker dans les campagnes des Gaules romaines : problèmes d'interprétation fonctionnelle et économique des bâtiments d'exploitation et des structures de production afro-pastorale : actes du XIe colloque de l'Association d'étude du monde rural gallo-romain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aquitania, pp.329-350, 2017, Aquitania. Supplément 38, 978-2-910763-00-8</w:t>
+              <w:t xml:space="preserve">Rencontre autour de nouvelles approches de l'archéologie funéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'anthropologie et d'archéologie funéraire, pp.137-140, 2017, 978-2-9541526-3-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984898v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intégration dans l’Empire romain</w:t>
               </w:r>
@@ -3470,51 +3470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Labaune-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-André Besombes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique du Centre de la France - Suppléments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, L’Antiquité tardive dans le centre et le centre-ouest de la Gaule (IIIe-VIIe s.) : Actes du Colloque international ATEG VI - Université de Tours, 6-8 décembre 2018, 81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3797,213 +3797,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02574884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaissance musicale. Une partition gravée sur plaque de schiste au couvent des Jacobins de Rennes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francoise Labaune-Jean</w:t>
+                <w:t xml:space="preserve">Un modèle rare de statuette retrouvée à Rennes (Ille-et-Vilaine, FR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Labaune-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie médiévale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.25-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547917v1</w:t>
+                <w:t xml:space="preserve">hal-02548524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle rare de statuette retrouvée à Rennes (Ille-et-Vilaine, FR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Labaune-Jean</w:t>
+                <w:t xml:space="preserve">Renaissance musicale. Une partition gravée sur plaque de schiste au couvent des Jacobins de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Labaune-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumentum : bulletin du groupe de travail européen sur l'artisanat et les productions manufacturées dans l'Antiquité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Varia, 49 (49), pp.171-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.24758⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02548524v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude d’une structure dédiée à la production et l’exploration de données 3D appliquées à la recherche en archéologie</w:t>
               </w:r>
@@ -4292,51 +4292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Labaune-Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-André Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4381,187 +4381,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01921225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La trame urbaine de &amp;lt;em&amp;gt;Vorgium&amp;lt;/em&amp;gt;. Approche synthétique à l’aide d’un Système d’Information Géographique</w:t>
+                <w:t xml:space="preserve">Rennes (Ille-et-Vilaine). Le couvent des Jacobins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Le Cloirec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lorho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aremorica. Études sur l’ouest de la Gaule romaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44, pp.236-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.9227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02427623v1</w:t>
+                <w:t xml:space="preserve">hal-02427617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rennes (Ille-et-Vilaine). Le couvent des Jacobins</w:t>
+                <w:t xml:space="preserve">La trame urbaine de &amp;lt;em&amp;gt;Vorgium&amp;lt;/em&amp;gt;. Approche synthétique à l’aide d’un Système d’Information Géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Le Cloirec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lorho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie médiévale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aremorica. Études sur l’ouest de la Gaule romaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, pp.17-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02427617v1</w:t>
+                <w:t xml:space="preserve">hal-02427623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la ferme antique à la nécropole de l’Antiquité tardive (milieu du II&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. apr. J.-C.-fin du V&amp;lt;sup&amp;gt;e&amp;lt;/sup&amp;gt; s. apr. J.-C.) : étude archéologique du site de Saint-Marcel « le Bourg » (Morbihan)</w:t>
               </w:r>
@@ -5159,51 +5159,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02864668v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labaune-Jean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Le Cloirec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.19367" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089951v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02185402v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/s3p7-z473" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02459352v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003416v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2617841.2617845" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881775v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916741v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864347v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427510v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02413555v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02548415v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02290154v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Ferrette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427407v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=1879" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427420v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459927v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/346-le-petit-mobilier-dans-les-sepultures-depoque-moderne-9782355181436.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686199v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy B&#233;thus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Esnault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Schmitt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6957/louise-de-quengo-une-bretonne-du-xviie-siecle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03208672v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/271-des-objets-et-des-hommes-9782355181092.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02949458v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02949504v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Besombes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bost" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Fabre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02949474v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Maligorne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02548540v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02294670v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02294656v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02294728v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02294674v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01817532v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01984898v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simier Bastien" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427482v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Provost" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427531v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427499v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508183v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427594v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427605v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427613v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pape" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pouille" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01984905v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113185v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331776v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment P. Bataille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dabernat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pichot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248086" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02574884v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fontaine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3383782" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02547917v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Labaune-Jean" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.24758" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02548524v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01930151v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0165" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918636v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Boulanger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leroux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Meuret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.563" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921225v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.1424" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427623v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lorho" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427617v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.9227" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929661v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Paitier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Ager" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427626v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02387137v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02548603v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427629v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rao.1998.1076" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02864668v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labaune-Jean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Le Cloirec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.19367" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02185402v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/s3p7-z473" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089951v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02459352v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003416v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2617841.2617845" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881775v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916741v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864347v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427510v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02413555v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02548415v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02290154v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Ferrette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427407v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=1879" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427420v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459927v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/346-le-petit-mobilier-dans-les-sepultures-depoque-moderne-9782355181436.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03208672v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/271-des-objets-et-des-hommes-9782355181092.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686199v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy B&#233;thus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Esnault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Schmitt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6957/louise-de-quengo-une-bretonne-du-xviie-siecle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02949474v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Maligorne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02949458v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02949504v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Besombes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bost" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Fabre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02294728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02294674v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02294670v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02548540v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02294656v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01984898v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simier Bastien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01817532v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427482v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Provost" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427531v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427499v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508183v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427594v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427605v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427613v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pape" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pouille" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01984905v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113185v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331776v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment P. Bataille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dabernat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pichot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248086" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02574884v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fontaine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3383782" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02548524v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02547917v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Labaune-Jean" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.24758" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01930151v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0165" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918636v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Boulanger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leroux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Meuret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.563" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921225v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.1424" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427617v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.9227" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427623v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lorho" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929661v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Paitier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Ager" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427626v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02387137v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02548603v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427629v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rao.1998.1076" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>