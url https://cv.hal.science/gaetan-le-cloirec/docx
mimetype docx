--- v1 (2026-04-07)
+++ v2 (2026-05-14)
@@ -2319,173 +2319,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La genèse de Condate</w:t>
+                <w:t xml:space="preserve">Une demeure urbaine à Carhaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Manon Six. </w:t>
+              <w:t xml:space="preserve">Gérard. Aubin, Charles-Tanguy Le Roux et Cyril Marcigny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rennes, les vies d'une ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.30-35, 2018, 978-2-7535-7560-8</w:t>
+              <w:t xml:space="preserve">Sur le terrain avec les archéologues. 30 ans de découvertes dans l’Ouest de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.172-173, 2018, 978-2-7535-6464-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02294670v1</w:t>
+                <w:t xml:space="preserve">hal-02548540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une demeure urbaine à Carhaix</w:t>
+                <w:t xml:space="preserve">La genèse de Condate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gérard. Aubin, Charles-Tanguy Le Roux et Cyril Marcigny. </w:t>
+              <w:t xml:space="preserve">Manon Six. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sur le terrain avec les archéologues. 30 ans de découvertes dans l’Ouest de la France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.172-173, 2018, 978-2-7535-6464-0</w:t>
+              <w:t xml:space="preserve">Rennes, les vies d'une ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.30-35, 2018, 978-2-7535-7560-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02548540v1</w:t>
+                <w:t xml:space="preserve">hal-02294670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition de restitution des volumes de la villa</w:t>
               </w:r>
@@ -5159,51 +5159,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02864668v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labaune-Jean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Le Cloirec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.19367" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02185402v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/s3p7-z473" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089951v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02459352v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003416v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2617841.2617845" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881775v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916741v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864347v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427510v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02413555v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02548415v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02290154v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Ferrette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427407v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=1879" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427420v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459927v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/346-le-petit-mobilier-dans-les-sepultures-depoque-moderne-9782355181436.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03208672v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/271-des-objets-et-des-hommes-9782355181092.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686199v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy B&#233;thus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Esnault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Schmitt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6957/louise-de-quengo-une-bretonne-du-xviie-siecle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02949474v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Maligorne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02949458v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02949504v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Besombes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bost" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Fabre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02294728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02294674v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02294670v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02548540v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02294656v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01984898v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simier Bastien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01817532v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427482v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Provost" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427531v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427499v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508183v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427594v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427605v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427613v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pape" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pouille" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01984905v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113185v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331776v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment P. Bataille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dabernat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pichot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248086" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02574884v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fontaine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3383782" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02548524v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02547917v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Labaune-Jean" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.24758" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01930151v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0165" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918636v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Boulanger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leroux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Meuret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.563" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921225v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.1424" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427617v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.9227" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427623v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lorho" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929661v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Paitier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Ager" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427626v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02387137v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02548603v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427629v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rao.1998.1076" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02864668v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Labaune-Jean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Le Cloirec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jean" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.19367" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02185402v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/s3p7-z473" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02089951v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02459352v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003416v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2617841.2617845" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881775v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916741v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864347v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427510v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02413555v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Simon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02548415v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02290154v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Ferrette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;rane Brisotto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupr&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427407v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=1879" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427420v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459927v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/346-le-petit-mobilier-dans-les-sepultures-depoque-moderne-9782355181436.html" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03208672v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/271-des-objets-et-des-hommes-9782355181092.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686199v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy B&#233;thus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Esnault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Schmitt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6957/louise-de-quengo-une-bretonne-du-xviie-siecle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02949474v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Hinguant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gebhardt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Maligorne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02949458v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02949504v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Andr&#233; Besombes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bost" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Fabre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02294728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02294674v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02548540v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02294670v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02294656v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01984898v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simier Bastien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01817532v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427482v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Provost" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427531v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427499v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508183v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427594v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427605v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427613v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pape" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pouille" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01984905v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113185v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331776v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment P. Bataille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dabernat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pichot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hamon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248086" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02574884v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fontaine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3383782" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02548524v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02547917v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Labaune-Jean" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.24758" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01930151v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2017.0165" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918636v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Monteil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Boulanger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leroux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Meuret" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.563" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921225v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.1424" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427617v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.9227" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427623v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lorho" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929661v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Paitier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Ager" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427626v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02387137v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02548603v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427629v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rao.1998.1076" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>