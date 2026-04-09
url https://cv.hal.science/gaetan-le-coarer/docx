--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -1160,178 +1160,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AN DOMHAN, Bande Dessinée en Réalité Mixte et Écriture augmentée</w:t>
+                <w:t xml:space="preserve">Analyse Critique d’une expérience de visite : Étude de la Co-cathédrale Saint-Jean de La Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mazigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRANSDEMO Écriture augmentée in progress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Transcultures, Nov 2021, La Louvière, Belgique</w:t>
+              <w:t xml:space="preserve">Texte &amp; Image 6 : Pour un nouveau contrat social de l’errance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Khaldoun Zreik; Marc Veyrat; Richard Spiteri, Sep 2021, La Valette, Malte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906896v1</w:t>
+                <w:t xml:space="preserve">hal-04906942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse Critique d’une expérience de visite : Étude de la Co-cathédrale Saint-Jean de La Valette</w:t>
+                <w:t xml:space="preserve">AN DOMHAN, Bande Dessinée en Réalité Mixte et Écriture augmentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Mazigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Texte &amp; Image 6 : Pour un nouveau contrat social de l’errance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Khaldoun Zreik; Marc Veyrat; Richard Spiteri, Sep 2021, La Valette, Malte</w:t>
+              <w:t xml:space="preserve">TRANSDEMO Écriture augmentée in progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Transcultures, Nov 2021, La Louvière, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906942v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AN DOMHAN: Immersive narrations and participative experiences in a mixed reality project</w:t>
               </w:r>
@@ -1955,169 +1955,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mytho-logie expérimentale</w:t>
+                <w:t xml:space="preserve">L'Ombre du Hors-Champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chaire UNECO ITEN. </w:t>
+              <w:t xml:space="preserve">Chaire UNESCO ITEN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">100 notions sur les e-médiations territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Les éditions de l'Immatériel, A paraître</w:t>
+              <w:t xml:space="preserve">, ‎ Les éditions de l'Immatériel, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756273v1</w:t>
+                <w:t xml:space="preserve">hal-04756244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages du noir en bande dessinée et en réalité mixte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">II chevaux : le paysage bicylindre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Veyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Europia Productions. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ambivalences du noir dans les arts : énergie, matière, espace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS éditions, A paraître</w:t>
+              <w:t xml:space="preserve">01Design.12 : Le Design non-intentionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756290v1</w:t>
+                <w:t xml:space="preserve">hal-04461786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">] P P P [ : POL PIPOLING PROJECT</w:t>
               </w:r>
@@ -2183,186 +2200,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04848857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Ombre du Hors-Champ</w:t>
+                <w:t xml:space="preserve">Mytho-logie expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chaire UNESCO ITEN. </w:t>
+              <w:t xml:space="preserve">Chaire UNECO ITEN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">100 notions sur les e-médiations territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ‎ Les éditions de l'Immatériel, A paraître</w:t>
+              <w:t xml:space="preserve">, Les éditions de l'Immatériel, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756244v1</w:t>
+                <w:t xml:space="preserve">hal-04756273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">II chevaux : le paysage bicylindre</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Usages du noir en bande dessinée et en réalité mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">01Design.12 : Le Design non-intentionnel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Ambivalences du noir dans les arts : énergie, matière, espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS éditions, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04461786v1</w:t>
+                <w:t xml:space="preserve">hal-04756290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B O O M ! Le bruit du moteur d’immersion dans la conduite accidentelle</w:t>
               </w:r>
@@ -2484,57 +2484,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes visuelles pour patrimoine culturel i-materiel : &amp;quot;INTERFERENCE&amp;quot; comme cartographie sensible de la Co-cathédrale Saint-Jean de La Valette</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">‘Interférence’ comme cartographie sensible de la co-cathédrale Saint-Jean de la Valette à Malte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mazigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2669,272 +2669,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Domhan XR HyperHéritage Fictionnel : ©eUX ©UI ®EST</w:t>
+                <w:t xml:space="preserve">– AI of the earth –</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Europia Productions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repenser et faire revivre le patrimoine immatériel à l'ère numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 979-10-90094-57-4</w:t>
+              <w:t xml:space="preserve">7th COMPUTER ART CONGRESS : Computer &amp; Media Art at The Age of Metaverse and NFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9979-10-90094-58-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04453413v1</w:t>
+                <w:t xml:space="preserve">hal-04848990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">– AI of the earth –</w:t>
+                <w:t xml:space="preserve">La Narration éprouvée : Mettre en lumière un modèle d’interférence comme système narratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Europia Productions. </w:t>
+              <w:t xml:space="preserve">Presses de l'Université Savoie Mont-Blanc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th COMPUTER ART CONGRESS : Computer &amp; Media Art at The Age of Metaverse and NFT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9979-10-90094-58-1</w:t>
+              <w:t xml:space="preserve">Cartographies sensibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9782377410804</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848990v1</w:t>
+                <w:t xml:space="preserve">hal-04461830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Narration éprouvée : Mettre en lumière un modèle d’interférence comme système narratif</w:t>
+                <w:t xml:space="preserve">An Domhan XR HyperHéritage Fictionnel : ©eUX ©UI ®EST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Presses de l'Université Savoie Mont-Blanc. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Veyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Europia Productions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartographies sensibles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9782377410804</w:t>
+              <w:t xml:space="preserve">Repenser et faire revivre le patrimoine immatériel à l'ère numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 979-10-90094-57-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04461830v1</w:t>
+                <w:t xml:space="preserve">hal-04453413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture d'usages tirée d'une Méthode Visuelle de Recherche Création : Narration, bande dessinée, réalité mixte, et perspective multimodale</w:t>
               </w:r>
@@ -3556,51 +3556,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTERFERENCES | Projet VR : Analyse critique de l’expérience de visite au sein d’un espace patrimonial I le cas de la Co-cathédral Saint John Baptiste à Malte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mazigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4076,51 +4076,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="488511AA"/>
+    <w:nsid w:val="64DD8A30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4307,51 +4307,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaetan-le-coarer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2034-3233" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/275608999" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/s247215" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/P8lpFxmRKk4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366900v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Fraser Emery" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Veyrat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Coarer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906163v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brandon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906093v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/w9sr-7677" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318230v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994858v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366893v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878819v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906102v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906882v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906896v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906942v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mazigh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787254v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chabert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906119v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906919v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906173v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906180v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906192v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194318v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756301v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756273v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756290v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848857v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756244v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461786v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453347v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756257v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699493v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumin Liang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756279v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453413v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848990v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461830v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453329v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462637v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867570v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787292v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461846v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954243v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04452721v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022CHAMA047" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705256v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218274v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462514v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881515v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476554v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaetan-le-coarer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2034-3233" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/275608999" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/s247215" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/P8lpFxmRKk4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366900v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Fraser Emery" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Veyrat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Coarer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906163v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brandon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906093v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/w9sr-7677" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318230v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994858v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366893v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878819v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906102v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906882v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906942v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mazigh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906896v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787254v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chabert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906119v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906919v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906173v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906180v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906192v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194318v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756301v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756244v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461786v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848857v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756273v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756290v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453347v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756257v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699493v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumin Liang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756279v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848990v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461830v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453413v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453329v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462637v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867570v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787292v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461846v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954243v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04452721v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022CHAMA047" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705256v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218274v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462514v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881515v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476554v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>