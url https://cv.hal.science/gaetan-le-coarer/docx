--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1160,178 +1160,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse Critique d’une expérience de visite : Étude de la Co-cathédrale Saint-Jean de La Valette</w:t>
+                <w:t xml:space="preserve">AN DOMHAN, Bande Dessinée en Réalité Mixte et Écriture augmentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Mazigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Texte &amp; Image 6 : Pour un nouveau contrat social de l’errance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Khaldoun Zreik; Marc Veyrat; Richard Spiteri, Sep 2021, La Valette, Malte</w:t>
+              <w:t xml:space="preserve">TRANSDEMO Écriture augmentée in progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Transcultures, Nov 2021, La Louvière, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906942v1</w:t>
+                <w:t xml:space="preserve">hal-04906896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AN DOMHAN, Bande Dessinée en Réalité Mixte et Écriture augmentée</w:t>
+                <w:t xml:space="preserve">Analyse Critique d’une expérience de visite : Étude de la Co-cathédrale Saint-Jean de La Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mazigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRANSDEMO Écriture augmentée in progress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Transcultures, Nov 2021, La Louvière, Belgique</w:t>
+              <w:t xml:space="preserve">Texte &amp; Image 6 : Pour un nouveau contrat social de l’errance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Khaldoun Zreik; Marc Veyrat; Richard Spiteri, Sep 2021, La Valette, Malte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906896v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AN DOMHAN: Immersive narrations and participative experiences in a mixed reality project</w:t>
               </w:r>
@@ -1955,586 +1955,586 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Ombre du Hors-Champ</w:t>
+                <w:t xml:space="preserve">Mytho-logie expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chaire UNESCO ITEN. </w:t>
+              <w:t xml:space="preserve">Chaire UNECO ITEN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">100 notions sur les e-médiations territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ‎ Les éditions de l'Immatériel, A paraître</w:t>
+              <w:t xml:space="preserve">, Les éditions de l'Immatériel, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756244v1</w:t>
+                <w:t xml:space="preserve">hal-04756273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">II chevaux : le paysage bicylindre</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Usages du noir en bande dessinée et en réalité mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">01Design.12 : Le Design non-intentionnel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Ambivalences du noir dans les arts : énergie, matière, espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS éditions, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04461786v1</w:t>
+                <w:t xml:space="preserve">hal-04756290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">] P P P [ : POL PIPOLING PROJECT</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'Ombre du Hors-Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Europia Productions. </w:t>
+              <w:t xml:space="preserve">Chaire UNESCO ITEN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HYPERURBAIN.9 : VILLE DIRIGÉE PAR LES DONNÉES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2024, 979-10-90094-71-0</w:t>
+              <w:t xml:space="preserve">100 notions sur les e-médiations territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ‎ Les éditions de l'Immatériel, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848857v1</w:t>
+                <w:t xml:space="preserve">hal-04756244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mytho-logie expérimentale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">II chevaux : le paysage bicylindre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Veyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chaire UNECO ITEN. </w:t>
+              <w:t xml:space="preserve">Europia Productions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">100 notions sur les e-médiations territoriales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les éditions de l'Immatériel, A paraître</w:t>
+              <w:t xml:space="preserve">01Design.12 : Le Design non-intentionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756273v1</w:t>
+                <w:t xml:space="preserve">hal-04461786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages du noir en bande dessinée et en réalité mixte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">] P P P [ : POL PIPOLING PROJECT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Veyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Europia Productions. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ambivalences du noir dans les arts : énergie, matière, espace</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS éditions, A paraître</w:t>
+              <w:t xml:space="preserve">HYPERURBAIN.9 : VILLE DIRIGÉE PAR LES DONNÉES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2024, 979-10-90094-71-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756290v1</w:t>
+                <w:t xml:space="preserve">hal-04848857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B O O M ! Le bruit du moteur d’immersion dans la conduite accidentelle</w:t>
+                <w:t xml:space="preserve">Moteur d'immersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chaire UNESCO ITEN. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">01Design.12 : Le Design non intentionnel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">100 notions sur les e-médiations territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les éditions de l'Immatériel, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04453347v1</w:t>
+                <w:t xml:space="preserve">hal-04756257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moteur d'immersion</w:t>
+                <w:t xml:space="preserve">B O O M ! Le bruit du moteur d’immersion dans la conduite accidentelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">100 notions sur les e-médiations territoriales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les éditions de l'Immatériel, A paraître</w:t>
+              <w:t xml:space="preserve">01Design.12 : Le Design non intentionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756257v1</w:t>
+                <w:t xml:space="preserve">hal-04453347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘Interférence’ comme cartographie sensible de la co-cathédrale Saint-Jean de la Valette à Malte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mazigh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2669,272 +2669,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">– AI of the earth –</w:t>
+                <w:t xml:space="preserve">An Domhan XR HyperHéritage Fictionnel : ©eUX ©UI ®EST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Veyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Europia Productions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th COMPUTER ART CONGRESS : Computer &amp; Media Art at The Age of Metaverse and NFT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9979-10-90094-58-1</w:t>
+              <w:t xml:space="preserve">Repenser et faire revivre le patrimoine immatériel à l'ère numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 979-10-90094-57-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848990v1</w:t>
+                <w:t xml:space="preserve">hal-04453413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Narration éprouvée : Mettre en lumière un modèle d’interférence comme système narratif</w:t>
+                <w:t xml:space="preserve">– AI of the earth –</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses de l'Université Savoie Mont-Blanc. </w:t>
+              <w:t xml:space="preserve">Europia Productions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartographies sensibles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9782377410804</w:t>
+              <w:t xml:space="preserve">7th COMPUTER ART CONGRESS : Computer &amp; Media Art at The Age of Metaverse and NFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9979-10-90094-58-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04461830v1</w:t>
+                <w:t xml:space="preserve">hal-04848990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Domhan XR HyperHéritage Fictionnel : ©eUX ©UI ®EST</w:t>
+                <w:t xml:space="preserve">La Narration éprouvée : Mettre en lumière un modèle d’interférence comme système narratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Europia Productions. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Université Savoie Mont-Blanc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repenser et faire revivre le patrimoine immatériel à l'ère numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 979-10-90094-57-4</w:t>
+              <w:t xml:space="preserve">Cartographies sensibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9782377410804</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04453413v1</w:t>
+                <w:t xml:space="preserve">hal-04461830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture d'usages tirée d'une Méthode Visuelle de Recherche Création : Narration, bande dessinée, réalité mixte, et perspective multimodale</w:t>
               </w:r>
@@ -3556,51 +3556,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTERFERENCES | Projet VR : Analyse critique de l’expérience de visite au sein d’un espace patrimonial I le cas de la Co-cathédral Saint John Baptiste à Malte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mazigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4076,51 +4076,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64DD8A30"/>
+    <w:nsid w:val="9A3FFE9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4307,51 +4307,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaetan-le-coarer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2034-3233" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/275608999" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/s247215" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/P8lpFxmRKk4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366900v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Fraser Emery" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Veyrat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Coarer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906163v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brandon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906093v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/w9sr-7677" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318230v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994858v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366893v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878819v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906102v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906882v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906942v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mazigh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906896v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787254v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chabert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906119v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906919v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906173v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906180v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906192v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194318v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756301v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756244v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461786v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848857v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756273v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756290v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453347v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756257v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699493v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumin Liang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756279v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848990v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461830v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453413v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453329v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462637v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867570v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787292v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461846v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954243v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04452721v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022CHAMA047" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705256v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218274v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462514v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881515v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476554v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaetan-le-coarer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2034-3233" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/275608999" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/s247215" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/P8lpFxmRKk4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366900v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Fraser Emery" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Veyrat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Coarer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906163v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brandon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906093v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/w9sr-7677" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318230v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994858v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366893v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878819v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906102v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906882v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906896v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906942v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mazigh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787254v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chabert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906119v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906919v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906173v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906180v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906192v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194318v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756301v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756273v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756290v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756244v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461786v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848857v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756257v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453347v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699493v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumin Liang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756279v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453413v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848990v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461830v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453329v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462637v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867570v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787292v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461846v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954243v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04452721v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022CHAMA047" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705256v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218274v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462514v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881515v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476554v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>