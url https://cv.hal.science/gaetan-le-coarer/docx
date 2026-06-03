--- v2 (2026-05-03)
+++ v3 (2026-06-03)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Gaëtan Le Coarer </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Enseignant-Chercheur Contractuel</w:t>
+        <w:t xml:space="preserve">Enseignant-Chercheur </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -153,117 +153,51 @@
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Docteur en 71ème Section et Qualifié en 18ème Section.</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Enseignant-Chercheur Contractuel, Département Communication Hypermédia, Université Savoie Mont-Blanc.Laboratoire </w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">nternationales.</w:t>
+        <w:t xml:space="preserve">Enseignant-Chercheur, IUT Angoulême</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Chercheur Associé au Laboratoire </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Paragraphe</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Axe </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">CiTu</w:t>
@@ -366,3057 +300,3165 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfin’ Birds: IA’M On the Road Again</w:t>
+                <w:t xml:space="preserve">A journey down memory lane: the mechanics of otherness in two digital devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jordan Fraser Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Veyrat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pedro Andrade; Eduarda Vieira; Patrícia Moreira; Luís Teixeira; José Pinto; Fernando Contreras; Jacques Ibanez-Bueno; Cícero Inácio da Silva; Jane de Almeida. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3AI.25: Art in the Age of AI - Actors in the Age of AI</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Unveiling Diverse Heritages of Otherness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Nature</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Creativity, Heritage and the City, 978-981-95-2956-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05366900v1</w:t>
+                <w:t xml:space="preserve">hal-05194318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Spatialités Narratives du Vêtements chez Sergio Toppi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Les Spatialités narratives du vêtement chez Sergio Toppi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires Rennes. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parure du corps, Vêtements et BD</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04906163v1</w:t>
+              <w:t xml:space="preserve">La parure du corps : Vêtements et BD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, A paraître, Collection "Essais", 9782753595989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« That Sound » La voix d’un attracteur en méthodes visuelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mytho-logie expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chaire UNECO ITEN. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Méthodes Visuelles en Sciences Sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">100 notions sur les e-médiations territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les éditions de l'Immatériel, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.60527/w9sr-7677⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04906093v1</w:t>
+                <w:t xml:space="preserve">hal-04756273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mécaniques d’altérité : la suite(case) de l’in/humain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Usages du noir en bande dessinée et en réalité mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jordan Fraser Emery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Rencontres d’Angoulême : comprendre et penser la bande dessinée. Les Corps Autres dans la BD : métalliques, spongieux et non-humains</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Ambivalences du noir dans les arts : énergie, matière, espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS éditions, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318230v1</w:t>
+                <w:t xml:space="preserve">hal-04756290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CUIR Cold Case: otherness mechanisms in/between &amp;quot;] P P P [&amp;quot; and &amp;quot;R\FRAME</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">L'Ombre du Hors-Champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chaire UNESCO ITEN. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Annual Conference of The Society for Phenomenology and Media</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">100 notions sur les e-médiations territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ‎ Les éditions de l'Immatériel, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994858v1</w:t>
+                <w:t xml:space="preserve">hal-04756244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vampiriser la crypte cathodique : de l’augmentation d’un espace ressource, dans les expériences ] Pol Pipoling Project [ et Gisant·e·s</w:t>
+                <w:t xml:space="preserve">II chevaux : le paysage bicylindre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marc Veyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Europia Productions. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Identités désincarnées : corps, virtualité et reconstruction de soi</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">01Design.12 : Le Design non-intentionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05366893v1</w:t>
+                <w:t xml:space="preserve">hal-04461786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie sensible et Réalité virtuelle, DENATURA ERЯATUM une oeuvre qui explore la notion de frontières entre mémoire sismographique et lieux polymorphes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Brandon</w:t>
+                <w:t xml:space="preserve">] P P P [ : POL PIPOLING PROJECT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Veyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Europia Productions. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In and Out / Out and In, 7ème colloque international TEXTE [S-oN] IMAGE</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">HYPERURBAIN.9 : VILLE DIRIGÉE PAR LES DONNÉES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2024, 979-10-90094-71-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04878819v1</w:t>
+                <w:t xml:space="preserve">hal-04848857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Domhan XR /// ©eUX-©UI-®EST</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Moteur d'immersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chaire UNESCO ITEN. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Designs-Designer-Déjouer : jeux et enjeux du design à l’université</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">100 notions sur les e-médiations territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les éditions de l'Immatériel, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906102v1</w:t>
+                <w:t xml:space="preserve">hal-04756257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">– AI of the Earth –</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">B O O M ! Le bruit du moteur d’immersion dans la conduite accidentelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Computer Art Congress</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">01Design.12 : Le Design non intentionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906882v1</w:t>
+                <w:t xml:space="preserve">hal-04453347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AN DOMHAN, Bande Dessinée en Réalité Mixte et Écriture augmentée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">‘Interférence’ comme cartographie sensible de la co-cathédrale Saint-Jean de la Valette à Malte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mazigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shumin Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les Presses de l’Université Savoie Mont Blanc. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRANSDEMO Écriture augmentée in progress</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">TEXTE [S-oN] Image 6 - -Pour un nouveau contrat social de l’errance : entre Art[S], Territoire[S], Blockchain[S] et Crypto-monnaie[S]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (6), , A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906896v1</w:t>
+                <w:t xml:space="preserve">hal-04699493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse Critique d’une expérience de visite : Étude de la Co-cathédrale Saint-Jean de La Valette</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Métavers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
-[...17 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marc Veyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chaire UNECO ITEN. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Texte &amp; Image 6 : Pour un nouveau contrat social de l’errance</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04906942v1</w:t>
+              <w:t xml:space="preserve">100 notions sur les e-médiations territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les éditions de l'Immatériel, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AN DOMHAN: Immersive narrations and participative experiences in a mixed reality project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Domhan XR HyperHéritage Fictionnel : ©eUX ©UI ®EST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
+                <w:t xml:space="preserve">Marc Veyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Europia Productions. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 17th International Pragmatic Conference</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04787254v1</w:t>
+              <w:t xml:space="preserve">Repenser et faire revivre le patrimoine immatériel à l'ère numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 979-10-90094-57-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la lumière d’une adaptation d’une légende irlandaise en réalité virtuelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">– AI of the earth –</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Europia Productions. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mythologie et Folklore Celtique dans le monde anglophone, la part de l’imaginaire celtique</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04906119v1</w:t>
+              <w:t xml:space="preserve">7th COMPUTER ART CONGRESS : Computer &amp; Media Art at The Age of Metaverse and NFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9979-10-90094-58-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du projet INTERFÉRENCES développé à Malte lors du Workshop &amp;quot;Texte &amp; Image 6 : Pour un nouveau contrat social de l’errance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">La Narration éprouvée : Mettre en lumière un modèle d’interférence comme système narratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Université Savoie Mont-Blanc. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape, Visual Arts, and Built Heritage</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04906919v1</w:t>
+              <w:t xml:space="preserve">Cartographies sensibles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9782377410804</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bande Dessinée et Réalité Mixte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Lecture d'usages tirée d'une Méthode Visuelle de Recherche Création : Narration, bande dessinée, réalité mixte, et perspective multimodale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Courant3D</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04906173v1</w:t>
+              <w:t xml:space="preserve">Actes des Doctorales de la SFSIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des espaces noirs en bande dessinée interactive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">] · · · [ De L’espace noir en bande dessinée interactive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Université Savoie Mont-Blanc. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Texte et Image 5 : Les Fabriques Des Histoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Marc Veyrat, 2019, Chambéry (Université de Savoie Mont-Blanc), France</w:t>
-[...32 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">, , 2019, 9782377410040</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-04906192v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A journey down memory lane: the mechanics of otherness in two digital devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Cuir Cold Case: Mechanisms of Otherness in/between ] P P P [ &amp; R\FRAME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Fraser Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marc Veyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unveiling Diverse Heritages of Otherness</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Glimpse. Phenomenology and Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 25 and 26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05194318v1</w:t>
+                <w:t xml:space="preserve">hal-05625257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Spatialités narratives du vêtement chez Sergio Toppi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">« That Sound » La voix d’un attracteur en méthodes visuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La parure du corps : Vêtements et BD</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve"> Bellas artes : revista de artes plásticas, estética, diseño e imagen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756301v1</w:t>
+                <w:t xml:space="preserve">hal-04867570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mytho-logie expérimentale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">YOU’re EARTHbound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">100 notions sur les e-médiations territoriales</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Journal of Studies in Language, Culture, and Society (JSLCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (1), pp.115-125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756273v1</w:t>
+                <w:t xml:space="preserve">hal-04787292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages du noir en bande dessinée et en réalité mixte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Gaëtan Le Coarer – Rencontres&amp;quot; des propos recueillis par Jacques Urbanska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ambivalences du noir dans les arts : énergie, matière, espace</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Turbulences Vidéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, DIGITAL &amp; HYBRID ARTS, 114, pp.56-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756290v1</w:t>
-[...958 lines deleted...]
-                <w:t xml:space="preserve">hal-04462637v1</w:t>
+                <w:t xml:space="preserve">hal-04461846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« That Sound » La voix d’un attracteur en méthodes visuelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surfin’ Birds: IA’M On the Road Again</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Fraser Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Veyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Bellas artes : revista de artes plásticas, estética, diseño e imagen</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04867570v1</w:t>
+              <w:t xml:space="preserve">3AI.25: Art in the Age of AI - Actors in the Age of AI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESAAix, Oct 2025, Aix - en - Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YOU’re EARTHbound</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Les Spatialités Narratives du Vêtements chez Sergio Toppi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Brandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Studies in Language, Culture, and Society (JSLCS)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04787292v1</w:t>
+              <w:t xml:space="preserve">Parure du corps, Vêtements et BD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Chauvaud; Denis Mellier; MSHS de Poitiers; Cité Internationale de la Bande Dessinée, Nov 2021, Angoulême, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Le Coarer – Rencontres&amp;quot; des propos recueillis par Jacques Urbanska</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">« That Sound » La voix d’un attracteur en méthodes visuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turbulences Vidéo</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Colloque International Méthodes Visuelles en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Visual Modi; Universidad de La Laguna, Nov 2023, San Cristóbal de La Laguna, Espagne. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60527/w9sr-7677⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mécaniques d’altérité : la suite(case) de l’in/humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Veyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Fraser Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème Rencontres d’Angoulême : comprendre et penser la bande dessinée. Les Corps Autres dans la BD : métalliques, spongieux et non-humains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Angoulême, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The CUIR Cold Case: otherness mechanisms in/between &amp;quot;] P P P [&amp;quot; and &amp;quot;R\FRAME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Veyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Fraser Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26th Annual Conference of The Society for Phenomenology and Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jordan Fraser Emery; Jacques Ibanez-Bueno, Mar 2025, Chambéry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vampiriser la crypte cathodique : de l’augmentation d’un espace ressource, dans les expériences ] Pol Pipoling Project [ et Gisant·e·s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Fraser Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Veyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International Identités désincarnées : corps, virtualité et reconstruction de soi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Lettres et des Sciences Humaines Ben M'sik, Nov 2025, Casablanca, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05366893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographie sensible et Réalité virtuelle, DENATURA ERЯATUM une oeuvre qui explore la notion de frontières entre mémoire sismographique et lieux polymorphes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Brandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In and Out / Out and In, 7ème colloque international TEXTE [S-oN] IMAGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Khaldoun ZREIK, Paragraphe, Université Paris 8 | CY Cergy-Paris Université; Marc VEYRAT, Paragraphe, Université Paris 8 | CY Cergy-Paris Université; Mehdi ZOUAK, INBA, Institut National des Beaux-Arts Tétouan, Nov 2024, Tetouan, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04878819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Domhan XR /// ©eUX-©UI-®EST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Designs-Designer-Déjouer : jeux et enjeux du design à l’université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 3; Laboratoire MARGES, Nov 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">– AI of the Earth –</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th Computer Art Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Khaldoun Zreik; Marc Veyrat; Salar Shahna; Matthieu Quiniou; Anthony Masure, Sep 2022, Genève, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AN DOMHAN, Bande Dessinée en Réalité Mixte et Écriture augmentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRANSDEMO Écriture augmentée in progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Transcultures, Nov 2021, La Louvière, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse Critique d’une expérience de visite : Étude de la Co-cathédrale Saint-Jean de La Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Mazigh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Texte &amp; Image 6 : Pour un nouveau contrat social de l’errance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Khaldoun Zreik; Marc Veyrat; Richard Spiteri, Sep 2021, La Valette, Malte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AN DOMHAN: Immersive narrations and participative experiences in a mixed reality project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 17th International Pragmatic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Pragmatism Association, Jul 2021, Winterthur, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la lumière d’une adaptation d’une légende irlandaise en réalité virtuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mythologie et Folklore Celtique dans le monde anglophone, la part de l’imaginaire celtique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universtité de Toulon; Laboratoire LLSETI; Laboratoire BABEL, Nov 2021, Toulon (Université de Toulon), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du projet INTERFÉRENCES développé à Malte lors du Workshop &amp;quot;Texte &amp; Image 6 : Pour un nouveau contrat social de l’errance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Landscape, Visual Arts, and Built Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNITA, Jul 2021, Turin, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04461846v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bande Dessinée et Réalité Mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Courant3D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François Serres; Immersity; Magelis; CNAM-ENJMIN, Sep 2020, Angoulême, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des espaces noirs en bande dessinée interactive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Texte et Image 5 : Les Fabriques Des Histoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marc Veyrat, 2019, Chambéry (Université de Savoie Mont-Blanc), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ARMANAC, Installation interactive et valorisation du patrimoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hyperurbain 6 : Art et Ville Post-Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Khaldoun Zreik; Patrizia Laudati; Marc Veyrat, Jun 2017, Chambéry (Université de Savoie Mont-Blanc), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DENATURA ERЯATUM , oeuvre en réalité virtuelle avec kakémono papier, cartographie et perception sensibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Brandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3426,100 +3468,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bande Dessinée et Réalité Mixte, vers de nouveaux espaces de narration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. Université Savoie Mont Blanc, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022CHAMA047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04452721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3529,166 +3571,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTERFERENCES | Projet VR : Analyse critique de l’expérience de visite au sein d’un espace patrimonial I le cas de la Co-cathédral Saint John Baptiste à Malte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Mazigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bande dessinée et Réalité Mixte, vers de nouveaux espaces de narration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03218274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3698,91 +3740,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMMENT FAIRE DE LA TERRE ? Usages des méthodes visuelles en Bande Dessinée et en Réalité Mixte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3792,108 +3834,108 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texte &amp; Image 5. Les Fabriques des Histoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Veyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'Université Savoie Mont Blanc, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04881515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3903,112 +3945,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poster de présentation de mon sujet de Thèse : &amp;quot;Bande Dessinée et Réalité Mixte, vers de nouveaux espaces de narration&amp;quot;. Sous la direction de Ghislaine Chabert et Marc Veyrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Coarer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Des Doctorants de l'École Doctorale SISEO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Chambéry, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId65"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4076,51 +4118,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9A3FFE9B"/>
+    <w:nsid w:val="14A02230"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4307,51 +4349,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaetan-le-coarer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2034-3233" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/275608999" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/s247215" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/P8lpFxmRKk4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366900v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Fraser Emery" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Veyrat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Coarer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906163v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brandon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906093v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/w9sr-7677" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318230v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994858v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366893v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878819v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906102v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906882v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906896v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906942v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mazigh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787254v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chabert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906119v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906919v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906173v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906180v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906192v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194318v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756301v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756273v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756290v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756244v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461786v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848857v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756257v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453347v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699493v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumin Liang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756279v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453413v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848990v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461830v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453329v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462637v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867570v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787292v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461846v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954243v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04452721v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022CHAMA047" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705256v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218274v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462514v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881515v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476554v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaetan-le-coarer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2034-3233" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/275608999" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/s247215" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/P8lpFxmRKk4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194318v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Coarer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Fraser Emery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Veyrat" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/9789819529568" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756301v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Brandon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756273v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756290v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756244v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461786v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848857v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756257v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453347v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699493v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mazigh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shumin Liang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756279v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453413v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Chabert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848990v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461830v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453329v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462637v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625257v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867570v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787292v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461846v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366900v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906163v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906093v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/w9sr-7677" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318230v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994858v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366893v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878819v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906102v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906882v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906896v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906942v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787254v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906119v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906919v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906173v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906180v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906192v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954243v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04452721v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022CHAMA047" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705256v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218274v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462514v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881515v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476554v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>