--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -481,287 +481,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiling Walnut Fungal Pathobiome Associated with Walnut Dieback Using Community-Targeted DNA Metabarcoding</w:t>
+                <w:t xml:space="preserve">First Report of Grapefruit Rot Caused by Colletotrichum gloeosporioides and C. karsti in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Belair</w:t>
+                <w:t xml:space="preserve">P. Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Pensec</w:t>
+                <w:t xml:space="preserve">D. da Lio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Jany</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adeline Picot</w:t>
+                <w:t xml:space="preserve">N. Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leboulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants12122383⟩</w:t>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (9), pp.2869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-04-23-0659-PDN⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05468242v1</w:t>
+                <w:t xml:space="preserve">hal-04209368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Report of Grapefruit Rot Caused by Colletotrichum gloeosporioides and C. karsti in France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Profiling Walnut Fungal Pathobiome Associated with Walnut Dieback Using Community-Targeted DNA Metabarcoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Dubreuil</w:t>
+                <w:t xml:space="preserve">Marie Belair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Leboulanger</w:t>
+                <w:t xml:space="preserve">Flora Pensec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Le Floch</w:t>
+                <w:t xml:space="preserve">Jean-Luc Jany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Picot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 107 (9), pp.2869. </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (12), pp.2383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PDIS-04-23-0659-PDN⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants12122383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209368v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Maize Residues in Shaping Soil Microbiota and Fusarium spp. Communities</w:t>
               </w:r>
@@ -890,77 +890,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Verhaeghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1318, pp.147-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -988,295 +988,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03333853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal Planet description sheets: 1182–1283</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complete Genome Sequence of the Plant-Pathogenic Fungus &amp;lt;i&amp;gt;Colletotrichum lupini&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Baroncelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Pensec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.W. Crous</w:t>
+                <w:t xml:space="preserve">Daniele da Lio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.A. Cowan</w:t>
+                <w:t xml:space="preserve">Thais Boufleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Maggs-Kölling</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Thangavel</w:t>
+                <w:t xml:space="preserve">Isabel Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Persoonia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3767/persoonia.2021.46.11⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (12), pp.1461 - 1464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/mpmi-07-21-0173-a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03296375v1</w:t>
+                <w:t xml:space="preserve">hal-05469258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Genome Sequence of the Plant-Pathogenic Fungus &amp;lt;i&amp;gt;Colletotrichum lupini&amp;lt;/i&amp;gt;</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Flora Pensec</w:t>
+                <w:t xml:space="preserve">Fungal Planet description sheets: 1182–1283</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.W. Crous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A. Cowan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele da Lio</w:t>
+                <w:t xml:space="preserve">G. Maggs-Kölling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thais Boufleur</w:t>
+                <w:t xml:space="preserve">N. Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Vicente</w:t>
+                <w:t xml:space="preserve">R. Thangavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 34 (12), pp.1461 - 1464. </w:t>
+              <w:t xml:space="preserve">Persoonia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/mpmi-07-21-0173-a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3767/persoonia.2021.46.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05469258v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Microbiota in Greenhouses With Soilless Cultures of Tomato by Metabarcoding and Culture-Dependent Approaches</w:t>
               </w:r>
@@ -1543,51 +1543,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic Diversity and Effect of Temperature on Pathogenicity of Colletotrichum lupini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Pensec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2043,295 +2043,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Metabarcoding and Multi-locus approach for Genetic characterization of Colletotrichum species associated with common walnut (Juglans regia) anthracnose in France</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of tillage and static abiotic soil properties on microbial diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djiby Kebe</w:t>
+                <w:t xml:space="preserve">F. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Cobo-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-29027-z⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132, pp.135-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2018.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01857172v1</w:t>
+                <w:t xml:space="preserve">hal-02056887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of tillage and static abiotic soil properties on microbial diversity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Carof</w:t>
+                <w:t xml:space="preserve">Combined Metabarcoding and Multi-locus approach for Genetic characterization of Colletotrichum species associated with common walnut (Juglans regia) anthracnose in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele da Lio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Cobo-Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Chen</w:t>
+                <w:t xml:space="preserve">Djiby Kebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 132, pp.135-145. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.10765 - 10765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2018.08.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-29027-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056887v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-Genome Sequence of the Orchid Anthracnose Pathogen Colletotrichum orchidophilum</w:t>
               </w:r>
@@ -2585,51 +2585,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Report of Pear Bitter Rot Caused by Colletotrichum fioriniae in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. da Lio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Baroncelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2871,51 +2871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Baroncelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Talhinhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Pensec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serenella Sukno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3224,307 +3224,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pneumocystis jirovecii in the air surrounding patients with Pneumocystis pulmonary colonization.</w:t>
+                <w:t xml:space="preserve">Insights into Penicillium roqueforti Morphological and Genetic Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Le Gal</w:t>
+                <w:t xml:space="preserve">Guillaume Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Jany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Pougnet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Paul Guéguen</w:t>
+                <w:t xml:space="preserve">Stella Debaets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2015.01.004⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0129849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275093v1</w:t>
+                <w:t xml:space="preserve">hal-01302692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into Penicillium roqueforti Morphological and Genetic Diversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pneumocystis jirovecii in the air surrounding patients with Pneumocystis pulmonary colonization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pougnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Damiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Fréalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Gillot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stella Debaets</w:t>
+                <w:t xml:space="preserve">Paul Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 82 (2), pp.137-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2015.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0129849⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01302692v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01275093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de substrats bioactifs issus des herbiers d'échouage zostera sp., pour la culture légumière hors-sol</w:t>
               </w:r>
@@ -4807,239 +4807,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00555082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radical scavenging, antioxidant and antimicrobial activities of halophytic species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Meot-Duros</w:t>
+                <w:t xml:space="preserve">Pythium oligandrum biocontrol: Influence on fungal populations’ dynamics and plant resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Magné</w:t>
+                <w:t xml:space="preserve">F. Deniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice P. Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 98 (6), pp.S161</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00554858v1</w:t>
+                <w:t xml:space="preserve">hal-02655545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pythium oligandrum biocontrol: Influence on fungal populations’ dynamics and plant resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessica Vallance</w:t>
+                <w:t xml:space="preserve">Radical scavenging, antioxidant and antimicrobial activities of halophytic species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Meot-Duros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Deniel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrice P. Rey</w:t>
+                <w:t xml:space="preserve">Christian Magné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 116 (2), pp.258-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2007.11.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655545v1</w:t>
+                <w:t xml:space="preserve">hal-00554858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhizosphere persistence of three Pythium oligandrum strains in tomato soilless culture assessed by DNA macroarrayand real-time PCR</w:t>
               </w:r>
@@ -5713,64 +5713,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of Colletotrichum species, causal agents of anthracnose on walnuts, in France by cultural and metabarcoding approaches during ripening.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Pensec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Belair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5864,51 +5864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Pensec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6248,51 +6248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Déniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Working Group “Integrated Control of Plant Pathogens"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ville service., Sep 2008, Interlaken, Switzerland. 390 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6362,51 +6362,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The infectious process of Colletotrichum lupini, a major threat for lupin crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Pensec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6513,51 +6513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dubrulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Lepilleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele da Lio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Chalopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6599,51 +6599,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into Penicillium roqueforti morphological, genetic and functional diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6750,64 +6750,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice P. Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APS 2008 Centennial Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Minneapolis, United States. , 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6877,51 +6877,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathogenic and beneficial microorganisms in soilless cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica J. Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Deniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7180,51 +7180,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05386738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Bao Hung Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Henri-Sanvoisin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Le Floch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Picot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178655" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915149v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Baroncelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cobo-D&#237;az" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Benocci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mao Peng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evy Battaglia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae036" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809305v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12091783" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05468242v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Belair" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pensec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jany" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12122383" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209368v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nodet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. da Lio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubreuil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leboulanger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Floch" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-04-23-0659-PDN" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03774009v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Legrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Floch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-021-01797-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333853v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verhaeghe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Masson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giraud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2021.1318.22" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296375v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W. Crous" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Cowan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maggs-K&#246;lling" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yilmaz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thangavel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3767/persoonia.2021.46.11" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05469258v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele da Lio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Boufleur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Vicente" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/mpmi-07-21-0173-a" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05469170v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; F Cobo-D&#237;az" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pawtowski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Donot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01354" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009610v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubrulle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Madec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8101621" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280386v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Rigalma" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-02-19-0273-RE" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321249v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martinelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Redou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cochereau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Hymery" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18120637" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144556v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Masson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Verhaeghe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nodet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Neige Hebrard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977210v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chalopin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-11-18-1915-PDN" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857172v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djiby Kebe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29027-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056887v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Cobo-Diaz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.08.016" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909691v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serenella Sukno" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sarrocco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Caf&#224;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-03-18-0055-A" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866819v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Picot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Francisco Cobo-D&#237;az" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cor" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Barbier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1473-0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560665v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baroncelli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weill" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-01-17-0129-PDN" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866801v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Chen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2017.06.011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866807v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Talhinhas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866834v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Buchvaldt Amby" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Zapparata" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vannacci" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2917-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328445v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Faug&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-11-15-1353-PDN" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01275093v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Gal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pougnet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Damiani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gu&#233;guen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2015.01.004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9L9JV8S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302692v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gillot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Debaets" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0129849" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690134v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Benoit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Sassi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rousset" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Letousey" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kmwf-7q36" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557863v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerbore" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gerbore" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Benhamou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vallance" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1807-6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00766615v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Falleh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Trabelsi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bonenfant-Magn&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Abdelly" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.05.033" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2H74TZQ9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649433v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. Vallance" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Grizard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.061457-0" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184997v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elisabeth Lucchesi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Elfakir" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.09.029" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H73L721H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866598v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundy Maurice" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Bras-Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2010.11.018" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651464v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Meot-Duros" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cerantola" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Talarmin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Meur" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00555155v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2009.04.013" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDX30QD1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00555159v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D&#233;niel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00555082v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233; L&#233;vesque" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02643-08" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00554858v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Magn&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2007.11.024" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655545v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deniel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Rey" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00554952v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Tambong" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tirilly" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L&#233;vesque" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2007.00348.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470091v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emina Mamaca" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Salerno" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2004.10.005" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GT912BD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681017v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Benizri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886197v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Picard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2003018" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698357v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cottignies" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cohat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delpierre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Nard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778722v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Lind&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568320v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333881v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giraud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00761647v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vareille" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Poulain" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Bourg&#232;s" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Baehrel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755360v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977230v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870122v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lepilleur" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454527v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lany" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817751v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809912v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gu&#233;rin-Dubrana" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blancard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-94-007-0394-0_31" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0394-0_31" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05386738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Bao Hung Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Henri-Sanvoisin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Le Floch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Picot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178655" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915149v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Baroncelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cobo-D&#237;az" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Benocci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mao Peng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evy Battaglia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae036" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809305v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12091783" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209368v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nodet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. da Lio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubreuil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leboulanger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Floch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-04-23-0659-PDN" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05468242v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Belair" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pensec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jany" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12122383" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03774009v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Legrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Floch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-021-01797-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333853v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verhaeghe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Masson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giraud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2021.1318.22" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05469258v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele da Lio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Boufleur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Vicente" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/mpmi-07-21-0173-a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296375v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W. Crous" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Cowan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maggs-K&#246;lling" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yilmaz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thangavel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3767/persoonia.2021.46.11" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05469170v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; F Cobo-D&#237;az" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pawtowski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Donot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01354" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009610v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubrulle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Madec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8101621" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280386v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Rigalma" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-02-19-0273-RE" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321249v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martinelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Redou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cochereau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Hymery" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18120637" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144556v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Masson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Verhaeghe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nodet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Neige Hebrard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977210v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chalopin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-11-18-1915-PDN" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056887v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Cobo-Diaz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.08.016" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857172v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djiby Kebe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29027-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909691v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serenella Sukno" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sarrocco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Caf&#224;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-03-18-0055-A" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866819v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Picot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Francisco Cobo-D&#237;az" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cor" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Barbier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1473-0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560665v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baroncelli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weill" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-01-17-0129-PDN" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866801v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Chen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2017.06.011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866807v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Talhinhas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866834v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Buchvaldt Amby" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Zapparata" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vannacci" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2917-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328445v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Faug&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-11-15-1353-PDN" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302692v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gillot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Debaets" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0129849" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01275093v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Gal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pougnet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Damiani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gu&#233;guen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2015.01.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9L9JV8S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690134v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Benoit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Sassi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rousset" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Letousey" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kmwf-7q36" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557863v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerbore" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gerbore" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Benhamou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vallance" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1807-6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00766615v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Falleh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Trabelsi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bonenfant-Magn&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Abdelly" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.05.033" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2H74TZQ9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649433v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. Vallance" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Grizard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.061457-0" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184997v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elisabeth Lucchesi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Elfakir" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.09.029" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H73L721H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866598v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundy Maurice" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Bras-Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2010.11.018" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651464v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Meot-Duros" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cerantola" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Talarmin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Meur" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00555155v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2009.04.013" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDX30QD1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00555159v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D&#233;niel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00555082v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233; L&#233;vesque" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02643-08" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655545v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deniel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Rey" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00554858v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Magn&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2007.11.024" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00554952v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Tambong" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tirilly" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L&#233;vesque" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2007.00348.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470091v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emina Mamaca" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Salerno" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2004.10.005" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GT912BD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681017v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Benizri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886197v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Picard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2003018" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698357v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cottignies" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cohat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delpierre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Nard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778722v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Lind&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568320v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333881v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giraud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00761647v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vareille" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Poulain" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Bourg&#232;s" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Baehrel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755360v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977230v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870122v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lepilleur" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454527v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lany" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817751v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809912v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gu&#233;rin-Dubrana" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blancard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-94-007-0394-0_31" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0394-0_31" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>