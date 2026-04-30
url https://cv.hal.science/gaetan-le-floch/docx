--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -1524,295 +1524,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic Diversity and Effect of Temperature on Pathogenicity of Colletotrichum lupini</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification and characterization of a new Type III polyketide synthase from a marine yeast, Naganishia uzbekistanensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Rigalma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Pawtowski</w:t>
+                <w:t xml:space="preserve">Laure Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Redou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Cochereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Hymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/PDIS-02-19-0273-RE⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (12), 21 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md18120637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02280386v1</w:t>
+                <w:t xml:space="preserve">hal-03321249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and characterization of a new Type III polyketide synthase from a marine yeast, Naganishia uzbekistanensis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Delage</w:t>
+                <w:t xml:space="preserve">Phylogenetic Diversity and Effect of Temperature on Pathogenicity of Colletotrichum lupini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dubrulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Pensec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Hymery</w:t>
+                <w:t xml:space="preserve">Karim Rigalma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Pawtowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 18 (12), 21 p. </w:t>
+              <w:t xml:space="preserve">Plant Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104 (3), pp.938-950. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/md18120637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/PDIS-02-19-0273-RE⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321249v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02280386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colletotrichum en verger de noyers - Avancées des travaux sur ce pathogène complexe</w:t>
               </w:r>
@@ -7180,51 +7180,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05386738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Bao Hung Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Henri-Sanvoisin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Le Floch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Picot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178655" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915149v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Baroncelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cobo-D&#237;az" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Benocci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mao Peng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evy Battaglia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae036" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809305v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12091783" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209368v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nodet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. da Lio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubreuil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leboulanger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Floch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-04-23-0659-PDN" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05468242v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Belair" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pensec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jany" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12122383" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03774009v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Legrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Floch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-021-01797-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333853v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verhaeghe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Masson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giraud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2021.1318.22" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05469258v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele da Lio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Boufleur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Vicente" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/mpmi-07-21-0173-a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296375v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W. Crous" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Cowan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maggs-K&#246;lling" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yilmaz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thangavel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3767/persoonia.2021.46.11" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05469170v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; F Cobo-D&#237;az" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pawtowski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Donot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01354" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009610v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubrulle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Madec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8101621" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280386v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Rigalma" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-02-19-0273-RE" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321249v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martinelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Redou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cochereau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Hymery" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18120637" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144556v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Masson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Verhaeghe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nodet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Neige Hebrard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977210v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chalopin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-11-18-1915-PDN" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056887v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Cobo-Diaz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.08.016" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857172v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djiby Kebe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29027-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909691v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serenella Sukno" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sarrocco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Caf&#224;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-03-18-0055-A" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866819v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Picot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Francisco Cobo-D&#237;az" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cor" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Barbier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1473-0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560665v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baroncelli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weill" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-01-17-0129-PDN" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866801v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Chen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2017.06.011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866807v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Talhinhas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866834v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Buchvaldt Amby" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Zapparata" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vannacci" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2917-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328445v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Faug&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-11-15-1353-PDN" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302692v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gillot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Debaets" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0129849" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01275093v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Gal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pougnet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Damiani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gu&#233;guen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2015.01.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9L9JV8S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690134v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Benoit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Sassi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rousset" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Letousey" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kmwf-7q36" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557863v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerbore" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gerbore" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Benhamou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vallance" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1807-6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00766615v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Falleh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Trabelsi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bonenfant-Magn&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Abdelly" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.05.033" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2H74TZQ9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649433v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. Vallance" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Grizard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.061457-0" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184997v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elisabeth Lucchesi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Elfakir" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.09.029" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H73L721H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866598v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundy Maurice" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Bras-Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2010.11.018" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651464v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Meot-Duros" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cerantola" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Talarmin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Meur" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00555155v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2009.04.013" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDX30QD1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00555159v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D&#233;niel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00555082v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233; L&#233;vesque" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02643-08" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655545v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deniel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Rey" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00554858v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Magn&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2007.11.024" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00554952v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Tambong" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tirilly" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L&#233;vesque" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2007.00348.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470091v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emina Mamaca" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Salerno" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2004.10.005" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GT912BD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681017v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Benizri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886197v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Picard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2003018" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698357v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cottignies" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cohat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delpierre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Nard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778722v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Lind&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568320v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333881v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giraud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00761647v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vareille" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Poulain" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Bourg&#232;s" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Baehrel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755360v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977230v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870122v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lepilleur" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454527v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lany" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817751v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809912v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gu&#233;rin-Dubrana" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blancard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-94-007-0394-0_31" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0394-0_31" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05386738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toan Bao Hung Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Henri-Sanvoisin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Le Floch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Picot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178655" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04915149v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Baroncelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cobo-D&#237;az" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiziano Benocci" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mao Peng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evy Battaglia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giae036" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809305v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12091783" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209368v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nodet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. da Lio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dubreuil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leboulanger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Floch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-04-23-0659-PDN" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05468242v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Belair" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Pensec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jany" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12122383" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03774009v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Legrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Le Floch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-021-01797-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333853v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verhaeghe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Masson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giraud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2021.1318.22" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05469258v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele da Lio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Boufleur" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Vicente" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/mpmi-07-21-0173-a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296375v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W. Crous" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Cowan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maggs-K&#246;lling" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yilmaz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Thangavel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3767/persoonia.2021.46.11" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05469170v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; F Cobo-D&#237;az" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pawtowski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Donot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01354" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009610v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dubrulle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Madec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Corre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8101621" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321249v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martinelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Redou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cochereau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Hymery" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18120637" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280386v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Rigalma" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-02-19-0273-RE" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144556v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Masson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Verhaeghe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nodet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Neige Hebrard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977210v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chalopin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cr&#233;t&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-11-18-1915-PDN" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056887v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legrand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Picot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Cobo-Diaz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.08.016" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857172v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djiby Kebe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29027-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909691v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serenella Sukno" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sarrocco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Caf&#224;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-03-18-0055-A" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866819v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline A. Picot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Francisco Cobo-D&#237;az" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cor" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Barbier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-018-1473-0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560665v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baroncelli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weill" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-01-17-0129-PDN" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866801v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Chen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2017.06.011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866807v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Talhinhas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866834v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Buchvaldt Amby" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Zapparata" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Vannacci" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2917-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328445v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Faug&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-11-15-1353-PDN" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302692v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gillot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Debaets" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0129849" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01275093v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Gal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pougnet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Damiani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Gu&#233;guen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2015.01.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D9L9JV8S-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690134v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Benoit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Sassi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rousset" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Letousey" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/kmwf-7q36" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557863v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gerbore" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gerbore" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Benhamou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vallance" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1807-6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00766615v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Falleh" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Trabelsi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bonenfant-Magn&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Abdelly" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2012.05.033" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2H74TZQ9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649433v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica J. Vallance" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Grizard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.061457-0" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184997v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elisabeth Lucchesi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Elfakir" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.09.029" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H73L721H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866598v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundy Maurice" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Bras-Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2010.11.018" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651464v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Meot-Duros" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cerantola" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Talarmin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Meur" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00555155v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2009.04.013" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDX30QD1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00555159v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck D&#233;niel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00555082v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andr&#233; L&#233;vesque" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02643-08" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655545v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deniel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice P. Rey" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00554858v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Magn&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2007.11.024" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00554952v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Tambong" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tirilly" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; L&#233;vesque" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2007.00348.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470091v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emina Mamaca" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Isabel Salerno" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2004.10.005" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GT912BD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681017v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Benizri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886197v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Picard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2003018" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698357v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cottignies" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cohat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delpierre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Nard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778722v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Lind&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568320v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333881v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Giraud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00761647v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vareille" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Poulain" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Bourg&#232;s" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Baehrel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755360v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977230v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870122v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lepilleur" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454527v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lany" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Maillard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817751v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809912v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gu&#233;rin-Dubrana" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Blancard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-94-007-0394-0_31" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0394-0_31" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>