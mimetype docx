--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaëtan Leurent </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note: Full-round distinguisher for Synergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orr Dunkelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eran Lambooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Security of STARK-friendly Hash Functions (Version 2.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Canteaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Beyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itai Dinur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eichlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Leander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishing and Key-recovery Attacks against Wheesht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Canteaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966346v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tag Second-preimage Attack against π-cipher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966794v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transistor: a TFHE-Friendly Stream Cipher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Baudrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Belaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Boura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Canteaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRYPTO 2025 - 45th Annual International Cryptology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Santa Barbara, United States. pp.530-565, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-01901-1_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptanalysis of Full SCARF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Flórez-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eran Lambooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Håvard Raddum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyge Tiessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCRYPT 2025 - 44th Annual International Conference on the Theory and Applications of Cryptographic Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Madrid, Spain. pp.397-426, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-91107-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Sums Meet FFT: Improved Attack on 6-Round AES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orr Dunkelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shibam Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avichai Marmor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocrypt 2024 - 43rd Annual International Conference on the Theory and Applications of Cryptographic Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Zurich, Switzerland. pp.128-157, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-58716-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptanalysis of Algebraic Verifiable Delay Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Biryukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Fisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gottfried Herold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Khovratovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRYPTO 2024 - 44th Annual International Cryptology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Santa Barbara (CA), United States. pp.457-490, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-68382-4_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Generic Attacks Using Exceptional Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bonnetain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachelle Heim Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schrottenloher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRYPTO 2024 - 44th Annual International Cryptology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Santa Barbara, United States. pp.105-138, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-68385-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truncated Boomerang Attacks and Application to AES-Based Ciphers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Bariant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCRYPT 2023 - 42nd Annual International Conference on the Theory and Applications of Cryptographic Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lyon, France. pp.3-35, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-30634-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering Effect in Simon and Simeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schrottenloher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIACRYPT 2021 - 27th International Conference on the Theory and Application of Cryptology and Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Virtual, Singapore. pp.272-302, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-92062-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Cost of ASIC Hardware Crackers: A SHA-1 Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anupam Chattopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Khairallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CT-RSA 2021 - The Cryptographer’s Track at the RSA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual, United States. pp.657-681, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-75539-3_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptanalysis of the GPRS Encryption Algorithms GEA-1 and GEA-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christof Beierle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Derbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Leander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Håvard Raddum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCRYPT 2021 - 40th Annual International Conference on the Theory and Applications of Cryptographic Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Zagreb, Croatia. pp.155-183, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-77886-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Representations of the AES Key Schedule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Pernot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCRYPT 2021 - 40th Annual International Conference on the Theory and Applications of Cryptographic Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Zagreb, Croatia. pp.54-84, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-77870-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The First Chosen-Prefix Collision on SHA-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real World Crypto 2020 - Real World Crypto Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal Forgery Attack against GCM-RUP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanbin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiqin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guoyan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CT-RSA 2020 - The Cryptographers' Track at the RSA Conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.15--34, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-40186-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHA-1 is a Shambles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USENIX 2020 - 29th USENIX Security Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Boston / Virtual, United States. pp.1839--1856</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The First Chosen-Prefix Collision on SHA-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagstuhl Seminar 20041 - Symmetric Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Dagstuhl, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Memory Attacks against Two-Round Even-Mansour using the 3-XOR Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Sibleyras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRYPTO 2019 - 39th Annual International Cryptology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Santa Barbara, United States. pp.210-235, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-26951-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight MACs from Universal Hash Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARDIS 2019 - 18th Smart Card Research and Advanced Application Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Prague, Czech Republic. pp.195-215, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-42068-0_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Collisions to Chosen-Prefix Collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocrypt 2019 - 38th Annual International Conference on the Theory and Applications of Cryptographic Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Darmstadt, Germany. pp.527-555, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-17659-4_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Issues with Small Block Sizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lightweight Crypto Day 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Missing Difference Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Symmetric Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDS Matrices with Lightweight Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Challenges of Lightweight Cryptanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bad Symmetric Crypto in the Real World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales 2017 Pré-GDR Sécurité Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking Symmetric Cryptosystems Using Quantum Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOQUS - ​Frontiers of Quantum Safe Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum differential and linear cryptanalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Leverrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Naya-Plasencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSE 2017 - Fast Software Encryption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Practical (In-)Security of 64-bit Block Ciphers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthikeyan Bhargavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CCS 2016 - 23rd ACM Conference on Computer and Communications Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Vienna, Austria. pp.456-467, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2976749.2978423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404208v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Recovery Attack Against 2.5-Round Pi-Cipher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Boura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avik Chakraborti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhiman Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSE 2016 - 23rd International Conference Fast Software Encryption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Bochum, Germany. pp.535 - 553, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-52993-5_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcript Collision Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetric Cryptography (Dagstuhl Seminar 16021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Dagstuhl, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking Symmetric Cryptosystems Using Quantum Period Finding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TCCM-CACR 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Yinchuan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sum Can Be Weaker Than Each Part</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - Eurocrypt 2015 (Part I) - 34th Annual International Conference on the Theory and Applications of Cryptographic Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Sofia, Bulgaria. pp.345-367, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-46800-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Attacks against MAC Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Workshop on Symmetric Key Cryptography - ASK 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de S-Boxes à Bas Coût par des Réseaux de Feistel et des réseaux MISTY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Canteaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Codage et Cryptographie 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, La Londe-les-Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of Lightweight S-Boxes using Feistel and MISTY structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Canteaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selected Areas in Cryptography - SAC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Sackville, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptanalysis of Feistel Networks with Secret Round Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Biryukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selected Areas in Cryptography - SAC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Sackville, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCREAM v3.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directions in Authenticated Ciphers - DIAC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Forgery Attack against LAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Selected Areas in Cryptography - SAC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Sackville, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017048v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Attacks against MAC Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Selected Areas in Cryptography - SAC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Sackville, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Forgery Attack against LAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIAC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Santa Barbara, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Generic Attacks on Hash-based MACs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagstuhl Seminar 14021 Symmetric Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Dagstuhl, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Generic Attacks Against Hash-based MACs and HAIFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itai Dinur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - CRYPTO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Santa Barbara, CA, United States. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44371-2_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Usage of Counter Revisited: Second-Preimage Attack on New Russian Standardized Hash Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selected Areas in Cryptography - SAC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Montreal, Canada. pp.195-211, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13051-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptanalysis of Wheesht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Canteaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIAC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Santa Barbara, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Implementation and Side-Channel Analysis of Lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubos Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Standaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in Cryptology - CT-RSA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Francisco, United States. pp.206-226, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04852-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Attacks on Double Block Length Sponge Hashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Mathéus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025 (4), pp.262-283. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46586/tosc.v2025.i4.262-283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to Fast AES-Based Universal Hash Functions and MACs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Bariant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Baudrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025 (1), pp.623-628. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46586/tosc.v2025.i1.623-628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Representations of the AES Key Schedule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Pernot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (1), pp.2. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00145-024-09522-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Linear Layer Optimised for Bitsliced 32-bit Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Pernot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), pp.441-458. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46586/tosc.v2024.i1.441-458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast AES-Based Universal Hash Functions and MACs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Bariant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Baudrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (2), pp.35-67. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46586/tosc.v2024.i2.35-67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Key Recovery Attacks on FlexAEAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orr Dunkelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eichlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designs, Codes and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 90 (4), pp.983--1007. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10623-022-01023-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptanalysis of Forkciphers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Bariant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (1), pp.233--265. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13154/tosc.v2020.i1.233-265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spook: Sponge-Based Leakage-Resistant Authenticated Encryption with a Masked Tweakable Block Cipher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Bellizia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Berti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bronchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Cassiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Special Issue on Designs for the NIST Lightweight Standardisation Process, 2020 (S1), pp.295--349. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13154/tosc.v2020.iS1.295-349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Attacks on Hash Combiners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itai Dinur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (3), pp.742-823. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00145-019-09328-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fragilité inattendue du chiffrement symétrique dans le monde post-quantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Naya-Plasencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDS Matrices with Lightweight Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (2), pp.48-78. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13154/tosc.v2018.i2.48-78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fragilité inattendue du chiffrement symétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Naya-Plasencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Novembre 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric Cryptanalysis Beyond Primitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cryptography and Security [cs.CR]. Sorbonne Université, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04406617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of MinRoot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Mennink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rijmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Biryukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ethereum Foundation. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDS Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christina Boura; María Naya-Plasencia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetric Cryptography 1: Design and Security Proofs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.99--109, 2023, 978-1-78945-147-4. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394256358.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes of Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christina Boura; María Naya-Plasencia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetric Cryptography 1: Design and Security Proofs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.73--85, 2023, 9781394256358. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394256358.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traçage anonyme, dangereux oxymore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bonnetain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Canteaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Hirschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit face au coronavirus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.468--480, 2021, 9782711036394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itai Dinur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021 (1), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itai Dinur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020 (2), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itai Dinur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020 (4), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Sasaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020 (1), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itai Dinur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020 (3), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Sasaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019 (4), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itai Dinur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020 (S1), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Sasaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019 (3), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Sasaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019 (2), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturnin: a suite of lightweight symmetric algorithms for post-quantum security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Canteaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Naya-Plasencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Not to Use a Blockcipher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCREAM & iSCREAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Standaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerem Varici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId183"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaëtan Leurent </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note: Full-round distinguisher for Synergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orr Dunkelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eran Lambooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Security of STARK-friendly Hash Functions (Version 2.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Canteaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Beyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itai Dinur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eichlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Leander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishing and Key-recovery Attacks against Wheesht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Canteaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966346v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tag Second-preimage Attack against π-cipher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966794v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transistor: a TFHE-Friendly Stream Cipher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Baudrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Belaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Boura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Canteaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRYPTO 2025 - 45th Annual International Cryptology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Santa Barbara, United States. pp.530-565, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-01901-1_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptanalysis of Full SCARF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Flórez-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eran Lambooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Håvard Raddum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyge Tiessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCRYPT 2025 - 44th Annual International Conference on the Theory and Applications of Cryptographic Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Madrid, Spain. pp.397-426, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-91107-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Sums Meet FFT: Improved Attack on 6-Round AES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orr Dunkelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shibam Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avichai Marmor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocrypt 2024 - 43rd Annual International Conference on the Theory and Applications of Cryptographic Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Zurich, Switzerland. pp.128-157, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-58716-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptanalysis of Algebraic Verifiable Delay Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Biryukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Fisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gottfried Herold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Khovratovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRYPTO 2024 - 44th Annual International Cryptology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Santa Barbara (CA), United States. pp.457-490, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-68382-4_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Generic Attacks Using Exceptional Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bonnetain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachelle Heim Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schrottenloher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRYPTO 2024 - 44th Annual International Cryptology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Santa Barbara, United States. pp.105-138, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-68385-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truncated Boomerang Attacks and Application to AES-Based Ciphers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Bariant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCRYPT 2023 - 42nd Annual International Conference on the Theory and Applications of Cryptographic Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lyon, France. pp.3-35, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-30634-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Cost of ASIC Hardware Crackers: A SHA-1 Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anupam Chattopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Khairallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CT-RSA 2021 - The Cryptographer’s Track at the RSA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual, United States. pp.657-681, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-75539-3_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering Effect in Simon and Simeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schrottenloher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIACRYPT 2021 - 27th International Conference on the Theory and Application of Cryptology and Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Virtual, Singapore. pp.272-302, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-92062-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptanalysis of the GPRS Encryption Algorithms GEA-1 and GEA-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christof Beierle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Derbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Leander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Håvard Raddum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCRYPT 2021 - 40th Annual International Conference on the Theory and Applications of Cryptographic Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Zagreb, Croatia. pp.155-183, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-77886-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Representations of the AES Key Schedule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Pernot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCRYPT 2021 - 40th Annual International Conference on the Theory and Applications of Cryptographic Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Zagreb, Croatia. pp.54-84, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-77870-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal Forgery Attack against GCM-RUP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanbin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiqin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guoyan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CT-RSA 2020 - The Cryptographers' Track at the RSA Conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.15--34, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-40186-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The First Chosen-Prefix Collision on SHA-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real World Crypto 2020 - Real World Crypto Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHA-1 is a Shambles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USENIX 2020 - 29th USENIX Security Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Boston / Virtual, United States. pp.1839--1856</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The First Chosen-Prefix Collision on SHA-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagstuhl Seminar 20041 - Symmetric Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Dagstuhl, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Memory Attacks against Two-Round Even-Mansour using the 3-XOR Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Sibleyras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRYPTO 2019 - 39th Annual International Cryptology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Santa Barbara, United States. pp.210-235, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-26951-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Collisions to Chosen-Prefix Collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocrypt 2019 - 38th Annual International Conference on the Theory and Applications of Cryptographic Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Darmstadt, Germany. pp.527-555, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-17659-4_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight MACs from Universal Hash Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARDIS 2019 - 18th Smart Card Research and Advanced Application Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Prague, Czech Republic. pp.195-215, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-42068-0_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Issues with Small Block Sizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lightweight Crypto Day 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Missing Difference Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Symmetric Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDS Matrices with Lightweight Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Challenges of Lightweight Cryptanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bad Symmetric Crypto in the Real World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales 2017 Pré-GDR Sécurité Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking Symmetric Cryptosystems Using Quantum Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOQUS - ​Frontiers of Quantum Safe Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum differential and linear cryptanalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Leverrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Naya-Plasencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSE 2017 - Fast Software Encryption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Practical (In-)Security of 64-bit Block Ciphers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthikeyan Bhargavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CCS 2016 - 23rd ACM Conference on Computer and Communications Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Vienna, Austria. pp.456-467, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2976749.2978423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404208v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Recovery Attack Against 2.5-Round Pi-Cipher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Boura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avik Chakraborti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhiman Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSE 2016 - 23rd International Conference Fast Software Encryption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Bochum, Germany. pp.535 - 553, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-52993-5_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking Symmetric Cryptosystems Using Quantum Period Finding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TCCM-CACR 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Yinchuan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcript Collision Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetric Cryptography (Dagstuhl Seminar 16021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Dagstuhl, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sum Can Be Weaker Than Each Part</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - Eurocrypt 2015 (Part I) - 34th Annual International Conference on the Theory and Applications of Cryptographic Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Sofia, Bulgaria. pp.345-367, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-46800-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Attacks against MAC Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Workshop on Symmetric Key Cryptography - ASK 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de S-Boxes à Bas Coût par des Réseaux de Feistel et des réseaux MISTY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Canteaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Codage et Cryptographie 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, La Londe-les-Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptanalysis of Feistel Networks with Secret Round Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Biryukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selected Areas in Cryptography - SAC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Sackville, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of Lightweight S-Boxes using Feistel and MISTY structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Canteaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selected Areas in Cryptography - SAC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Sackville, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCREAM v3.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directions in Authenticated Ciphers - DIAC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Forgery Attack against LAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Selected Areas in Cryptography - SAC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Sackville, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017048v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Attacks against MAC Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Selected Areas in Cryptography - SAC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Sackville, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Forgery Attack against LAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIAC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Santa Barbara, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Generic Attacks on Hash-based MACs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagstuhl Seminar 14021 Symmetric Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Dagstuhl, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Generic Attacks Against Hash-based MACs and HAIFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itai Dinur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - CRYPTO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Santa Barbara, CA, United States. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44371-2_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Usage of Counter Revisited: Second-Preimage Attack on New Russian Standardized Hash Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selected Areas in Cryptography - SAC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Montreal, Canada. pp.195-211, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13051-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptanalysis of Wheesht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Canteaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIAC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Santa Barbara, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Implementation and Side-Channel Analysis of Lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubos Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Standaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in Cryptology - CT-RSA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Francisco, United States. pp.206-226, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04852-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Attacks on Double Block Length Sponge Hashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Mathéus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025 (4), pp.262-283. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46586/tosc.v2025.i4.262-283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to Fast AES-Based Universal Hash Functions and MACs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Bariant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Baudrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025 (1), pp.623-628. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46586/tosc.v2025.i1.623-628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Linear Layer Optimised for Bitsliced 32-bit Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Pernot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), pp.441-458. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46586/tosc.v2024.i1.441-458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Representations of the AES Key Schedule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Pernot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (1), pp.2. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00145-024-09522-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast AES-Based Universal Hash Functions and MACs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Bariant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Baudrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (2), pp.35-67. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46586/tosc.v2024.i2.35-67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Key Recovery Attacks on FlexAEAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orr Dunkelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eichlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designs, Codes and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 90 (4), pp.983--1007. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10623-022-01023-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptanalysis of Forkciphers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Bariant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (1), pp.233--265. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13154/tosc.v2020.i1.233-265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spook: Sponge-Based Leakage-Resistant Authenticated Encryption with a Masked Tweakable Block Cipher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Bellizia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Berti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bronchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Cassiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Special Issue on Designs for the NIST Lightweight Standardisation Process, 2020 (S1), pp.295--349. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13154/tosc.v2020.iS1.295-349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Attacks on Hash Combiners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itai Dinur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (3), pp.742-823. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00145-019-09328-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fragilité inattendue du chiffrement symétrique dans le monde post-quantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Naya-Plasencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fragilité inattendue du chiffrement symétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Naya-Plasencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Novembre 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDS Matrices with Lightweight Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (2), pp.48-78. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13154/tosc.v2018.i2.48-78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric Cryptanalysis Beyond Primitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cryptography and Security [cs.CR]. Sorbonne Université, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04406617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of MinRoot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Mennink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rijmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Biryukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ethereum Foundation. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDS Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christina Boura; María Naya-Plasencia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetric Cryptography 1: Design and Security Proofs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.99--109, 2023, 978-1-78945-147-4. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394256358.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes of Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christina Boura; María Naya-Plasencia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetric Cryptography 1: Design and Security Proofs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.73--85, 2023, 9781394256358. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394256358.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traçage anonyme, dangereux oxymore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bonnetain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Canteaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Hirschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit face au coronavirus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.468--480, 2021, 9782711036394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itai Dinur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021 (1), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itai Dinur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020 (2), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itai Dinur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020 (4), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itai Dinur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020 (3), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Sasaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020 (1), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Sasaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019 (4), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itai Dinur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020 (S1), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Sasaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019 (3), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Sasaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019 (2), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturnin: a suite of lightweight symmetric algorithms for post-quantum security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Canteaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Naya-Plasencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Not to Use a Blockcipher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCREAM & iSCREAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Standaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerem Varici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId183"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05468328v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orr Dunkelman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eran Lambooij" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Leurent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02883253v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canteaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Beyne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Dinur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eichlseder" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Leander" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966346v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966794v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258560v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Baudrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bela&#239;d" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Boura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01901-1_17" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05468322v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fl&#243;rez-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;vard Raddum" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyge Tiessen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91107-1_14" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04925753v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shibam Ghosh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Keller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avichai Marmor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-58716-0_5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782206v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Biryukov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Fisch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottfried Herold" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Khovratovich" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68382-4_14" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724605v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnetain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Heim Boissier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schrottenloher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68385-5_4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04277583v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Bariant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30634-1_1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03529507v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pernot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92062-3_10" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03529193v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Chattopadhyay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Khairallah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Najm" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peyrin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75539-3_27" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03529373v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Beierle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Derbez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77886-6_6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03529224v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77870-5_3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03136460v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02424899v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanbin Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiqin Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoyan Zhang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40186-3_2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03136301v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03146187v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02424902v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Sibleyras" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26951-7_8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02424904v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duval" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42068-0_12" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02424900v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17659-4_18" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01966550v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953390v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953383v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652853v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652852v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652807v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kaplan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Leverrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Naya-Plasencia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404208v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthikeyan Bhargavan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2976749.2978423" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404164v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avik Chakraborti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goutam Paul" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiman Saha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-52993-5_27" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01407921v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01407929v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105129v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46800-5_14" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243175v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240845v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205187v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243130v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Perrin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243177v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01017048v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243151v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094140v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093543v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086177v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44371-2_9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093450v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Guo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jean" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13051-4_12" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093428v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00934054v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubos Gaspar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Standaert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04852-9_11" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05517858v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Math&#233;us" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tosc.v2025.i4.262-283" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05468291v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tosc.v2025.i1.623-628" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04925739v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-024-09522-5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04925740v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tosc.v2024.i1.441-458" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04710478v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tosc.v2024.i2.35-67" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03528899v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kales" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-022-01023-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03135299v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas David" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13154/tosc.v2020.i1.233-265" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03136493v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bellizia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Berti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bronchain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Cassiers" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13154/tosc.v2020.iS1.295-349" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02424905v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhen Bao" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-019-09328-w" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02425716v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01944495v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13154/tosc.v2018.i2.48-78" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953448v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04406617v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04320126v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Mennink" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Pietrzak" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rijmen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04333233v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394256358.ch7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04333230v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394256358.ch5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02997228v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cortier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucca Hirschi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04333264v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141015v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141017v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141014v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Sasaki" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141016v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141012v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141018v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141011v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141010v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02436763v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953398v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093512v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosso" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Varici" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durvaux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05468328v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orr Dunkelman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eran Lambooij" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Leurent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02883253v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canteaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Beyne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Dinur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eichlseder" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Leander" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966346v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966794v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258560v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Baudrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bela&#239;d" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Boura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01901-1_17" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05468322v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fl&#243;rez-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;vard Raddum" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyge Tiessen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91107-1_14" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04925753v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shibam Ghosh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Keller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avichai Marmor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-58716-0_5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782206v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Biryukov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Fisch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottfried Herold" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Khovratovich" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68382-4_14" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724605v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnetain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Heim Boissier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schrottenloher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68385-5_4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04277583v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Bariant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30634-1_1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03529193v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Chattopadhyay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Khairallah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Najm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peyrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75539-3_27" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03529507v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pernot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92062-3_10" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03529373v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Beierle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Derbez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77886-6_6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03529224v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77870-5_3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02424899v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanbin Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiqin Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoyan Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40186-3_2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03136460v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03136301v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03146187v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02424902v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Sibleyras" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26951-7_8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02424900v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17659-4_18" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02424904v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duval" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42068-0_12" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01966550v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953390v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953383v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652853v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652852v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652807v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kaplan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Leverrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Naya-Plasencia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404208v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthikeyan Bhargavan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2976749.2978423" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404164v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avik Chakraborti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goutam Paul" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiman Saha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-52993-5_27" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01407929v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01407921v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105129v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46800-5_14" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243175v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240845v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243130v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Perrin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205187v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243177v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01017048v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243151v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094140v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093543v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086177v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44371-2_9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093450v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Guo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jean" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13051-4_12" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093428v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00934054v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubos Gaspar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Standaert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04852-9_11" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05517858v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Math&#233;us" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tosc.v2025.i4.262-283" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05468291v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tosc.v2025.i1.623-628" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04925740v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tosc.v2024.i1.441-458" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04925739v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-024-09522-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04710478v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tosc.v2024.i2.35-67" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03528899v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kales" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-022-01023-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03135299v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas David" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13154/tosc.v2020.i1.233-265" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03136493v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bellizia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Berti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bronchain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Cassiers" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13154/tosc.v2020.iS1.295-349" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02424905v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhen Bao" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-019-09328-w" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02425716v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953448v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01944495v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13154/tosc.v2018.i2.48-78" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04406617v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04320126v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Mennink" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Pietrzak" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rijmen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04333233v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394256358.ch7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04333230v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394256358.ch5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02997228v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cortier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucca Hirschi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04333264v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141015v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141017v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141016v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141014v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Sasaki" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141012v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141018v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141011v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141010v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02436763v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953398v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093512v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosso" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Varici" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durvaux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>