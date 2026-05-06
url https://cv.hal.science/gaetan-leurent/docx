--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaëtan Leurent </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note: Full-round distinguisher for Synergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orr Dunkelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eran Lambooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Security of STARK-friendly Hash Functions (Version 2.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Canteaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Beyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itai Dinur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eichlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Leander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishing and Key-recovery Attacks against Wheesht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Canteaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966346v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tag Second-preimage Attack against π-cipher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966794v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transistor: a TFHE-Friendly Stream Cipher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Baudrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Belaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Boura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Canteaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRYPTO 2025 - 45th Annual International Cryptology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Santa Barbara, United States. pp.530-565, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-01901-1_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptanalysis of Full SCARF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Flórez-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eran Lambooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Håvard Raddum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyge Tiessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCRYPT 2025 - 44th Annual International Conference on the Theory and Applications of Cryptographic Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Madrid, Spain. pp.397-426, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-91107-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Sums Meet FFT: Improved Attack on 6-Round AES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orr Dunkelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shibam Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avichai Marmor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocrypt 2024 - 43rd Annual International Conference on the Theory and Applications of Cryptographic Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Zurich, Switzerland. pp.128-157, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-58716-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptanalysis of Algebraic Verifiable Delay Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Biryukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Fisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gottfried Herold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Khovratovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRYPTO 2024 - 44th Annual International Cryptology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Santa Barbara (CA), United States. pp.457-490, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-68382-4_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Generic Attacks Using Exceptional Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bonnetain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachelle Heim Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schrottenloher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRYPTO 2024 - 44th Annual International Cryptology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Santa Barbara, United States. pp.105-138, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-68385-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truncated Boomerang Attacks and Application to AES-Based Ciphers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Bariant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCRYPT 2023 - 42nd Annual International Conference on the Theory and Applications of Cryptographic Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lyon, France. pp.3-35, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-30634-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Cost of ASIC Hardware Crackers: A SHA-1 Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anupam Chattopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Khairallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CT-RSA 2021 - The Cryptographer’s Track at the RSA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual, United States. pp.657-681, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-75539-3_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering Effect in Simon and Simeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schrottenloher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIACRYPT 2021 - 27th International Conference on the Theory and Application of Cryptology and Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Virtual, Singapore. pp.272-302, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-92062-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptanalysis of the GPRS Encryption Algorithms GEA-1 and GEA-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christof Beierle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Derbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Leander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Håvard Raddum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCRYPT 2021 - 40th Annual International Conference on the Theory and Applications of Cryptographic Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Zagreb, Croatia. pp.155-183, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-77886-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Representations of the AES Key Schedule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Pernot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCRYPT 2021 - 40th Annual International Conference on the Theory and Applications of Cryptographic Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Zagreb, Croatia. pp.54-84, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-77870-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal Forgery Attack against GCM-RUP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanbin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiqin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guoyan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CT-RSA 2020 - The Cryptographers' Track at the RSA Conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.15--34, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-40186-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The First Chosen-Prefix Collision on SHA-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real World Crypto 2020 - Real World Crypto Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHA-1 is a Shambles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USENIX 2020 - 29th USENIX Security Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Boston / Virtual, United States. pp.1839--1856</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The First Chosen-Prefix Collision on SHA-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagstuhl Seminar 20041 - Symmetric Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Dagstuhl, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Memory Attacks against Two-Round Even-Mansour using the 3-XOR Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Sibleyras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRYPTO 2019 - 39th Annual International Cryptology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Santa Barbara, United States. pp.210-235, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-26951-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Collisions to Chosen-Prefix Collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocrypt 2019 - 38th Annual International Conference on the Theory and Applications of Cryptographic Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Darmstadt, Germany. pp.527-555, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-17659-4_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight MACs from Universal Hash Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARDIS 2019 - 18th Smart Card Research and Advanced Application Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Prague, Czech Republic. pp.195-215, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-42068-0_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Issues with Small Block Sizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lightweight Crypto Day 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Missing Difference Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Symmetric Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDS Matrices with Lightweight Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Challenges of Lightweight Cryptanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bad Symmetric Crypto in the Real World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales 2017 Pré-GDR Sécurité Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking Symmetric Cryptosystems Using Quantum Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOQUS - ​Frontiers of Quantum Safe Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum differential and linear cryptanalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Leverrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Naya-Plasencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSE 2017 - Fast Software Encryption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Practical (In-)Security of 64-bit Block Ciphers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthikeyan Bhargavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CCS 2016 - 23rd ACM Conference on Computer and Communications Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Vienna, Austria. pp.456-467, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2976749.2978423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404208v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Recovery Attack Against 2.5-Round Pi-Cipher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Boura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avik Chakraborti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhiman Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSE 2016 - 23rd International Conference Fast Software Encryption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Bochum, Germany. pp.535 - 553, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-52993-5_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking Symmetric Cryptosystems Using Quantum Period Finding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TCCM-CACR 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Yinchuan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcript Collision Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetric Cryptography (Dagstuhl Seminar 16021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Dagstuhl, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sum Can Be Weaker Than Each Part</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - Eurocrypt 2015 (Part I) - 34th Annual International Conference on the Theory and Applications of Cryptographic Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Sofia, Bulgaria. pp.345-367, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-46800-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Attacks against MAC Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Workshop on Symmetric Key Cryptography - ASK 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de S-Boxes à Bas Coût par des Réseaux de Feistel et des réseaux MISTY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Canteaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Codage et Cryptographie 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, La Londe-les-Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptanalysis of Feistel Networks with Secret Round Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Biryukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selected Areas in Cryptography - SAC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Sackville, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of Lightweight S-Boxes using Feistel and MISTY structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Canteaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selected Areas in Cryptography - SAC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Sackville, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCREAM v3.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directions in Authenticated Ciphers - DIAC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Forgery Attack against LAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Selected Areas in Cryptography - SAC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Sackville, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017048v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Attacks against MAC Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Selected Areas in Cryptography - SAC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Sackville, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Forgery Attack against LAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIAC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Santa Barbara, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Generic Attacks on Hash-based MACs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagstuhl Seminar 14021 Symmetric Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Dagstuhl, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Generic Attacks Against Hash-based MACs and HAIFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itai Dinur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - CRYPTO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Santa Barbara, CA, United States. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44371-2_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Usage of Counter Revisited: Second-Preimage Attack on New Russian Standardized Hash Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selected Areas in Cryptography - SAC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Montreal, Canada. pp.195-211, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13051-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptanalysis of Wheesht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Canteaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIAC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Santa Barbara, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Implementation and Side-Channel Analysis of Lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubos Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Standaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in Cryptology - CT-RSA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Francisco, United States. pp.206-226, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04852-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Attacks on Double Block Length Sponge Hashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Mathéus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025 (4), pp.262-283. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46586/tosc.v2025.i4.262-283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to Fast AES-Based Universal Hash Functions and MACs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Bariant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Baudrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025 (1), pp.623-628. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46586/tosc.v2025.i1.623-628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Linear Layer Optimised for Bitsliced 32-bit Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Pernot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), pp.441-458. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46586/tosc.v2024.i1.441-458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Representations of the AES Key Schedule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Pernot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (1), pp.2. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00145-024-09522-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast AES-Based Universal Hash Functions and MACs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Bariant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Baudrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (2), pp.35-67. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46586/tosc.v2024.i2.35-67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Key Recovery Attacks on FlexAEAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orr Dunkelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eichlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designs, Codes and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 90 (4), pp.983--1007. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10623-022-01023-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptanalysis of Forkciphers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Bariant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (1), pp.233--265. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13154/tosc.v2020.i1.233-265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spook: Sponge-Based Leakage-Resistant Authenticated Encryption with a Masked Tweakable Block Cipher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Bellizia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Berti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bronchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Cassiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Special Issue on Designs for the NIST Lightweight Standardisation Process, 2020 (S1), pp.295--349. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13154/tosc.v2020.iS1.295-349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Attacks on Hash Combiners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itai Dinur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (3), pp.742-823. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00145-019-09328-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fragilité inattendue du chiffrement symétrique dans le monde post-quantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Naya-Plasencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fragilité inattendue du chiffrement symétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Naya-Plasencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Novembre 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDS Matrices with Lightweight Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (2), pp.48-78. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13154/tosc.v2018.i2.48-78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric Cryptanalysis Beyond Primitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cryptography and Security [cs.CR]. Sorbonne Université, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04406617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of MinRoot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Mennink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rijmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Biryukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ethereum Foundation. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDS Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christina Boura; María Naya-Plasencia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetric Cryptography 1: Design and Security Proofs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.99--109, 2023, 978-1-78945-147-4. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394256358.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes of Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christina Boura; María Naya-Plasencia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetric Cryptography 1: Design and Security Proofs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.73--85, 2023, 9781394256358. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394256358.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traçage anonyme, dangereux oxymore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bonnetain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Canteaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Hirschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit face au coronavirus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.468--480, 2021, 9782711036394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itai Dinur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021 (1), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itai Dinur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020 (2), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itai Dinur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020 (4), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itai Dinur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020 (3), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Sasaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020 (1), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Sasaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019 (4), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itai Dinur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020 (S1), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Sasaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019 (3), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Sasaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019 (2), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturnin: a suite of lightweight symmetric algorithms for post-quantum security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Canteaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Naya-Plasencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Not to Use a Blockcipher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCREAM & iSCREAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Standaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerem Varici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId183"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gaëtan Leurent </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note: Full-round distinguisher for Synergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orr Dunkelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eran Lambooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the Security of STARK-friendly Hash Functions (Version 2.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Canteaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Beyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itai Dinur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eichlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Leander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distinguishing and Key-recovery Attacks against Wheesht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Canteaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966346v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tag Second-preimage Attack against π-cipher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966794v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transistor: a TFHE-Friendly Stream Cipher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Baudrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Belaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Boura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Canteaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRYPTO 2025 - 45th Annual International Cryptology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Santa Barbara, United States. pp.530-565, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-01901-1_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05258560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptanalysis of Full SCARF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Flórez-Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eran Lambooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Håvard Raddum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyge Tiessen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCRYPT 2025 - 44th Annual International Conference on the Theory and Applications of Cryptographic Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Madrid, Spain. pp.397-426, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-91107-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptanalysis of Algebraic Verifiable Delay Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Biryukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Fisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gottfried Herold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Khovratovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRYPTO 2024 - 44th Annual International Cryptology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Santa Barbara (CA), United States. pp.457-490, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-68382-4_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Sums Meet FFT: Improved Attack on 6-Round AES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orr Dunkelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shibam Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avichai Marmor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocrypt 2024 - 43rd Annual International Conference on the Theory and Applications of Cryptographic Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Zurich, Switzerland. pp.128-157, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-58716-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Generic Attacks Using Exceptional Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bonnetain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachelle Heim Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schrottenloher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRYPTO 2024 - 44th Annual International Cryptology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Santa Barbara, United States. pp.105-138, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-68385-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truncated Boomerang Attacks and Application to AES-Based Ciphers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Bariant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCRYPT 2023 - 42nd Annual International Conference on the Theory and Applications of Cryptographic Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Lyon, France. pp.3-35, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-30634-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Cost of ASIC Hardware Crackers: A SHA-1 Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anupam Chattopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Khairallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Najm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CT-RSA 2021 - The Cryptographer’s Track at the RSA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Virtual, United States. pp.657-681, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-75539-3_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptanalysis of the GPRS Encryption Algorithms GEA-1 and GEA-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christof Beierle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Derbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Leander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Håvard Raddum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCRYPT 2021 - 40th Annual International Conference on the Theory and Applications of Cryptographic Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Zagreb, Croatia. pp.155-183, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-77886-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering Effect in Simon and Simeck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schrottenloher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIACRYPT 2021 - 27th International Conference on the Theory and Application of Cryptology and Information Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Virtual, Singapore. pp.272-302, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-92062-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Representations of the AES Key Schedule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Pernot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCRYPT 2021 - 40th Annual International Conference on the Theory and Applications of Cryptographic Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Zagreb, Croatia. pp.54-84, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-77870-5_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The First Chosen-Prefix Collision on SHA-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real World Crypto 2020 - Real World Crypto Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal Forgery Attack against GCM-RUP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanbin Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiqin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guoyan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CT-RSA 2020 - The Cryptographers' Track at the RSA Conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.15--34, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-40186-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHA-1 is a Shambles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">USENIX 2020 - 29th USENIX Security Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Boston / Virtual, United States. pp.1839--1856</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The First Chosen-Prefix Collision on SHA-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagstuhl Seminar 20041 - Symmetric Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Dagstuhl, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Memory Attacks against Two-Round Even-Mansour using the 3-XOR Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferdinand Sibleyras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRYPTO 2019 - 39th Annual International Cryptology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Santa Barbara, United States. pp.210-235, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-26951-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Collisions to Chosen-Prefix Collisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurocrypt 2019 - 38th Annual International Conference on the Theory and Applications of Cryptographic Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Darmstadt, Germany. pp.527-555, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-17659-4_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightweight MACs from Universal Hash Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARDIS 2019 - 18th Smart Card Research and Advanced Application Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Prague, Czech Republic. pp.195-215, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-42068-0_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Issues with Small Block Sizes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lightweight Crypto Day 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Missing Difference Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flexible Symmetric Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDS Matrices with Lightweight Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Challenges of Lightweight Cryptanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Tel Aviv, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bad Symmetric Crypto in the Real World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales 2017 Pré-GDR Sécurité Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking Symmetric Cryptosystems Using Quantum Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FOQUS - ​Frontiers of Quantum Safe Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum differential and linear cryptanalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Kaplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Leverrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Naya-Plasencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSE 2017 - Fast Software Encryption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Practical (In-)Security of 64-bit Block Ciphers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karthikeyan Bhargavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CCS 2016 - 23rd ACM Conference on Computer and Communications Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Vienna, Austria. pp.456-467, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2976749.2978423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404208v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Recovery Attack Against 2.5-Round Pi-Cipher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Boura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avik Chakraborti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhiman Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FSE 2016 - 23rd International Conference Fast Software Encryption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Bochum, Germany. pp.535 - 553, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-52993-5_27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcript Collision Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetric Cryptography (Dagstuhl Seminar 16021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Dagstuhl, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking Symmetric Cryptosystems Using Quantum Period Finding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TCCM-CACR 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Yinchuan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sum Can Be Weaker Than Each Part</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - Eurocrypt 2015 (Part I) - 34th Annual International Conference on the Theory and Applications of Cryptographic Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Sofia, Bulgaria. pp.345-367, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-46800-5_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Attacks against MAC Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Workshop on Symmetric Key Cryptography - ASK 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction de S-Boxes à Bas Coût par des Réseaux de Feistel et des réseaux MISTY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Canteaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Codage et Cryptographie 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, La Londe-les-Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptanalysis of Feistel Networks with Secret Round Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Biryukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selected Areas in Cryptography - SAC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Sackville, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of Lightweight S-Boxes using Feistel and MISTY structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Canteaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selected Areas in Cryptography - SAC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Sackville, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCREAM v3.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Directions in Authenticated Ciphers - DIAC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Forgery Attack against LAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Selected Areas in Cryptography - SAC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Sackville, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017048v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Attacks against MAC Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Selected Areas in Cryptography - SAC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Sackville, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Forgery Attack against LAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIAC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Santa Barbara, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Generic Attacks on Hash-based MACs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dagstuhl Seminar 14021 Symmetric Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Dagstuhl, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Generic Attacks Against Hash-based MACs and HAIFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itai Dinur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Cryptology - CRYPTO 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Santa Barbara, CA, United States. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44371-2_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01086177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Usage of Counter Revisited: Second-Preimage Attack on New Russian Standardized Hash Function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Selected Areas in Cryptography - SAC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Montreal, Canada. pp.195-211, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-13051-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptanalysis of Wheesht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Canteaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DIAC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Santa Barbara, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Implementation and Side-Channel Analysis of Lapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lubos Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Standaert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in Cryptology - CT-RSA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, San Francisco, United States. pp.206-226, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04852-9_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Attacks on Double Block Length Sponge Hashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Mathéus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025 (4), pp.262-283. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46586/tosc.v2025.i4.262-283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05517858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to Fast AES-Based Universal Hash Functions and MACs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Bariant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Baudrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025 (1), pp.623-628. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46586/tosc.v2025.i1.623-628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Linear Layer Optimised for Bitsliced 32-bit Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Pernot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), pp.441-458. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46586/tosc.v2024.i1.441-458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Representations of the AES Key Schedule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Pernot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (1), pp.2. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00145-024-09522-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast AES-Based Universal Hash Functions and MACs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Bariant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Baudrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Pernot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (2), pp.35-67. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46586/tosc.v2024.i2.35-67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Key Recovery Attacks on FlexAEAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orr Dunkelman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eichlseder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Kales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designs, Codes and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 90 (4), pp.983--1007. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10623-022-01023-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryptanalysis of Forkciphers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Bariant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (1), pp.233--265. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13154/tosc.v2020.i1.233-265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spook: Sponge-Based Leakage-Resistant Authenticated Encryption with a Masked Tweakable Block Cipher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Bellizia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Berti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bronchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Cassiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Special Issue on Designs for the NIST Lightweight Standardisation Process, 2020 (S1), pp.295--349. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13154/tosc.v2020.iS1.295-349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Attacks on Hash Combiners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenzhen Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itai Dinur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (3), pp.742-823. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00145-019-09328-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fragilité inattendue du chiffrement symétrique dans le monde post-quantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Naya-Plasencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fragilité inattendue du chiffrement symétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Naya-Plasencia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Novembre 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDS Matrices with Lightweight Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (2), pp.48-78. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13154/tosc.v2018.i2.48-78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Symmetric Cryptanalysis Beyond Primitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cryptography and Security [cs.CR]. Sorbonne Université, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04406617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MDS Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christina Boura; María Naya-Plasencia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetric Cryptography 1: Design and Security Proofs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.99--109, 2023, 978-1-78945-147-4. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394256358.ch7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes of Operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christina Boura; María Naya-Plasencia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetric Cryptography 1: Design and Security Proofs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, pp.73--85, 2023, 9781394256358. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394256358.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traçage anonyme, dangereux oxymore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bonnetain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Canteaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Cortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Gaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucca Hirschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit face au coronavirus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.468--480, 2021, 9782711036394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of MinRoot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Mennink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof Pietrzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rijmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Biryukov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ethereum Foundation. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itai Dinur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021 (1), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itai Dinur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020 (4), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itai Dinur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020 (2), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Sasaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020 (1), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itai Dinur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020 (3), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Sasaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019 (4), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Itai Dinur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020 (S1), 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Sasaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019 (3), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Sasaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IACR Transactions on Symmetric Cryptology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019 (2), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturnin: a suite of lightweight symmetric algorithms for post-quantum security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Canteaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Naya-Plasencia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Not to Use a Blockcipher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCREAM & iSCREAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Grosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Standaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerem Varici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Durvaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId183"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05468328v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orr Dunkelman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eran Lambooij" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Leurent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02883253v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canteaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Beyne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Dinur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eichlseder" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Leander" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966346v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966794v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258560v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Baudrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bela&#239;d" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Boura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01901-1_17" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05468322v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fl&#243;rez-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;vard Raddum" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyge Tiessen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91107-1_14" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04925753v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shibam Ghosh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Keller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avichai Marmor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-58716-0_5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782206v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Biryukov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Fisch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottfried Herold" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Khovratovich" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68382-4_14" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724605v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnetain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Heim Boissier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schrottenloher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68385-5_4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04277583v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Bariant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30634-1_1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03529193v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Chattopadhyay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Khairallah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Najm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peyrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75539-3_27" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03529507v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pernot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92062-3_10" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03529373v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Beierle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Derbez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77886-6_6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03529224v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77870-5_3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02424899v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanbin Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiqin Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoyan Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40186-3_2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03136460v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03136301v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03146187v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02424902v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Sibleyras" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26951-7_8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02424900v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17659-4_18" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02424904v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duval" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42068-0_12" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01966550v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953390v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953383v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652853v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652852v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652807v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kaplan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Leverrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Naya-Plasencia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404208v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthikeyan Bhargavan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2976749.2978423" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404164v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avik Chakraborti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goutam Paul" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiman Saha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-52993-5_27" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01407929v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01407921v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105129v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46800-5_14" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243175v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240845v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243130v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Perrin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205187v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243177v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01017048v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243151v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094140v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093543v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086177v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44371-2_9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093450v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Guo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jean" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13051-4_12" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093428v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00934054v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubos Gaspar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Standaert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04852-9_11" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05517858v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Math&#233;us" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tosc.v2025.i4.262-283" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05468291v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tosc.v2025.i1.623-628" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04925740v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tosc.v2024.i1.441-458" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04925739v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-024-09522-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04710478v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tosc.v2024.i2.35-67" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03528899v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kales" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-022-01023-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03135299v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas David" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13154/tosc.v2020.i1.233-265" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03136493v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bellizia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Berti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bronchain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Cassiers" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13154/tosc.v2020.iS1.295-349" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02424905v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhen Bao" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-019-09328-w" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02425716v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953448v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01944495v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13154/tosc.v2018.i2.48-78" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04406617v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04320126v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Mennink" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Pietrzak" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rijmen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04333233v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394256358.ch7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04333230v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394256358.ch5" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02997228v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cortier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucca Hirschi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04333264v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141015v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141017v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141016v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141014v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Sasaki" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141012v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141018v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141011v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141010v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02436763v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953398v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093512v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosso" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Varici" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durvaux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05468328v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orr Dunkelman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eran Lambooij" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Leurent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02883253v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canteaut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Beyne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itai Dinur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eichlseder" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Leander" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966346v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00966794v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05258560v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Baudrin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bela&#239;d" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Boura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01901-1_17" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05468322v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fl&#243;rez-Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;vard Raddum" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyge Tiessen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-91107-1_14" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782206v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Biryukov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Fisch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gottfried Herold" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Khovratovich" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68382-4_14" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04925753v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shibam Ghosh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Keller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avichai Marmor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-58716-0_5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724605v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnetain" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Heim Boissier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schrottenloher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68385-5_4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04277583v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Bariant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30634-1_1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03529193v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Chattopadhyay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Khairallah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Najm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peyrin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75539-3_27" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03529373v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Beierle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Derbez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77886-6_6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03529507v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Pernot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92062-3_10" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03529224v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77870-5_3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03136460v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02424899v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanbin Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiqin Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoyan Zhang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-40186-3_2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03136301v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03146187v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02424902v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Sibleyras" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26951-7_8" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02424900v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17659-4_18" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02424904v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duval" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42068-0_12" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01966550v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953390v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953383v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652853v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652852v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652807v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kaplan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Leverrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Naya-Plasencia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404208v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthikeyan Bhargavan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2976749.2978423" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404164v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avik Chakraborti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goutam Paul" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhiman Saha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-52993-5_27" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01407921v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01407929v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01105129v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Wang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-46800-5_14" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243175v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01240845v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243130v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Perrin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205187v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243177v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01017048v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243151v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01094140v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093543v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086177v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44371-2_9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093450v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Guo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jean" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13051-4_12" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093428v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00934054v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubos Gaspar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Standaert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04852-9_11" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05517858v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Math&#233;us" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tosc.v2025.i4.262-283" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05468291v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tosc.v2025.i1.623-628" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04925740v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tosc.v2024.i1.441-458" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04925739v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-024-09522-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04710478v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46586/tosc.v2024.i2.35-67" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03528899v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kales" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10623-022-01023-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03135299v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas David" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13154/tosc.v2020.i1.233-265" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03136493v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bellizia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Berti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bronchain" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Cassiers" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13154/tosc.v2020.iS1.295-349" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02424905v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhen Bao" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00145-019-09328-w" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02425716v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953448v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01944495v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13154/tosc.v2018.i2.48-78" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04406617v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04333233v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394256358.ch7" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04333230v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394256358.ch5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02997228v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Cortier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucca Hirschi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04320126v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Mennink" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Pietrzak" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rijmen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04333264v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141017v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141015v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141014v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Sasaki" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141016v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141012v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141018v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141011v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03141010v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02436763v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953398v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093512v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosso" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Varici" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Durvaux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>