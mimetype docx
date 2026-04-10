--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -225,260 +225,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques croisées entre Ibérie, Adria et Europe : héritages thermiques et tectoniques du SE de la France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling QTQt and Pecune thermal(-kinematic) modelling for interpreting low temperature thermochronology data : application to the Têt fault zone Eastern Pyrenees)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Milesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.654298</w:t>
+              <w:t xml:space="preserve">18th International Conference on Thermochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Riva del Garda, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05353102v1</w:t>
+                <w:t xml:space="preserve">hal-05246009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling QTQt and Pecune thermal(-kinematic) modelling for interpreting low temperature thermochronology data : application to the Têt fault zone Eastern Pyrenees)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamiques croisées entre Ibérie, Adria et Europe : héritages thermiques et tectoniques du SE de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Boschetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Thermochronology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Riva del Garda, Italy</w:t>
+              <w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.654298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05246009v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05353102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strike-slip tectonic-driven peraluminous rare-metal magmatism: insights from the late-Variscan Blond granitic complex (French Massif Central)</w:t>
               </w:r>
@@ -704,609 +704,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of rock heterogeneities at the Basin/Basement interface on the alteration halo geometry of unconformity-related Athabasca uranium deposits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dater les épisodes hydrothermaux dans les gisements de métaux grâce aux argiles des failles : test d'applicabilité de la méthode K-Ar aux illites du bassin d'Athabasca, Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Daoulas-Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgile Hidalgo</w:t>
+                <w:t xml:space="preserve">Daniele Bartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Marchal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaétan Milesi</w:t>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Guermonprez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacek Scibek</w:t>
+                <w:t xml:space="preserve">Pierre Martz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RING meeting 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journées Uranium d'Orsay 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05247148v1</w:t>
+                <w:t xml:space="preserve">hal-05247114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture structurale d'un réservoir fossile à l'interface bassin/socle et rôle sur la mise en place de minéralisations d'uranium de haute teneur : exemple du prospect Waterfound, Bassin d'Athabasca (Canada)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of rock heterogeneities at the Basin/Basement interface on the alteration halo geometry of unconformity-related Athabasca uranium deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virgile Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Bulliard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roger Soliva</w:t>
+                <w:t xml:space="preserve">Paul Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gerbeaud</w:t>
+                <w:t xml:space="preserve">Dorian Guermonprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Anderson</w:t>
+                <w:t xml:space="preserve">Jacek Scibek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Uranium d'Orsay 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Orsay, France</w:t>
+              <w:t xml:space="preserve">RING meeting 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05247108v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient workflow for predicting various logging variables using simple machine-learning programs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Architecture structurale d'un réservoir fossile à l'interface bassin/socle et rôle sur la mise en place de minéralisations d'uranium de haute teneur : exemple du prospect Waterfound, Bassin d'Athabasca (Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Williard</w:t>
+                <w:t xml:space="preserve">Manon Bulliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Soliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Ledru</w:t>
+                <w:t xml:space="preserve">Olivier Gerbeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Obin</w:t>
+                <w:t xml:space="preserve">Magdalena Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Uranium Raw Material for the Nuclear Fuel Cycle: Innovation for Sustaining Future Resources and Production (URAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Atomic Energy Agency, May 2023, Vienna, Austria. Paper 118</w:t>
+              <w:t xml:space="preserve">Journées Uranium d'Orsay 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623212v1</w:t>
+                <w:t xml:space="preserve">hal-05247108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dater les épisodes hydrothermaux dans les gisements de métaux grâce aux argiles des failles : test d'applicabilité de la méthode K-Ar aux illites du bassin d'Athabasca, Canada</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Daoulas-Gerardin</w:t>
+                <w:t xml:space="preserve">An efficient workflow for predicting various logging variables using simple machine-learning programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Serdoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Bartier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaétan Milesi</w:t>
+                <w:t xml:space="preserve">Elodie Williard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+                <w:t xml:space="preserve">Patrick Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Martz</w:t>
+                <w:t xml:space="preserve">Thomas Obin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Uranium d'Orsay 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Orsay, France</w:t>
+              <w:t xml:space="preserve">Uranium Raw Material for the Nuclear Fuel Cycle: Innovation for Sustaining Future Resources and Production (URAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Atomic Energy Agency, May 2023, Vienna, Austria. Paper 118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05247114v1</w:t>
+                <w:t xml:space="preserve">hal-04623212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution pétro-structurale des zones de faille minéralisées de l'est Athabasca : autopsie des « conducteurs graphiteux »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Obin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Michels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gerbeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Uranium d'Orsay 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Orsay, France</w:t>
@@ -1348,64 +1348,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithological and structural controls on uncorformity uranium deposits of the Athabasca Basin region (Canada)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gerbeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Obin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Serdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1460,90 +1460,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesozoic tectonic events in the southern European basement revealed by thermochronology -insight for margin paleogeography (Pelvoux and Maures-Tanneron massif)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Boschetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1598,90 +1598,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronologie de formation d'un gisement d'uranium de type discordance du Bassin d'Athabasca : l'exemple de Waterfound et McClean South</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Obin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Brouand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Uranium d'Orsay 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Orsay, France</w:t>
@@ -1723,90 +1723,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contexte tectonique associé aux minéralisations d’uranium de type discordance : apports des données d’imagerie de paroi dans les unités sédimentaires basales de l'Est du bassin d’Athabasca (Canada)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Obin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Serdoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gerbeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Uranium d'Orsay 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Orsay, France</w:t>
@@ -1829,1333 +1829,1303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking exhumation and fault activity in the Eastern Pyrenees using low-temperature thermochronology combined with Ar/ Ar fault gouge dating</w:t>
+                <w:t xml:space="preserve">What is the role of heat flow in the genesis of unconformity relateduranium deposits of the Athabasca Basin, Canada?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valla</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianreto Manatschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Obin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Serdoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geologist Union 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2023, San francisco, USA, United States</w:t>
+              <w:t xml:space="preserve">, Dec 2023, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05245961v1</w:t>
+                <w:t xml:space="preserve">hal-05245950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes et conditions de formation de minéraux associés à l'activité d'une zone de faille (Zone Axiale des Pyrénées)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Charpentier</w:t>
+                <w:t xml:space="preserve">Datation des minéraux argileux par la technique K-Ar: Nouvelles capacités analytiques au laboratoire GeoRessources (Nancy) et Application aux failles du bassin d'Athabasca (Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Abd Elmola</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Buatier</w:t>
+                <w:t xml:space="preserve">Arthur Iemmollo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France. pp.484824</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05246097v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datation des minéraux argileux par la technique K-Ar: Nouvelles capacités analytiques au laboratoire GeoRessources (Nancy) et Application aux failles du bassin d'Athabasca (Canada)</w:t>
+                <w:t xml:space="preserve">Mécanismes et conditions de formation de minéraux associés à l'activité d'une zone de faille (Zone Axiale des Pyrénées)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gerardin</w:t>
+                <w:t xml:space="preserve">Delphine Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Bartier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Munch</w:t>
+                <w:t xml:space="preserve">P. Labaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Iemmollo</w:t>
+                <w:t xml:space="preserve">Ahmed Abd Elmola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2023, Rennes, France. pp.484824</w:t>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05246086v1</w:t>
+                <w:t xml:space="preserve">hal-05246097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the role of heat flow in the genesis of unconformity relateduranium deposits of the Athabasca Basin, Canada?</w:t>
+                <w:t xml:space="preserve">40AR/39AR record of ductile-brittle faulting in the axial zone of the Eastern Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Quentin Boulogne</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Soliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Iemmolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geologist Union 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">18th International Conference on Thermochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Riva del garda, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05245950v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Permeability and Active Hydrothermal Systems: A Key to Infer the Formation of Unconformity-Related Uranium Deposits from Athabasca Basin (Canada)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Architecture structurale d'un réservoir fossile à l'interface bassin/socle et rôle sur la formation de gisements métalliques de classe mondiale : Le prospect d'uranium de Waterfound, Bassin d'Athabasca (Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bulliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Soliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Ledru</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Clément Perrière</w:t>
+                <w:t xml:space="preserve">Olivier Gerbeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Geology Applied to Mineral Deposits, 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Zurich (CH), Switzerland. pp.36-39</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France. pp.484704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05245985v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Lithological and Structural Controls on Unconformity Related Uranium Deposits (Eastern Athabasca Basin, Canada)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des halos d'altération des minéralisations d'uranium du bassin de l'Athabasca (Saskatchewan, Canada) : couplage entre spectroscopie infrarouge et données structurales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Serdoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Obin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gerbeaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Brouand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Geology Applied to Mineral Deposits, 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Zurich (CH), Switzerland</w:t>
+              <w:t xml:space="preserve">RST 2023 - Réunion des Sciences de la Terre 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France. pp.484736</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05245976v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture structurale d'un réservoir fossile à l'interface bassin/socle et rôle sur la formation de gisements métalliques de classe mondiale : Le prospect d'uranium de Waterfound, Bassin d'Athabasca (Canada)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fault Permeability and Active Hydrothermal Systems: A Key to Infer the Formation of Unconformity-Related Uranium Deposits from Athabasca Basin (Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Milesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Bulliard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Magdalena Anderson</w:t>
+                <w:t xml:space="preserve">Paul Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bourges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Rennes, France. pp.484704</w:t>
+              <w:t xml:space="preserve">Society for Geology Applied to Mineral Deposits, 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Zurich (CH), Switzerland. pp.36-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05246046v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">40AR/39AR record of ductile-brittle faulting in the axial zone of the Eastern Pyrenees</w:t>
+                <w:t xml:space="preserve">Combined Lithological and Structural Controls on Unconformity Related Uranium Deposits (Eastern Athabasca Basin, Canada)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Arthur Iemmolo</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gerbeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Obin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Serdoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brouand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Thermochronology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Riva del garda, Italy</w:t>
+              <w:t xml:space="preserve">Society for Geology Applied to Mineral Deposits, 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Zurich (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05246006v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des halos d'altération des minéralisations d'uranium du bassin de l'Athabasca (Saskatchewan, Canada) : couplage entre spectroscopie infrarouge et données structurales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linking exhumation and fault activity in the Eastern Pyrenees using low-temperature thermochronology combined with Ar/ Ar fault gouge dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gerbeaud</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Soliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RST 2023 - Réunion des Sciences de la Terre 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Rennes, France. pp.484736</w:t>
+              <w:t xml:space="preserve">American Geologist Union 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, San francisco, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05246052v1</w:t>
+                <w:t xml:space="preserve">hal-05245961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la discordance socle -bassin sédimentaire sur la concentration de métaux en contexte hydrothermal : l'exemple des gisements d'uranium du bassin d'Athabasca (Canada)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Petrological and 40Ar/39Ar geochronological study of shear zones in the Cap de Creus massif (North-East Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Oliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2023, Rennes, France. pp.484742</w:t>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France. pp.484334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05246064v1</w:t>
+                <w:t xml:space="preserve">hal-05246038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphitic lithologies and related structures linked to unconformity-related uranium deposits of the Athabasca Basin (Saskatchewan, Canada)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Obin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Michels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3204,178 +3174,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petrological and 40Ar/39Ar geochronological study of shear zones in the Cap de Creus massif (North-East Spain)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Monie</w:t>
+                <w:t xml:space="preserve">Rôle de la discordance socle -bassin sédimentaire sur la concentration de métaux en contexte hydrothermal : l'exemple des gisements d'uranium du bassin d'Athabasca (Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Milesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Obin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gerbeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Serdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Oliot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">George Boulos Hayek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2023, Rennes, France. pp.484334</w:t>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France. pp.484742</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05246038v1</w:t>
+                <w:t xml:space="preserve">hal-05246064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolving geological histories using the new facilities of K-Ar dating and clay separation at Georessources, Nancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Daoulas-Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3478,51 +3478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Pik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Washignton, United States</w:t>
@@ -3551,51 +3551,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling structural evolution and fluid flow in metallogenic and geothermal systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoxiang Chi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3672,51 +3672,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidences de polyphasage des circulations hydrothermales dans les failles crustales Est pyrénéennes révélées par l'étude minéralogique et la datation 40Ar/39Ar des phyllosilicates néoformés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3797,90 +3797,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du polyphasage tectonique sur l'évolution d'un réservoir hydrothermal de socle : retour d'expérience sur les systèmes actifs de l'Est des Pyrénées et les minéralisations d'uranium du Bassin d'Athabasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Obin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Serdoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gerbeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France. pp.484788</w:t>
@@ -3903,286 +3903,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle du graphite dans les gisements d'uranium de type discordance de l'Athabasca (Saskatchewan, Canada)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Analyse multivariée des signatures géochimiques, physiques et minéralogiques des gisements d'uranium de type discordance du bassin de l'Athabasca (Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Serdoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Williard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Obin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées ressources minérales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2022, Orléans, France. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Nov 2022, Orléans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05243796v1</w:t>
+                <w:t xml:space="preserve">hal-05243797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multivariée des signatures géochimiques, physiques et minéralogiques des gisements d'uranium de type discordance du bassin de l'Athabasca (Canada)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Rôle du graphite dans les gisements d'uranium de type discordance de l'Athabasca (Saskatchewan, Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Obin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mercadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Obin</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Michels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées ressources minérales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2022, Orléans, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Nov 2022, Orléans, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.23970.91843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05243797v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05243796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des critères de favorabilité pour la formation des gisements d'uranium de type discordance du bassin d'Athabasca via l'étude d'analogues hydrothermaux</w:t>
               </w:r>
@@ -4194,64 +4194,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mercadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Obin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Serdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4315,51 +4315,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dating fault activity in the Eastern part of the Pyrenees: a combined approach low temperature thermochronology and 40 Ar/ 39 Ar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4671,277 +4671,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03284460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exhumation différentielle des massifs du Canigou et de la Carança (Pyrénées) révélée par la thermochronologie (U-Th)/He : le rôle de la faille de Py</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermochronology and REE analyses, a tool to reveal hydrothermal circulations and geothermal perturbations along faults : the Têt fault example (Eastern Pyrénées, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Milesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Soliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Combaudon</w:t>
+                <w:t xml:space="preserve">Philippe Münch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier de Montbrun</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Monié</w:t>
+                <w:t xml:space="preserve">Olivier Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">12th European Geothermal PhD Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587920v1</w:t>
+                <w:t xml:space="preserve">hal-05243787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochronology and REE analyses, a tool to reveal hydrothermal circulations and geothermal perturbations along faults : the Têt fault example (Eastern Pyrénées, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exhumation différentielle des massifs du Canigou et de la Carança (Pyrénées) révélée par la thermochronologie (U-Th)/He : le rôle de la faille de Py</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Combaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier de Montbrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roger Soliva</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monié</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Geothermal PhD Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05243787v1</w:t>
+                <w:t xml:space="preserve">hal-03587920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging Geothermal Anomalies Using Low-temperature (U-Th)/He Thermochronometry: A Case Study from the Active Têt Fault Hydrothermal System (Eastern Pyrenees, France)</w:t>
               </w:r>
@@ -4966,51 +4966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Soliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Münch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Taillefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5078,51 +5078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Münch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Soliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5225,64 +5225,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Soliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Münch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geologist Union 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, San Francisco, United States</w:t>
@@ -5305,286 +5305,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05243786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling of Fault Damage Zones and Implications for Naturally Fractured Reservoirs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roger Soliva</w:t>
+                <w:t xml:space="preserve">Redox conditions registrated by phyllosilicates in a thrust fault (Pic de Port Vieux fault, Pyrénées)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abd Elmola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Caniven</w:t>
+                <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Wibberley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Ballas</w:t>
+                <w:t xml:space="preserve">Manuel Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fault&amp;TopSeals</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Euroclays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05243774v1</w:t>
+                <w:t xml:space="preserve">hal-05243776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox conditions registrated by phyllosilicates in a thrust fault (Pic de Port Vieux fault, Pyrénées)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Abd Elmola</w:t>
+                <w:t xml:space="preserve">Scaling of Fault Damage Zones and Implications for Naturally Fractured Reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Mayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Soliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Caniven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Wibberley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Buatier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaétan Milesi</w:t>
+                <w:t xml:space="preserve">Grégory Ballas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euroclays</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fault&amp;TopSeals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Palerme, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201902342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05243776v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05243774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'une anomalie thermique d'origine hydrothermale par la thermochronologie (U-Th)/He sur apatites : exemple du système actif de la faille de la Têt (Pyrénées Orientales)</w:t>
               </w:r>
@@ -5846,360 +5846,360 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochronological and magnetic advances on faulting processes: An introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A long history of ductile and brittle deformation of Eastern Pyrenees fault zones: coupling $^{40}$Ar/$^{39}$Ar geochronology, chlorite geothermometry and structural observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Milesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Münch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Iemmolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric C Ferré</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aoutmane Bouaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 199, pp.105491. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2025.105491⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 199, pp.105465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2025.105465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05175125v1</w:t>
+                <w:t xml:space="preserve">hal-05175124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A long history of ductile and brittle deformation of Eastern Pyrenees fault zones: coupling $^{40}$Ar/$^{39}$Ar geochronology, chlorite geothermometry and structural observation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermochronological and magnetic advances on faulting processes: An introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric C Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haibing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Zamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aoutmane Bouaoudi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jianhua Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 199, pp.105465. </w:t>
+              <w:t xml:space="preserve">, 2025, 199, pp.105491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2025.105465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2025.105491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05175124v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear zone memory revealed by in-situ Rb-Sr and $^{40}$Ar/$^{39}$Ar dating of Pyrenean and Alpine tectonic phases in the external Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Boschetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Boullerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6380,51 +6380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermochronology of the Maures-Tanneron crystalline basement: insights for SW Europe Triassic to Miocene tectonic history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Boschetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6508,161 +6508,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural network at the basement/cover interface reveals fluid overpressure associated with uranium mineralization in the Eastern Athabasca Basin (Saskatchewan, Canada)</w:t>
+                <w:t xml:space="preserve">Origin of Helium and Associated Fluid in Fault‐Related Hydrothermal Systems of the Eastern Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Dantas Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmy Fischer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Manon Bulliard</w:t>
+                <w:t xml:space="preserve">Raphaël Pik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralium Deposita</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (2), pp.93-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00126-025-01402-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ter.12753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05363769v1</w:t>
+                <w:t xml:space="preserve">hal-04746837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inversion of downhole resistivity properties through infrared spectroscopy and whole‐rock geochemistry using machine‐learning</w:t>
               </w:r>
@@ -6687,64 +6687,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Williard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Prospecting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 73 (1), pp.355-379. </w:t>
@@ -6776,249 +6776,249 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of Helium and Associated Fluid in Fault‐Related Hydrothermal Systems of the Eastern Pyrenees</w:t>
+                <w:t xml:space="preserve">Structural network at the basement/cover interface reveals fluid overpressure associated with uranium mineralization in the Eastern Athabasca Basin (Saskatchewan, Canada)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Pik</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Charpentier</w:t>
+                <w:t xml:space="preserve">Emmy Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Obin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Serdoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bulliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (2), pp.93-102. </w:t>
+              <w:t xml:space="preserve">Mineralium Deposita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ter.12753⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00126-025-01402-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746837v1</w:t>
+                <w:t xml:space="preserve">hal-05363769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of fluid redox in a fault zone of the Pic de Port Vieux thrust in the Pyrenees Axial Zone (Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Abd Elmola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine Buatier</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (8), pp.1065-1086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -7050,103 +7050,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an integrated analytical platform for clay mineral separation, characterization and K–Ar dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mercadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Bartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Instrumentation, Methods and Data Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13, pp.309 - 323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7323,90 +7323,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">40Ar/39Ar geochronology of crustal deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Münch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bonno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Iemmolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 356 (S2), pp.1 - 29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7466,51 +7466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre G Valla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Münch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Huyghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7851,51 +7851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Münch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Soliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7985,77 +7985,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Mayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Soliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Caniven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Wibberley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Ballas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 124, pp.35-50. </w:t>
@@ -8259,103 +8259,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of fluid redox in a fault zone of the Pic de Port-Vieux thrust in the Pyrenees Axial Zone (Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Abd Elmola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8435,77 +8435,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Leclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Lacker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Buatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Clay Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Istanbul (Turquie), Turkey. 2022</w:t>
@@ -9015,51 +9015,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246015v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Milesi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Soliva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05353102v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Boschetti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246009v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05288892v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ramirez Briones" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ballouard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daoulas-Gerardin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247136v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Serdoun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Willard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mercadier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247148v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Hidalgo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guermonprez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Scibek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247108v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bulliard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gerbeaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Anderson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623212v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Williard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Obin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247114v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bartier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247133v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Michels" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246023v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brouand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246126v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247100v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Boulogne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247127v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245961v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246097v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charpentier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labaume" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abd Elmola" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buatier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246086v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gerardin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bartier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Iemmollo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245950v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianreto Manatschal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245985v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bourges" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perri&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245976v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246046v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246006v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Iemmolo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246052v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246064v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Boulos Hayek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246031v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246038v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Oliot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245998v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04652934v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Dantas Cardoso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Pik" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245967v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoxiang Chi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246103v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246077v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243796v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23970.91843" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243797v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243793v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36134.40005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243791v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lecl&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587874v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03284460v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;na P&#233;rotin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Claire Bosch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587920v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Combaudon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier de Montbrun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243787v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243785v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Taillefer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243784v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mayolle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8850" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243786v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243774v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Caniven" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wibberley" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ballas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902342" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243776v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munoz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240861v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bellanger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243781v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175125v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C Ferr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibing Li" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Zamani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Li" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2025.105491" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175124v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoutmane Bouaoudi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2025.105465" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175123v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boullerne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2025.108168" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123238v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Oliot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Allard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Faucher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2025.105489" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05173707v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rolland" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mouthereau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schwartz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s00015-025-00485-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363769v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Fischer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-025-01402-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798130v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13627" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746837v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12753" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734307v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labaume" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-15-1065-2024" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175126v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-13-309-2024" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04176151v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Duwiquet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.213" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103276v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bonno" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.209" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232140v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G Valla" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.230057" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644806v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#252;nch" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC007172" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03170385v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Monnier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delorme" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2020.228710" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121718v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-1747-2020" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02238871v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2019.03.007" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909833v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/TER.12429" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750880v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243792v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lacker" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240858v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.egu2018.eu/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03340317v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020MONTG066" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03180178v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246015v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Milesi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Soliva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246009v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05353102v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Boschetti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05288892v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ramirez Briones" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ballouard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daoulas-Gerardin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247136v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Serdoun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Willard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mercadier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247114v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bartier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247148v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Hidalgo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guermonprez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Scibek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247108v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bulliard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gerbeaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Anderson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623212v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Williard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Obin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247133v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Michels" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246023v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brouand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246126v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247100v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Boulogne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247127v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245950v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianreto Manatschal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246086v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gerardin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bartier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Iemmollo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246097v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charpentier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labaume" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abd Elmola" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buatier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246006v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Iemmolo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246046v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246052v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245985v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bourges" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perri&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245976v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245961v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246038v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Oliot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246031v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246064v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Boulos Hayek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245998v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04652934v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Dantas Cardoso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Pik" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245967v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoxiang Chi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246103v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246077v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243797v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243796v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23970.91843" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243793v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36134.40005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243791v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lecl&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587874v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03284460v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;na P&#233;rotin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Claire Bosch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243787v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587920v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Combaudon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier de Montbrun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243785v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Taillefer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243784v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mayolle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8850" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243786v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243776v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munoz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243774v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Caniven" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wibberley" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ballas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902342" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240861v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bellanger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243781v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175124v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoutmane Bouaoudi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2025.105465" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175125v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C Ferr&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibing Li" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Zamani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Li" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2025.105491" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175123v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boullerne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2025.108168" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123238v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Oliot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Allard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Faucher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2025.105489" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05173707v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rolland" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mouthereau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schwartz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s00015-025-00485-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746837v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12753" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798130v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13627" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363769v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Fischer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-025-01402-7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734307v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labaume" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-15-1065-2024" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175126v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-13-309-2024" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04176151v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Duwiquet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.213" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103276v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bonno" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.209" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232140v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G Valla" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.230057" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644806v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#252;nch" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC007172" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03170385v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Monnier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delorme" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2020.228710" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121718v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-1747-2020" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02238871v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2019.03.007" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909833v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/TER.12429" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750880v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243792v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lacker" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240858v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.egu2018.eu/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03340317v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020MONTG066" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03180178v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>