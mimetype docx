--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -225,260 +225,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling QTQt and Pecune thermal(-kinematic) modelling for interpreting low temperature thermochronology data : application to the Têt fault zone Eastern Pyrenees)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamiques croisées entre Ibérie, Adria et Europe : héritages thermiques et tectoniques du SE de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Boschetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Thermochronology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Riva del Garda, Italy</w:t>
+              <w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.654298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05246009v1</w:t>
+                <w:t xml:space="preserve">insu-05353102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques croisées entre Ibérie, Adria et Europe : héritages thermiques et tectoniques du SE de la France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling QTQt and Pecune thermal(-kinematic) modelling for interpreting low temperature thermochronology data : application to the Têt fault zone Eastern Pyrenees)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Milesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.654298</w:t>
+              <w:t xml:space="preserve">18th International Conference on Thermochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Riva del Garda, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05353102v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strike-slip tectonic-driven peraluminous rare-metal magmatism: insights from the late-Variscan Blond granitic complex (French Massif Central)</w:t>
               </w:r>
@@ -704,609 +704,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dater les épisodes hydrothermaux dans les gisements de métaux grâce aux argiles des failles : test d'applicabilité de la méthode K-Ar aux illites du bassin d'Athabasca, Canada</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of rock heterogeneities at the Basin/Basement interface on the alteration halo geometry of unconformity-related Athabasca uranium deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Bartier</w:t>
+                <w:t xml:space="preserve">Virgile Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Martz</w:t>
+                <w:t xml:space="preserve">Dorian Guermonprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Scibek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Uranium d'Orsay 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Orsay, France</w:t>
+              <w:t xml:space="preserve">RING meeting 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05247114v1</w:t>
+                <w:t xml:space="preserve">hal-05247148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of rock heterogeneities at the Basin/Basement interface on the alteration halo geometry of unconformity-related Athabasca uranium deposits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Architecture structurale d'un réservoir fossile à l'interface bassin/socle et rôle sur la mise en place de minéralisations d'uranium de haute teneur : exemple du prospect Waterfound, Bassin d'Athabasca (Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Marchal</w:t>
+                <w:t xml:space="preserve">Manon Bulliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Soliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Guermonprez</w:t>
+                <w:t xml:space="preserve">Olivier Gerbeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacek Scibek</w:t>
+                <w:t xml:space="preserve">Magdalena Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RING meeting 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journées Uranium d'Orsay 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05247148v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture structurale d'un réservoir fossile à l'interface bassin/socle et rôle sur la mise en place de minéralisations d'uranium de haute teneur : exemple du prospect Waterfound, Bassin d'Athabasca (Canada)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An efficient workflow for predicting various logging variables using simple machine-learning programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Serdoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Bulliard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaétan Milesi</w:t>
+                <w:t xml:space="preserve">Elodie Williard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gerbeaud</w:t>
+                <w:t xml:space="preserve">Patrick Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Anderson</w:t>
+                <w:t xml:space="preserve">Thomas Obin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Uranium d'Orsay 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Orsay, France</w:t>
+              <w:t xml:space="preserve">Uranium Raw Material for the Nuclear Fuel Cycle: Innovation for Sustaining Future Resources and Production (URAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Atomic Energy Agency, May 2023, Vienna, Austria. Paper 118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05247108v1</w:t>
+                <w:t xml:space="preserve">hal-04623212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient workflow for predicting various logging variables using simple machine-learning programs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Sur</w:t>
+                <w:t xml:space="preserve">Dater les épisodes hydrothermaux dans les gisements de métaux grâce aux argiles des failles : test d'applicabilité de la méthode K-Ar aux illites du bassin d'Athabasca, Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Daoulas-Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Williard</w:t>
+                <w:t xml:space="preserve">Daniele Bartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Ledru</w:t>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Obin</w:t>
+                <w:t xml:space="preserve">Pierre Martz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Uranium Raw Material for the Nuclear Fuel Cycle: Innovation for Sustaining Future Resources and Production (URAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Atomic Energy Agency, May 2023, Vienna, Austria. Paper 118</w:t>
+              <w:t xml:space="preserve">Journées Uranium d'Orsay 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623212v1</w:t>
+                <w:t xml:space="preserve">hal-05247114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution pétro-structurale des zones de faille minéralisées de l'est Athabasca : autopsie des « conducteurs graphiteux »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Obin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Michels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gerbeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Uranium d'Orsay 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Orsay, France</w:t>
@@ -1348,64 +1348,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithological and structural controls on uncorformity uranium deposits of the Athabasca Basin region (Canada)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gerbeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Obin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Serdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1460,90 +1460,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesozoic tectonic events in the southern European basement revealed by thermochronology -insight for margin paleogeography (Pelvoux and Maures-Tanneron massif)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Boschetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Boschetti</w:t>
+                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
+                <w:t xml:space="preserve">Stéphane Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1598,90 +1598,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronologie de formation d'un gisement d'uranium de type discordance du Bassin d'Athabasca : l'exemple de Waterfound et McClean South</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Obin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Milesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brouand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Uranium d'Orsay 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Orsay, France</w:t>
@@ -1723,90 +1723,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contexte tectonique associé aux minéralisations d’uranium de type discordance : apports des données d’imagerie de paroi dans les unités sédimentaires basales de l'Est du bassin d’Athabasca (Canada)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Obin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Serdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gerbeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Uranium d'Orsay 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Orsay, France</w:t>
@@ -1861,51 +1861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianreto Manatschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Obin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Serdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2204,928 +2204,958 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">40AR/39AR record of ductile-brittle faulting in the axial zone of the Eastern Pyrenees</w:t>
+                <w:t xml:space="preserve">Linking exhumation and fault activity in the Eastern Pyrenees using low-temperature thermochronology combined with Ar/ Ar fault gouge dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Soliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arthur Iemmolo</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Thermochronology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Riva del garda, Italy</w:t>
+              <w:t xml:space="preserve">American Geologist Union 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, San francisco, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05246006v1</w:t>
+                <w:t xml:space="preserve">hal-05245961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture structurale d'un réservoir fossile à l'interface bassin/socle et rôle sur la formation de gisements métalliques de classe mondiale : Le prospect d'uranium de Waterfound, Bassin d'Athabasca (Canada)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fault Permeability and Active Hydrothermal Systems: A Key to Infer the Formation of Unconformity-Related Uranium Deposits from Athabasca Basin (Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gerbeaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magdalena Anderson</w:t>
+                <w:t xml:space="preserve">Patrick Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bourges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Rennes, France. pp.484704</w:t>
+              <w:t xml:space="preserve">Society for Geology Applied to Mineral Deposits, 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Zurich (CH), Switzerland. pp.36-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05246046v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des halos d'altération des minéralisations d'uranium du bassin de l'Athabasca (Saskatchewan, Canada) : couplage entre spectroscopie infrarouge et données structurales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined Lithological and Structural Controls on Unconformity Related Uranium Deposits (Eastern Athabasca Basin, Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Milesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gerbeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Obin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Serdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gerbeaud</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brouand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RST 2023 - Réunion des Sciences de la Terre 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Rennes, France. pp.484736</w:t>
+              <w:t xml:space="preserve">Society for Geology Applied to Mineral Deposits, 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Zurich (CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05246052v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Permeability and Active Hydrothermal Systems: A Key to Infer the Formation of Unconformity-Related Uranium Deposits from Athabasca Basin (Canada)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Architecture structurale d'un réservoir fossile à l'interface bassin/socle et rôle sur la formation de gisements métalliques de classe mondiale : Le prospect d'uranium de Waterfound, Bassin d'Athabasca (Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bulliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Soliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Clément Perrière</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gerbeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Geology Applied to Mineral Deposits, 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Zurich (CH), Switzerland. pp.36-39</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France. pp.484704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05245985v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Lithological and Structural Controls on Unconformity Related Uranium Deposits (Eastern Athabasca Basin, Canada)</w:t>
+                <w:t xml:space="preserve">40AR/39AR record of ductile-brittle faulting in the axial zone of the Eastern Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc Brouand</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Soliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Iemmolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Geology Applied to Mineral Deposits, 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Zurich (CH), Switzerland</w:t>
+              <w:t xml:space="preserve">18th International Conference on Thermochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Riva del garda, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05245976v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking exhumation and fault activity in the Eastern Pyrenees using low-temperature thermochronology combined with Ar/ Ar fault gouge dating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des halos d'altération des minéralisations d'uranium du bassin de l'Athabasca (Saskatchewan, Canada) : couplage entre spectroscopie infrarouge et données structurales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Serdoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valla</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Obin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gerbeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geologist Union 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, San francisco, USA, United States</w:t>
+              <w:t xml:space="preserve">RST 2023 - Réunion des Sciences de la Terre 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France. pp.484736</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05245961v1</w:t>
+                <w:t xml:space="preserve">hal-05246052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petrological and 40Ar/39Ar geochronological study of shear zones in the Cap de Creus massif (North-East Spain)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Monie</w:t>
+                <w:t xml:space="preserve">Rôle de la discordance socle -bassin sédimentaire sur la concentration de métaux en contexte hydrothermal : l'exemple des gisements d'uranium du bassin d'Athabasca (Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Milesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Obin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gerbeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Serdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Oliot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">George Boulos Hayek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2023, Rennes, France. pp.484334</w:t>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France. pp.484742</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05246038v1</w:t>
+                <w:t xml:space="preserve">hal-05246064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphitic lithologies and related structures linked to unconformity-related uranium deposits of the Athabasca Basin (Saskatchewan, Canada)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Obin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Michels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3174,152 +3204,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la discordance socle -bassin sédimentaire sur la concentration de métaux en contexte hydrothermal : l'exemple des gisements d'uranium du bassin d'Athabasca (Canada)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Petrological and 40Ar/39Ar geochronological study of shear zones in the Cap de Creus massif (North-East Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Oliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2023, Rennes, France. pp.484742</w:t>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France. pp.484334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05246064v1</w:t>
+                <w:t xml:space="preserve">hal-05246038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolving geological histories using the new facilities of K-Ar dating and clay separation at Georessources, Nancy</w:t>
               </w:r>
@@ -3331,51 +3331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Daoulas-Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Bartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3551,51 +3551,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling structural evolution and fluid flow in metallogenic and geothermal systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guoxiang Chi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3797,90 +3797,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du polyphasage tectonique sur l'évolution d'un réservoir hydrothermal de socle : retour d'expérience sur les systèmes actifs de l'Est des Pyrénées et les minéralisations d'uranium du Bassin d'Athabasca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Obin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Serdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gerbeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France. pp.484788</w:t>
@@ -3903,286 +3903,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multivariée des signatures géochimiques, physiques et minéralogiques des gisements d'uranium de type discordance du bassin de l'Athabasca (Canada)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Rôle du graphite dans les gisements d'uranium de type discordance de l'Athabasca (Saskatchewan, Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Obin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mercadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Obin</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Michels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées ressources minérales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2022, Orléans, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Nov 2022, Orléans, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.23970.91843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05243797v1</w:t>
+                <w:t xml:space="preserve">hal-05243796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle du graphite dans les gisements d'uranium de type discordance de l'Athabasca (Saskatchewan, Canada)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Analyse multivariée des signatures géochimiques, physiques et minéralogiques des gisements d'uranium de type discordance du bassin de l'Athabasca (Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Serdoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Williard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Obin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées ressources minérales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2022, Orléans, France. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Nov 2022, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.23970.91843⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05243796v1</w:t>
+                <w:t xml:space="preserve">hal-05243797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des critères de favorabilité pour la formation des gisements d'uranium de type discordance du bassin d'Athabasca via l'étude d'analogues hydrothermaux</w:t>
               </w:r>
@@ -4194,64 +4194,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mercadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Obin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Serdoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4671,277 +4671,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03284460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochronology and REE analyses, a tool to reveal hydrothermal circulations and geothermal perturbations along faults : the Têt fault example (Eastern Pyrénées, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exhumation différentielle des massifs du Canigou et de la Carança (Pyrénées) révélée par la thermochronologie (U-Th)/He : le rôle de la faille de Py</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Combaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier de Montbrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roger Soliva</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monié</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Geothermal PhD Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05243787v1</w:t>
+                <w:t xml:space="preserve">hal-03587920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exhumation différentielle des massifs du Canigou et de la Carança (Pyrénées) révélée par la thermochronologie (U-Th)/He : le rôle de la faille de Py</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermochronology and REE analyses, a tool to reveal hydrothermal circulations and geothermal perturbations along faults : the Têt fault example (Eastern Pyrénées, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Milesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Soliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Monié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Combaudon</w:t>
+                <w:t xml:space="preserve">Philippe Münch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier de Montbrun</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Monié</w:t>
+                <w:t xml:space="preserve">Olivier Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">12th European Geothermal PhD Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03587920v1</w:t>
+                <w:t xml:space="preserve">hal-05243787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging Geothermal Anomalies Using Low-temperature (U-Th)/He Thermochronometry: A Case Study from the Active Têt Fault Hydrothermal System (Eastern Pyrenees, France)</w:t>
               </w:r>
@@ -4966,51 +4966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Soliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Münch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Taillefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5078,51 +5078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Münch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Soliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5225,64 +5225,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Soliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Münch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bruguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geologist Union 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, San Francisco, United States</w:t>
@@ -5846,360 +5846,360 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A long history of ductile and brittle deformation of Eastern Pyrenees fault zones: coupling $^{40}$Ar/$^{39}$Ar geochronology, chlorite geothermometry and structural observation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermochronological and magnetic advances on faulting processes: An introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric C Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haibing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Zamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhua Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 199, pp.105465. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2025.105465⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 199, pp.105491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2025.105491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05175124v1</w:t>
+                <w:t xml:space="preserve">hal-05175125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochronological and magnetic advances on faulting processes: An introduction</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A long history of ductile and brittle deformation of Eastern Pyrenees fault zones: coupling $^{40}$Ar/$^{39}$Ar geochronology, chlorite geothermometry and structural observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Münch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Iemmolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianhua Li</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aoutmane Bouaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 199, pp.105491. </w:t>
+              <w:t xml:space="preserve">, 2025, 199, pp.105465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2025.105491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2025.105465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05175125v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear zone memory revealed by in-situ Rb-Sr and $^{40}$Ar/$^{39}$Ar dating of Pyrenean and Alpine tectonic phases in the external Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Boschetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Boullerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6380,51 +6380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermochronology of the Maures-Tanneron crystalline basement: insights for SW Europe Triassic to Miocene tectonic history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Boschetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6508,161 +6508,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of Helium and Associated Fluid in Fault‐Related Hydrothermal Systems of the Eastern Pyrenees</w:t>
+                <w:t xml:space="preserve">Structural network at the basement/cover interface reveals fluid overpressure associated with uranium mineralization in the Eastern Athabasca Basin (Saskatchewan, Canada)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Pik</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Charpentier</w:t>
+                <w:t xml:space="preserve">Emmy Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Obin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Serdoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bulliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (2), pp.93-102. </w:t>
+              <w:t xml:space="preserve">Mineralium Deposita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ter.12753⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00126-025-01402-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746837v1</w:t>
+                <w:t xml:space="preserve">hal-05363769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inversion of downhole resistivity properties through infrared spectroscopy and whole‐rock geochemistry using machine‐learning</w:t>
               </w:r>
@@ -6687,64 +6687,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Williard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Prospecting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 73 (1), pp.355-379. </w:t>
@@ -6776,161 +6776,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural network at the basement/cover interface reveals fluid overpressure associated with uranium mineralization in the Eastern Athabasca Basin (Saskatchewan, Canada)</w:t>
+                <w:t xml:space="preserve">Origin of Helium and Associated Fluid in Fault‐Related Hydrothermal Systems of the Eastern Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Dantas Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmy Fischer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Manon Bulliard</w:t>
+                <w:t xml:space="preserve">Raphaël Pik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralium Deposita</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (2), pp.93-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00126-025-01402-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ter.12753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05363769v1</w:t>
+                <w:t xml:space="preserve">hal-04746837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of fluid redox in a fault zone of the Pic de Port Vieux thrust in the Pyrenees Axial Zone (Spain)</w:t>
               </w:r>
@@ -7089,51 +7089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mercadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Bartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7323,90 +7323,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">40Ar/39Ar geochronology of crustal deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Münch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bonno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Iemmolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 356 (S2), pp.1 - 29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7466,51 +7466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre G Valla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Münch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Huyghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7851,51 +7851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Monie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Münch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Soliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9015,51 +9015,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246015v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Milesi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Soliva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246009v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05353102v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Boschetti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05288892v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ramirez Briones" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ballouard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daoulas-Gerardin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247136v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Serdoun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Willard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mercadier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247114v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bartier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247148v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Hidalgo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guermonprez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Scibek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247108v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bulliard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gerbeaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Anderson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623212v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Williard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Obin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247133v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Michels" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246023v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brouand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246126v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247100v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Boulogne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247127v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245950v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianreto Manatschal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246086v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gerardin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bartier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Iemmollo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246097v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charpentier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labaume" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abd Elmola" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buatier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246006v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Iemmolo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246046v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246052v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245985v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bourges" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perri&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245976v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245961v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246038v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Oliot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246031v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246064v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Boulos Hayek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245998v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04652934v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Dantas Cardoso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Pik" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245967v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoxiang Chi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246103v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246077v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243797v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243796v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23970.91843" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243793v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36134.40005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243791v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lecl&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587874v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03284460v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;na P&#233;rotin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Claire Bosch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243787v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587920v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Combaudon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier de Montbrun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243785v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Taillefer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243784v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mayolle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8850" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243786v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243776v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munoz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243774v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Caniven" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wibberley" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ballas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902342" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240861v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bellanger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243781v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175124v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoutmane Bouaoudi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2025.105465" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175125v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C Ferr&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibing Li" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Zamani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Li" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2025.105491" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175123v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boullerne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2025.108168" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123238v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Oliot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Allard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Faucher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2025.105489" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05173707v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rolland" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mouthereau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schwartz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s00015-025-00485-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746837v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12753" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798130v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13627" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363769v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Fischer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-025-01402-7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734307v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labaume" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-15-1065-2024" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175126v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-13-309-2024" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04176151v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Duwiquet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.213" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103276v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bonno" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.209" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232140v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G Valla" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.230057" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644806v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#252;nch" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC007172" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03170385v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Monnier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delorme" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2020.228710" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121718v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-1747-2020" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02238871v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2019.03.007" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909833v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/TER.12429" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750880v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243792v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lacker" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240858v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.egu2018.eu/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03340317v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020MONTG066" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03180178v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246015v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Milesi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Monie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Soliva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valla" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05353102v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Boschetti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246009v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05288892v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Ramirez Briones" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ballouard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daoulas-Gerardin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247136v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Serdoun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Willard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mercadier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247148v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Hidalgo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guermonprez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Scibek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247108v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bulliard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gerbeaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Anderson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623212v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Williard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ledru" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Obin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247114v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bartier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247133v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Michels" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246023v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brouand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246126v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247100v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Boulogne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247127v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245950v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianreto Manatschal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246086v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gerardin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bartier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Iemmollo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246097v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charpentier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labaume" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abd Elmola" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buatier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245961v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245985v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bourges" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Perri&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245976v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246046v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246006v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Iemmolo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246052v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246064v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Boulos Hayek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246031v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246038v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Oliot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245998v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04652934v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Dantas Cardoso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Pik" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245967v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoxiang Chi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246103v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246077v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243796v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.23970.91843" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243797v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243793v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36134.40005" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243791v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lecl&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587874v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moni&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03284460v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;na P&#233;rotin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Claire Bosch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587920v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Combaudon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier de Montbrun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243787v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bruguier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243785v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Taillefer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243784v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mayolle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8850" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243786v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243776v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Buatier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munoz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243774v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Caniven" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Wibberley" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ballas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902342" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240861v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bellanger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243781v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175125v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C Ferr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibing Li" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Zamani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Li" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2025.105491" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175124v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoutmane Bouaoudi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2025.105465" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175123v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boullerne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2025.108168" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123238v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Oliot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Allard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Faucher" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2025.105489" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05173707v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rolland" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mouthereau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schwartz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s00015-025-00485-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363769v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Fischer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-025-01402-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798130v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2478.13627" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746837v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pik" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12753" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734307v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labaume" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-15-1065-2024" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175126v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mercadier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gi-13-309-2024" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04176151v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Duwiquet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.213" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103276v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bonno" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.209" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232140v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G Valla" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Huyghe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.230057" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644806v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#252;nch" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021TC007172" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03170385v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Monnier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delorme" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2020.228710" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121718v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-11-1747-2020" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02238871v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2019.03.007" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909833v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/TER.12429" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04750880v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243792v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lacker" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240858v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.egu2018.eu/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03340317v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020MONTG066" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03180178v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>