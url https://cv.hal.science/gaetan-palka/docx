--- v0 (2026-03-25)
+++ v1 (2026-05-06)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -236,1389 +236,1480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of agricultural parcel delineation deep learning methods using satellite images: Validation through parcels complexity</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulating Interactions Between Land Use and Land Cover Changes for Prospective Scenarios with FORESCEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwa Elbouz</w:t>
+                <w:t xml:space="preserve">Gaetan Palka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Agricultural Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atech.2025.100833⟩</w:t>
+              <w:t xml:space="preserve">Land</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/land15050706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314895v1</w:t>
+                <w:t xml:space="preserve">hal-05600594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European blue and green infrastructure network strategy vs. the common agricultural policy. Insights from an integrated case study (Couesnon, Brittany)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Houet</w:t>
+                <w:t xml:space="preserve">Comparative study of agricultural parcel delineation deep learning methods using satellite images: Validation through parcels complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Hadir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Assainova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Palka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetan Palka</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marwa Elbouz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2022.106277⟩</w:t>
+              <w:t xml:space="preserve">Smart Agricultural Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, pp.100833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atech.2025.100833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03725294v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling climate change impacts on biodiversity towards integrative conservation in Atlantic landscapes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">José Martinho</w:t>
+                <w:t xml:space="preserve">European blue and green infrastructure network strategy vs. the common agricultural policy. Insights from an integrated case study (Couesnon, Brittany)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Palka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Rigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gecco.2022.e02216⟩</w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 120, pp.106277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2022.106277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03725297v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating strategic planning intentions into land-change simulations: Designing and assessing scenarios for Bucharest</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tackling climate change impacts on biodiversity towards integrative conservation in Atlantic landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João A Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mariza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Martinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scs.2021.103446⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38, pp.e02216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gecco.2022.e02216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404805v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic spatial planning and efficacy: an analytic hierarchy process (AHP) approach in Lyon and Copenhagen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrating strategic planning intentions into land-change simulations: Designing and assessing scenarios for Bucharest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Bacău</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darío Domingo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Palka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anna Hersperger</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Pellissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Kienast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planning Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09654313.2020.1828291⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.103446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scs.2021.103446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404809v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of zoning plans on urban land-use change: A multi-scenario simulation for supporting sustainable urban growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darío Domingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Palka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Hersperger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 69, pp.102833. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scs.2021.102833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03404810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding strategic spatial planning to effectively guide development of urban regions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strategic spatial planning and efficacy: an analytic hierarchy process (AHP) approach in Lyon and Copenhagen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Palka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Pagliarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Hersperger</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Palka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cities.2019.05.032⟩</w:t>
+              <w:t xml:space="preserve">European Planning Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (6), pp.1174-1192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09654313.2020.1828291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319392v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban land-use change: The role of strategic spatial planning</w:t>
+                <w:t xml:space="preserve">Understanding strategic spatial planning to effectively guide development of urban regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Hersperger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Grădinaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Pagliarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Palka</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Environmental Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2018.05.001⟩</w:t>
+              <w:t xml:space="preserve">Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 94, pp.96-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cities.2019.05.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741517v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How evacuation maps work: comparison of stakeholders’ visual strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urban land-use change: The role of strategic spatial planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Hersperger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Pagliarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Palka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Verburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cartography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23729333.2018.1434603⟩</w:t>
+              <w:t xml:space="preserve">Global Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51, pp.32-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2018.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766729v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing Planning Intentions: From Heterogeneous Information to Maps</w:t>
+                <w:t xml:space="preserve">How evacuation maps work: comparison of stakeholders’ visual strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Palka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anna Hersperger</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Serrhini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geovisualization and Spatial Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41651-018-0023-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cartography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (1), pp.25 - 48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23729333.2018.1434603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319391v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Visualizing Planning Intentions: From Heterogeneous Information to Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Palka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Grădinaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gertrud Jørgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Hersperger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geovisualization and Spatial Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41651-018-0023-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recommendations for the user-specific enhancement of flood maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kuhlicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Luther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Priest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (5), pp.1701 - 1716. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/nhess-12-1701-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1628,250 +1719,250 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-constructing and simulating LUCC scenarios for evaluating the sustainability of environmental policies and helping the decision-making over the long term</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Rigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Palka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLTER Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Tampere, Finland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/aca.8.e148426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05164840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couesnon 2050 – Evolution des paysages et impacts possibles sur la biodiversité et les ressources en eau.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Rigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Palka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire du réseau Payote</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic spatial planning effectiveness in land change. Case of Lyon urban region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Palka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1887,850 +1978,850 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILUS International Land Use Symposium 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SPLAMI Framework: Key Components and Interrelationships in Strategic Spatial Plan-Making and -Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Hersperger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Grădinaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Pagliarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Palka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AESOP 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Goteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Heterogeneous Planning Information to Maps: Visuilizing Planning Intentions to MOdel the Development of Urbans Regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Palka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Grădinaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertrud Jørgensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AESOP 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Goteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation combinatoire de l'affectation interne de la population de Nice aux centres d'accueil en cas de séisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Serrhini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Palka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mindjid Maizia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Neron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Analysis and GEOmatics 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA de rouen, Nov 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception cartographique assistée ou l’inversion du mode de production classique de la carte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Palka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Serrhini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Neron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temps, Art et Cartographie - La Sémiologie dans tous les Sens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la cartographie des ambiances sonores urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Serrhini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Palka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dominguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saul Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Nice, France. pp.569-586</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie et algorithme évolutionnaire interactif : concevoir la carte de chacun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Palka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Neron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Serrhini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Conférence de la Société Française de Recherche Opérationnelle et Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01038031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Evacuation Maps by Integrating Needs and Preferences of End-Users in GIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Palka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Serrhini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Neron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Cartographic Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2740,163 +2831,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographic Representation of Soundscape: Proposals and Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saul Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dominguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Palka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Citizen Empowered Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 978-3-319-51628-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-51629-5_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01540296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2906,320 +2997,320 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning efficacy - questionnaire and interviews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Palka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Gradinaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Pagliarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Hersperger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16904/envidat.295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification de l’occupation et de l’usage du sol du bassin versant du Couesnon en 1990,2006 et 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Palka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35110/41dddc43-0108-4c22-8101-62ff7cda0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de l’occupation et de l’usage du sol du bassin versant du Couesnon 2019-2050</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Palka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35110/a0712f99-9e0c-4fcd-9a24-3f0d26efaff4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04551379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3229,104 +3320,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating interactions between land-use and land-cover changes for prospective scenarios with FORESCEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Palka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3336,51 +3427,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging the gap: deep learning in the semantic segmentation of remote sensing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Hadir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3389,124 +3480,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Assainova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Palka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Elbouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition and Prediction XXXV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, National Harbor, France. SPIE, pp.3, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3013461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05314902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId96"/>
+      <w:footerReference w:type="default" r:id="rId98"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3653,51 +3744,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Hadir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Adjou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Palka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Assainova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Bouz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlviii-4-w17-2025-143-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314895v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Elbouz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2025.100833" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725294v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Palka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Rigo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2022.106277" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725297v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fonseca" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o A Santos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mariza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Santos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2022.e02216" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404805v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bac&#259;u" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Domingo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pellissier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Kienast" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2021.103446" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404809v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Oliveira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Pagliarin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hersperger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2020.1828291" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404810v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2021.102833" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319392v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Gr&#259;dinaru" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2019.05.032" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741517v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Verburg" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2018.05.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766729v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Serrhini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2018.1434603" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319391v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud J&#248;rgensen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41651-018-0023-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766731v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kuhlicke" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luther" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fuchs" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Priest" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-1701-2012" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164840v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e148426" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474398v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552661v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551496v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551439v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650670v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindjid Maizia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Neron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327182v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thibault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465557v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavandier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Domingu&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Gomez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038031v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monmarch&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327022v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Fuchs" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540296v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51629-5_2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553593v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Gradinaru" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16904/envidat.295" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551366v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35110/41dddc43-0108-4c22-8101-62ff7cda0031" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551379v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35110/a0712f99-9e0c-4fcd-9a24-3f0d26efaff4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121081v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314902v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3013461" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Hadir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Adjou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Palka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Assainova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Bouz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlviii-4-w17-2025-143-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600594v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Palka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land15050706" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314895v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Elbouz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2025.100833" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725294v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Rigo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2022.106277" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725297v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fonseca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o A Santos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mariza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Santos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2022.e02216" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404805v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bac&#259;u" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Domingo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pellissier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Kienast" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2021.103446" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404810v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hersperger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2021.102833" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404809v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Oliveira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Pagliarin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2020.1828291" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319392v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Gr&#259;dinaru" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2019.05.032" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741517v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Verburg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2018.05.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766729v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Serrhini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2018.1434603" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319391v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud J&#248;rgensen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41651-018-0023-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766731v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kuhlicke" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luther" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fuchs" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Priest" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-1701-2012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164840v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e148426" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474398v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552661v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551496v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551439v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650670v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindjid Maizia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Neron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327182v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thibault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465557v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavandier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Domingu&#232;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Gomez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038031v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monmarch&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327022v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Fuchs" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540296v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51629-5_2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553593v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Gradinaru" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16904/envidat.295" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551366v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35110/41dddc43-0108-4c22-8101-62ff7cda0031" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551379v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35110/a0712f99-9e0c-4fcd-9a24-3f0d26efaff4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121081v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314902v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3013461" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>