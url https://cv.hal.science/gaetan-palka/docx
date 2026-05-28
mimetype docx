--- v1 (2026-05-06)
+++ v2 (2026-05-28)
@@ -106,317 +106,317 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UNet Segmentation for Accurate Parcel Delineation: Improvement with temporal multi-spectral images</w:t>
+                <w:t xml:space="preserve">Simulating Interactions Between Land Use and Land Cover Changes for Prospective Scenarios with FORESCEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Hadir</w:t>
+                <w:t xml:space="preserve">Gaetan Palka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Adjou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marwa El Bouz</w:t>
+                <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-xlviii-4-w17-2025-143-2026⟩</w:t>
+              <w:t xml:space="preserve">Land</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/land15050706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05484192v1</w:t>
+                <w:t xml:space="preserve">hal-05600594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating Interactions Between Land Use and Land Cover Changes for Prospective Scenarios with FORESCEM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UNet Segmentation for Accurate Parcel Delineation: Improvement with temporal multi-spectral images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Hadir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Palka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetan Palka</w:t>
+                <w:t xml:space="preserve">Olga Assainova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Houet</w:t>
+                <w:t xml:space="preserve">Marwa El Bouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, XLVIII-4/W17-2025, pp.143-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/land15050706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-xlviii-4-w17-2025-143-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05600594v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of agricultural parcel delineation deep learning methods using satellite images: Validation through parcels complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Hadir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Adjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Assainova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Palka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Elbouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -463,64 +463,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European blue and green infrastructure network strategy vs. the common agricultural policy. Insights from an integrated case study (Couesnon, Brittany)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Palka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Rigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -757,51 +757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Bacău</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darío Domingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Palka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -874,51 +874,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of zoning plans on urban land-use change: A multi-scenario simulation for supporting sustainable urban growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darío Domingo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Palka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Hersperger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -965,51 +965,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic spatial planning and efficacy: an analytic hierarchy process (AHP) approach in Lyon and Copenhagen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Palka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1134,51 +1134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Pagliarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Palka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 94, pp.96-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1251,51 +1251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Pagliarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Palka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Verburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1346,51 +1346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How evacuation maps work: comparison of stakeholders’ visual strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Palka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Serrhini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1450,51 +1450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing Planning Intentions: From Heterogeneous Information to Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Palka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Grădinaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1733,77 +1733,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-constructing and simulating LUCC scenarios for evaluating the sustainability of environmental policies and helping the decision-making over the long term</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Rigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Palka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLTER Science Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Tampere, Finland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1837,77 +1837,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couesnon 2050 – Evolution des paysages et impacts possibles sur la biodiversité et les ressources en eau.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Rigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Palka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire du réseau Payote</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1932,51 +1932,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategic spatial planning effectiveness in land change. Case of Lyon urban region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Palka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Hersperger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2008,286 +2008,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SPLAMI Framework: Key Components and Interrelationships in Strategic Spatial Plan-Making and -Implementation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Hersperger</w:t>
+                <w:t xml:space="preserve">From Heterogeneous Planning Information to Maps: Visuilizing Planning Intentions to MOdel the Development of Urbans Regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Palka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Grădinaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Palka</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gertrud Jørgensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AESOP 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Goteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04551496v1</w:t>
+                <w:t xml:space="preserve">hal-04551439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Heterogeneous Planning Information to Maps: Visuilizing Planning Intentions to MOdel the Development of Urbans Regions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The SPLAMI Framework: Key Components and Interrelationships in Strategic Spatial Plan-Making and -Implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Hersperger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Grădinaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Pagliarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Palka</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gertrud Jørgensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AESOP 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Goteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04551439v1</w:t>
+                <w:t xml:space="preserve">hal-04551496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation combinatoire de l'affectation interne de la population de Nice aux centres d'accueil en cas de séisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Serrhini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Palka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mindjid Maizia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2338,51 +2338,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception cartographique assistée ou l’inversion du mode de production classique de la carte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Palka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Serrhini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2459,51 +2459,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration de la cartographie des ambiances sonores urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Serrhini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Palka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2571,51 +2571,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie et algorithme évolutionnaire interactif : concevoir la carte de chacun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Palka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Monmarché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2692,51 +2692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Evacuation Maps by Integrating Needs and Preferences of End-Users in GIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Palka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Serrhini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2897,51 +2897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Palka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Citizen Empowered Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 978-3-319-51628-8. </w:t>
@@ -3011,51 +3011,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning efficacy - questionnaire and interviews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Palka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Gradinaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3134,64 +3134,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification de l’occupation et de l’usage du sol du bassin versant du Couesnon en 1990,2006 et 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Palka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35110/41dddc43-0108-4c22-8101-62ff7cda0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3218,64 +3218,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de l’occupation et de l’usage du sol du bassin versant du Couesnon 2019-2050</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Palka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35110/a0712f99-9e0c-4fcd-9a24-3f0d26efaff4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3334,64 +3334,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating interactions between land-use and land-cover changes for prospective scenarios with FORESCEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Palka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Houet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3441,90 +3441,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging the gap: deep learning in the semantic segmentation of remote sensing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Hadir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Assainova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Adjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Palka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Elbouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3744,51 +3744,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Hadir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Adjou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Palka" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Assainova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Bouz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlviii-4-w17-2025-143-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600594v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Palka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land15050706" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314895v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Elbouz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2025.100833" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725294v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Rigo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2022.106277" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725297v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fonseca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o A Santos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mariza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Santos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2022.e02216" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404805v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bac&#259;u" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Domingo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pellissier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Kienast" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2021.103446" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404810v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hersperger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2021.102833" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404809v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Oliveira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Pagliarin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2020.1828291" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319392v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Gr&#259;dinaru" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2019.05.032" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741517v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Verburg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2018.05.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766729v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Serrhini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2018.1434603" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319391v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud J&#248;rgensen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41651-018-0023-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766731v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kuhlicke" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luther" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fuchs" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Priest" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-1701-2012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164840v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e148426" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474398v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552661v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551496v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551439v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650670v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindjid Maizia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Neron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327182v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thibault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465557v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavandier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Domingu&#232;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Gomez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038031v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monmarch&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327022v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Fuchs" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540296v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51629-5_2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553593v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Gradinaru" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16904/envidat.295" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551366v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35110/41dddc43-0108-4c22-8101-62ff7cda0031" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551379v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35110/a0712f99-9e0c-4fcd-9a24-3f0d26efaff4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121081v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314902v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3013461" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600594v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Palka" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land15050706" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484192v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Hadir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Adjou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Palka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Assainova" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa El Bouz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlviii-4-w17-2025-143-2026" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314895v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Elbouz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atech.2025.100833" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725294v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Rigo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baudry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2022.106277" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725297v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Fonseca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o A Santos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mariza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Santos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2022.e02216" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404805v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bac&#259;u" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Domingo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pellissier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Kienast" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2021.103446" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404810v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hersperger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scs.2021.102833" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404809v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Oliveira" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Pagliarin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2020.1828291" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319392v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Gr&#259;dinaru" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2019.05.032" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741517v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Verburg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2018.05.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766729v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Serrhini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23729333.2018.1434603" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319391v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud J&#248;rgensen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41651-018-0023-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766731v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kuhlicke" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luther" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fuchs" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Priest" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-1701-2012" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164840v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e148426" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474398v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552661v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551439v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551496v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650670v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mindjid Maizia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Neron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327182v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thibault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465557v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavandier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Domingu&#232;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Gomez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038031v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monmarch&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327022v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Fuchs" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540296v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-51629-5_2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553593v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Gradinaru" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16904/envidat.295" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551366v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35110/41dddc43-0108-4c22-8101-62ff7cda0031" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551379v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35110/a0712f99-9e0c-4fcd-9a24-3f0d26efaff4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121081v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314902v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3013461" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>