--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -66,1748 +66,1969 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soma - Performance audio-tactile</w:t>
+                <w:t xml:space="preserve">Subjective vertical in presence of visual or auditory cues: Towards an allocentric dependence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Loïc Chomienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Goulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Parseihian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yasmine Blum</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bringoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chroniques phénoménologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/sm/2019036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01779488v1</w:t>
+                <w:t xml:space="preserve">hal-02458229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception of Surrounding Sound Source Trajectories in the Horizontal Plane: A Comparison of VBAP and Basic-Decoded HOA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bourdin</w:t>
+                <w:t xml:space="preserve">Soma - Performance audio-tactile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Parseihian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
+                <w:t xml:space="preserve">Yasmine Blum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chroniques phénoménologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.35-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730162v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Proprioception Influence Human Spatial Cognition? A Study on Individuals With Massive Deafferentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perception of Surrounding Sound Source Trajectories in the Horizontal Plane: A Comparison of VBAP and Basic-Decoded HOA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennie Gandemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Renault</w:t>
+                <w:t xml:space="preserve">Gaétan Parseihian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika Auvray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Parseihian</w:t>
+                <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Chris Miall</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.01322⟩</w:t>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 104 (2), pp.338 - 350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3813/AAA.919176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917539v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study on the effect of Parameter Mapping Sonification on perceived instabilities, efficiency, and accuracy in real-time interactive exploration of noisy data streams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does Proprioception Influence Human Spatial Cognition? A Study on Individuals With Massive Deafferentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Poirier-Quinot</w:t>
+                <w:t xml:space="preserve">Malika Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Parseihian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetan Parseihian</w:t>
+                <w:t xml:space="preserve">R. Chris Miall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian F. G. Katz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jonathan Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Displays</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 47, pp.2 - 11. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.displa.2016.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.01322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01780451v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Cues Provided by Sound Improve Postural Stabilization: Evidence of a Spatial Auditory Map?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative study on the effect of Parameter Mapping Sonification on perceived instabilities, efficiency, and accuracy in real-time interactive exploration of noisy data streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Poirier-Quinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lennie N Gandemer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bourdin</w:t>
+                <w:t xml:space="preserve">Gaetan Parseihian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian F. G. Katz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2017.00357⟩</w:t>
+              <w:t xml:space="preserve">Displays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47, pp.2 - 11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.displa.2016.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01546753v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison and Evaluation of Sonification Strategies for Guidance Tasks</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial Cues Provided by Sound Improve Postural Stabilization: Evidence of a Spatial Auditory Map?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sølvi Ystad</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Lennie N Gandemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Parseihian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (4), pp.674-686. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.357 - 357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMM.2016.2531978⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2017.00357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306618v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The process of sonification design for guidance tasks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Comparison and Evaluation of Sonification Strategies for Guidance Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Parseihian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gondre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wi:Journal of Mobile Media</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (4), pp.674-686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMM.2016.2531978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01230638v1</w:t>
+                <w:t xml:space="preserve">hal-01306618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of horizontally rotating sound on standing balance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The process of sonification design for guidance tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Parseihian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sølvi Ystad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Wi:Journal of Mobile Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Locus Sonus Issue, 9 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311005v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01230638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les technologies du son 3D au service des aides aux non-voyants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The influence of horizontally rotating sound on standing balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennie Gandemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Parseihian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brian F. G. Katz</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-014-4066-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789791v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid head-related transfer function adaptation using a virtual auditory environment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Reaching nearby sources: comparison between real and virtual sound and visual targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Parseihian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian F.G. Katz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.3687448⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, pp.1--13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2014.00269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780514v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptually based head-related transfer function database optimization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaetan Parseihian</w:t>
+                <w:t xml:space="preserve">Les technologies du son 3D au service des aides aux non-voyants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Parseihian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian F. G. Katz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 71 (71), pp.18-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780508v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphocons: A New Sonification Concept Based on Morphological Earcons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brian F. G. Katz</w:t>
+                <w:t xml:space="preserve">Rapid head-related transfer function adaptation using a virtual auditory environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Parseihian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian F.G. Katz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Audio Eng. Soc</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 131 (4), pp.2948 - 2957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3687448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789775v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAVIG: Guidance system for the visually impaired using virtual augmented reality</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perceptually based head-related transfer function database optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian F.G. Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetan Parseihian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technology and Disability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/TAD-2012-0344⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 131 (2), pp.EL99 - EL105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.3672641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01789781v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigation and space perception assistance for the visually impaired: The NAVIG project</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gutierrez</w:t>
+                <w:t xml:space="preserve">NAVIG: Guidance system for the visually impaired using virtual augmented reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian F. G. Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Brilhault</w:t>
+                <w:t xml:space="preserve">F. Dramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Parseihian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Serpa</w:t>
+                <w:t xml:space="preserve">O. Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2012.01.009⟩</w:t>
+              <w:t xml:space="preserve">Technology and Disability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, v. 24(2), pp.163-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/TAD-2012-0344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00688100v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Morphocons: A New Sonification Concept Based on Morphological Earcons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Parseihian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian F. G. Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">J. Audio Eng. Soc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (6), pp.409--418</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navigation and space perception assistance for the visually impaired: The NAVIG project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Parseihian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Brilhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Serpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (2), pp.182-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2012.01.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">NAVIG: augmented reality guidance system for the visually impaired</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian F. G. Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Parseihian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Brilhault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 16 (4), pp.253-269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10055-012-0213-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00756714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1817,919 +2038,919 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subjective evaluation of spatial distorsions induced by a sound source separation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Fargeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Parseihian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAA Spatial Audio Signal Processing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.67-72, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25836/sasp.2019.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonification Strategies for Dynamic Guidance Tasks: Example with a Driving Game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Parseihian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Music Multidisciplinary Research 2017 "Music Technology with Swing"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Matosinhos, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound and Posture: an Overview of Recent Findings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lennie Gandemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Parseihian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Music and Multidisciplinary Reasearch (CMMR) 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, São Paulo, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Philharmonie de Paris - Acoustic scale model study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian F. G. Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Jurkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Wulfrank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Parseihian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Scélo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intl. Conf. on Auditorium Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France. pp.431-438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01789762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the usability of sound strategies for guiding task: toward a generalization of sonification design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Parseihian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gondre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of the 10th International Symposium on Computer Music Multidisciplinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound effect metaphors for near field distance sonification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Parseihian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian F,g Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Conan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Auditory Display (ICAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Atlanta, United States. pp.6-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auditory localization and reaching movements in the peripersonal space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Parseihian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Katz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00810680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestural auditory and visual interactive platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Caramiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Fdili Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifanie Bouchara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Parseihian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Rébillat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Digital Audio Effects (DAFx-11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Paris, France. pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00619308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2739,137 +2960,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of Sonification Strategies for Guidance in a Blind Driving Game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Parseihian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuko Aramaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sølvi Ystad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Kronland-Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technology with Swing, Revised papers of the CMMR2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01933559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2879,114 +3100,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonification binaurale pour l'aide à la navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Parseihian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son [cs.SD]. Université Pierre et Marie Curie - Paris VI, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00771316v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId85"/>
+      <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3133,51 +3354,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01779488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Parseihian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Blum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01730162v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennie Gandemer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Parseihian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourdin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919176" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917539v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Renault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Auvray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chris Miall" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cole" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01322" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780451v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poirier-Quinot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Parseihian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2016.05.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8B3XPWN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01546753v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennie N Gandemer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2017.00357" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306618v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gondre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;lvi Ystad" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2016.2531978" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230638v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311005v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-014-4066-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789791v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780514v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F.G. Katz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3687448" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780508v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3672641" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789775v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789781v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dramas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gutierrez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kammoun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/TAD-2012-0344" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688100v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Kammoun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gutierrez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brilhault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Serpa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.01.009" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JKV5ZVL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756714v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-012-0213-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D17HTWKT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275177v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fargeot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Derrien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/sasp.2019.15" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683253v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311011v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789762v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jurkiewicz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wulfrank" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sc&#233;lo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084783v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877717v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F,g Katz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Conan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810680v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Katz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619308v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fdili Alaoui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifanie Bouchara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;billat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933559v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00771316v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02458229v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chomienne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Goulon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Parseihian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bringoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2019036" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01779488v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Blum" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01730162v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennie Gandemer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Parseihian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourdin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Kronland-Martinet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919176" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917539v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Renault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Auvray" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chris Miall" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cole" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.01322" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780451v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Poirier-Quinot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Parseihian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.displa.2016.05.001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8B3XPWN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01546753v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennie N Gandemer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2017.00357" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306618v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gondre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuko Aramaki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;lvi Ystad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMM.2016.2531978" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230638v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311005v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-014-4066-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780479v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F.G. Katz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2014.00269" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789791v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780514v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3687448" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01780508v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3672641" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789781v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dramas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gutierrez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kammoun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/TAD-2012-0344" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789775v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688100v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Kammoun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gutierrez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brilhault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Serpa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.01.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JKV5ZVL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756714v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-012-0213-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D17HTWKT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275177v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fargeot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Derrien" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25836/sasp.2019.15" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683253v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311011v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789762v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jurkiewicz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wulfrank" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sc&#233;lo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084783v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877717v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F,g Katz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Conan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810680v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Katz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619308v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Caramiaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fdili Alaoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifanie Bouchara" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;billat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933559v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00771316v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>