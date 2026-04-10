--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -72,874 +72,874 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trends in seroprevalence of influenza A virus infections in pigs in France (2008–2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Quéguiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Porcine health management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), pp.42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40813-025-00455-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05365725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soil-dependent fate of Klebsiella pneumoniae and Listeria monocytogenes after incorporation of digestates in soil microcosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Michel-Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ziebal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Pinsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 208, pp.105965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.105965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des risques de transferts de contaminants bactériens et viraux liés à l’utilisation d’eau recyclée en abattoir pour le lavage des camions de transport de porcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Le Dimna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Pinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Corrégé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Girre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57èmes Journées de la Recherche Porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Saint-Malo, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05426352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des risques de transferts de contaminants viraux liés à l’utilisation d’eau recyclée en abattoir pour le lavage des camions de transport de porcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Le Dimna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinsard Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Corrégé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Girre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57es Journées de la recherche porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Saint-Malo (FR), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFIP</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées de la recherche porcine en France, 57, 2025, 57es Journées de la Recherche Porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de deux collecteurs cycloniques de bio-aérosols à l’échelle de l’animal ou d’un groupe d’animaux pour la détection du virus du Syndrome Dysgénésique et Respiratoire Porcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Renson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Mahé</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Pinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Guionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIes Journées francophones de virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Liège, Belgique. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04694292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Level of Salmonella excretion of fattening pigs in alternative farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Souquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boudin Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houry Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium Salmonella and Salmonellosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint-Malo, France. , pp.58, 2022, International Symposium Salmonella and Salmonellosis - I3S - 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03845423v1</w:t>
-              </w:r>
-[...298 lines deleted...]
-                <w:t xml:space="preserve">anses-05365725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -957,103 +957,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends in seroprevalence of influenza A virus infections in pigs in France (2008-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Quéguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -1133,64 +1133,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Le Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Hutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Le Dimna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Pinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1258,64 +1258,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Le Potier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Hutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Le Dimna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinsard Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1428,51 +1428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Druilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megane Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Michel-Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1680,51 +1680,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05426352v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Le Dimna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pinsard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corr&#233;g&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Roux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Girre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039009v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinsard Ga&#235;tan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2025.php" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04694292v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mah&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guionnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bailly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845423v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Denis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Souqui&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rose" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudin Edouard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houry Baptiste" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04960223v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michel-Le Roux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ziebal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Oliva" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.105965" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05365725v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Herv&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40813-025-00455-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05144045v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04938352v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fr&#233;d&#233;rique Le Potier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Hutet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04311437v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673078v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Druilhe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megane Lebreton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sarrazin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05365725v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Herv&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40813-025-00455-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04960223v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michel-Le Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ziebal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pinsard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Oliva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.105965" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05426352v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Le Dimna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corr&#233;g&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Roux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Girre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039009v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinsard Ga&#235;tan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2025.php" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04694292v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mah&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guionnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bailly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845423v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Denis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Souqui&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rose" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudin Edouard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houry Baptiste" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05144045v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04938352v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fr&#233;d&#233;rique Le Potier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Hutet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04311437v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673078v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Druilhe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megane Lebreton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sarrazin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>