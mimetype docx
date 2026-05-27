--- v1 (2026-04-10)
+++ v2 (2026-05-27)
@@ -72,1468 +72,1589 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in seroprevalence of influenza A virus infections in pigs in France (2008–2022)</w:t>
+                <w:t xml:space="preserve">Soil-dependent fate of naturally occurring Klebsiella pneumoniae and Listeria monocytogenes after incorporation of digestates: microcosms investigations and field experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Hervé</w:t>
+                <w:t xml:space="preserve">Sophie S Michel-Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rose</w:t>
+                <w:t xml:space="preserve">Christine Ziebal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+                <w:t xml:space="preserve">Pinsard Gaëtan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Quéguiner</w:t>
+                <w:t xml:space="preserve">Anaïs Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Gorin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Porcine health management</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">RAMIRAN 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RAMIRAN, Oct 2025, Wageningen, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-05365725v1</w:t>
+                <w:t xml:space="preserve">hal-05569351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil-dependent fate of Klebsiella pneumoniae and Listeria monocytogenes after incorporation of digestates in soil microcosms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation of the ASFV-989 live attenuated virus on continuous cell line, a step forward to become a vaccine candidate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Frédérique Le Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Michel-Le Roux</w:t>
+                <w:t xml:space="preserve">Evelyne Hutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Ziebal</w:t>
+                <w:t xml:space="preserve">Mireille Le Dimna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Pinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Oliva</w:t>
+                <w:t xml:space="preserve">Yannick Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...20 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th International Pig Veterinary Society Congress &amp; 15th European Symposium of Porcine Health Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPVS &amp; ESPHM, Jul 2024, Leipzig (DE), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04938352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation of the ASFV-989 live attenuated virus on continuous cell line, a step forward to become a vaccine candidate</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04960223v1</w:t>
+                <w:t xml:space="preserve">Marie-Frédérique Le Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Hutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Le Dimna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinsard Gaëtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th Annual Meeting EPIZONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Novi Sad, Serbia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04311437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des risques de transferts de contaminants bactériens et viraux liés à l’utilisation d’eau recyclée en abattoir pour le lavage des camions de transport de porcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Le Dimna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Pinsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Corrégé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Le Dimna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Pinsard</w:t>
+                <w:t xml:space="preserve">Alain Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Girre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57èmes Journées de la Recherche Porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Saint-Malo, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05426352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des risques de transferts de contaminants viraux liés à l’utilisation d’eau recyclée en abattoir pour le lavage des camions de transport de porcs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Le Dimna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinsard Gaëtan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Corrégé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Le Dimna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pinsard Gaëtan</w:t>
+                <w:t xml:space="preserve">Alain Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Girre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57es Journées de la recherche porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Saint-Malo (FR), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFIP</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées de la recherche porcine en France, 57, 2025, 57es Journées de la Recherche Porcine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de deux collecteurs cycloniques de bio-aérosols à l’échelle de l’animal ou d’un groupe d’animaux pour la détection du virus du Syndrome Dysgénésique et Respiratoire Porcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Renson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Pinsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Guionnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIes Journées francophones de virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Liège, Belgique. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04694292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Level of Salmonella excretion of fattening pigs in alternative farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Souquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Denis</w:t>
+                <w:t xml:space="preserve">Boudin Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houry Baptiste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium Salmonella and Salmonellosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Saint-Malo, France. , pp.58, 2022, International Symposium Salmonella and Salmonellosis - I3S - 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03845423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soil-dependent fate of Klebsiella pneumoniae and Listeria monocytogenes after incorporation of digestates in soil microcosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Michel-Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ziebal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Pinsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sadet-Bourgeteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 208, pp.105965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.105965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trends in seroprevalence of influenza A virus infections in pigs in France (2008–2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Quéguiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Porcine health management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (1), pp.42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40813-025-00455-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-05365725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends in seroprevalence of influenza A virus infections in pigs in France (2008-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Quéguiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05144045v1</w:t>
-              </w:r>
-[...280 lines deleted...]
-                <w:t xml:space="preserve">anses-04311437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PathoGaz - Impact sanitaire de la méthanisation agricole mésophile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Druilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megane Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Michel-Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ademe. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId51"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1680,51 +1801,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05365725v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Herv&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40813-025-00455-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04960223v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michel-Le Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ziebal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pinsard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Oliva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.105965" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05426352v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Le Dimna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corr&#233;g&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Roux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Girre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039009v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinsard Ga&#235;tan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2025.php" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04694292v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mah&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guionnet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bailly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845423v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Denis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Souqui&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rose" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudin Edouard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houry Baptiste" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05144045v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04938352v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fr&#233;d&#233;rique Le Potier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Hutet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04311437v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673078v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Druilhe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megane Lebreton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sarrazin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05569351v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S Michel-Le Roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ziebal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinsard Ga&#235;tan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Oliva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Piveteau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04938352v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fr&#233;d&#233;rique Le Potier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Hutet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Le Dimna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pinsard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04311437v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05426352v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Corr&#233;g&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Girre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039009v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2025.php" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04694292v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mah&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Guionnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bailly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03845423v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Denis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Souqui&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rose" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudin Edouard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houry Baptiste" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04960223v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Michel-Le Roux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.105965" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05365725v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Herv&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40813-025-00455-4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05144045v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04673078v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Druilhe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megane Lebreton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sarrazin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>