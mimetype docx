--- v0 (2026-03-09)
+++ v1 (2026-04-11)
@@ -442,265 +442,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model of a Context-Aware Middleware for Mobile Workers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intermediate Common Model—The Solution to Separate Concerns and Responsiveness in Dynamic Context-Aware System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esraa Moustafa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Rey</w:t>
+                <w:t xml:space="preserve">The-Can Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tigli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lavirotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tigli</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhan Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computer and Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 05 (04), pp.29-43. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, Special Issue on Ubiquitous Computing and Applications, 5 (4), pp.44-59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287252v1</w:t>
+                <w:t xml:space="preserve">hal-01516221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermediate Common Model—The Solution to Separate Concerns and Responsiveness in Dynamic Context-Aware System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model of a Context-Aware Middleware for Mobile Workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esraa Moustafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">The-Can Do</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lavirotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tigli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nhan Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computer and Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Special Issue on Ubiquitous Computing and Applications, 5 (4), pp.44-59</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 05 (04), pp.29-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/jcc.2017.54003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516221v1</w:t>
+                <w:t xml:space="preserve">hal-02287252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the special section on pervasive computing</w:t>
               </w:r>
@@ -1310,51 +1310,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-aware Authorization in Highly Dynamic Environments</w:t>
+                <w:t xml:space="preserve">WComp middleware for ubiquitous computing: Aspects and composite event-based Web services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tigli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lavirotte</w:t>
@@ -1368,106 +1368,131 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cheung-Foo-Wo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Science Issues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 64 (3-4), pp.197-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12243-008-0081-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05456403v1</w:t>
+                <w:t xml:space="preserve">hal-02389627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lightweight Service Oriented Architecture for Pervasive Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tigli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1522,81 +1547,81 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Science Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WComp middleware for ubiquitous computing: Aspects and composite event-based Web services</w:t>
+                <w:t xml:space="preserve">Context-aware Authorization in Highly Dynamic Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tigli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lavirotte</w:t>
@@ -1610,115 +1635,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riveill</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Computer Science Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02389627v1</w:t>
+                <w:t xml:space="preserve">hal-05456403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1775,51 +1775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lavirotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhan Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tigli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1905,51 +1905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lavirotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhan Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tigli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2223,51 +2223,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptations interferences detection and resolution with graph-transformation approach</w:t>
+                <w:t xml:space="preserve">The Dynamic Composition of Independent Adaptations including Interferences Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Fathallah Ben Abdenneji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lavirotte</w:t>
@@ -2298,106 +2298,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference onSciences of Electronics, Technologies of Information and Telecommunications (SETIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Conference on Software Engineering Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Lisbon, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01342198v1</w:t>
+                <w:t xml:space="preserve">hal-01330495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Symmetric Compositional Approach for Adaptive Ubiquitous Systems</w:t>
+                <w:t xml:space="preserve">Adaptations interferences detection and resolution with graph-transformation approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Fathallah Ben Abdenneji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lavirotte</w:t>
@@ -2428,324 +2419,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th IEEE International Conference on Computational Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference onSciences of Electronics, Technologies of Information and Telecommunications (SETIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Hamamet, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SETIT.2012.6481886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01330493v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascaded Aspects of Assembly for ubiquitous computing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Symmetric Compositional Approach for Adaptive Ubiquitous Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Fathallah Ben Abdenneji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lavirotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tigli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Riveill</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications (SETIT), 2012 </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 15th IEEE International Conference on Computational Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Computer Society, Dec 2012, Pharos, Cyprus</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01342205v1</w:t>
+                <w:t xml:space="preserve">hal-01330493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dynamic Composition of Independent Adaptations including Interferences Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sana Fathallah Ben Abdenneji</w:t>
+                <w:t xml:space="preserve">Cascaded Aspects of Assembly for ubiquitous computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riveill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lavirotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tigli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Rey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Software Engineering Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications (SETIT), 2012 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Hamamet, Tunisia. pp.128 - 138, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SETIT.2012.6481901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01330495v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MergeIA: A Service for Dynamic Merging of Interfering Adaptations in Ubiquitous System</w:t>
               </w:r>
@@ -3209,297 +3209,297 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00556413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models at Runtime: Service for Device Composition and Adaptation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Context-Sensitive Authorization in Interaction Patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tigli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lavirotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riveill</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Workshop Models@run.time</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE Computer Society; ACM, Oct 2009, Denver, United States</w:t>
+              <w:t xml:space="preserve">Mobility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481778v1</w:t>
+                <w:t xml:space="preserve">hal-00481752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-sensitive authorization for asynchronous communications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Models at Runtime: Service for Device Composition and Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lavirotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tigli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference for Internet Technology and Secured Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">4th International Workshop Models@run.time</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Computer Society; ACM, Oct 2009, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00476882v1</w:t>
+                <w:t xml:space="preserve">hal-00481778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-Sensitive Authorization in Interaction Patterns</w:t>
+                <w:t xml:space="preserve">Context-sensitive authorization for asynchronous communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tigli</w:t>
@@ -3530,73 +3530,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Nice, France</w:t>
+              <w:t xml:space="preserve">4th International Conference for Internet Technology and Secured Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481752v1</w:t>
+                <w:t xml:space="preserve">hal-00476882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context Adaptative Systems based on Horizontal Architecture for Ubiquitous Computing</w:t>
               </w:r>
@@ -5030,431 +5030,426 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des applications à l'exécution selon le contexte</w:t>
+                <w:t xml:space="preserve">WComp, Middleware for Ubiquitous Computing and System Focused Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vergoni</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lavirotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riveill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'adaptation dans tous ses états</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2012, 9782364930292</w:t>
+              <w:t xml:space="preserve">Computer Science and Ambient Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 978-1-84821-437-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01330480v1</w:t>
+                <w:t xml:space="preserve">hal-01330474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middleware in Ubiquitous Computing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">WComp, Intergiciel pour l'Informatique Ambiante et Adaptation Centrée Système</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ferry</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lavirotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tigli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermes. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Science and Ambient Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley-ISTE, 2012, 978-1-84821-437-8</w:t>
+              <w:t xml:space="preserve">Traité IC2, série Informatique et Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lavoisier, 2012, 2-7462-2981-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01330473v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspect of Assembly: From Theory to Performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation des applications à l'exécution selon le contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vergoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lavirotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tigli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...57 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cepadues. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Aspect-Oriented Software Development IX</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'adaptation dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2012, 9782364930292</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01330258v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intergiciels pour l'Informatique Ambiante</w:t>
+                <w:t xml:space="preserve">Middleware in Ubiquitous Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferry</w:t>
@@ -5480,332 +5475,337 @@
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lavirotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traité IC2, série Informatique et Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lavoisier, 2012, Informatique et intelligence ambiante : Des capteurs aux applications, 2-7462-2981-1</w:t>
+              <w:t xml:space="preserve">Computer Science and Ambient Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley-ISTE, 2012, 978-1-84821-437-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01330482v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WComp, Middleware for Ubiquitous Computing and System Focused Adaptation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aspect of Assembly: From Theory to Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tigli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lavirotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hourdin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Science and Ambient Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transactions on Aspect-Oriented Software Development IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7271, , 2012, Transactions on Aspect-Oriented Software Development IX, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35551-6_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01330474v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WComp, Intergiciel pour l'Informatique Ambiante et Adaptation Centrée Système</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intergiciels pour l'Informatique Ambiante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hourdin</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tigli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lavirotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Rey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tigli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité IC2, série Informatique et Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Lavoisier, 2012, 2-7462-2981-1</w:t>
+              <w:t xml:space="preserve">, Lavoisier, 2012, Informatique et intelligence ambiante : Des capteurs aux applications, 2-7462-2981-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01330485v1</w:t>
+                <w:t xml:space="preserve">hal-01330482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WComp, a Middleware for Ubiquitous Computing</w:t>
               </w:r>
@@ -6959,51 +6959,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="605E69A3"/>
+    <w:nsid w:val="ACC6E182"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7190,51 +7190,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaetan-rey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4710-0474" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238125v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Alwyn Sop Djonkam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Rey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tigli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15179638" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625276v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Berriri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Djema" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dartigues-Pallez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci11030092" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287252v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esraa Moustafa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavirotte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jcc.2017.54003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516221v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The-Can Do" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Le Thanh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290248v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Vahdat-Nejad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Panella" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2016.10.010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297393v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakyoud Zakaria" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eladnani Mohamed" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Fazziki Abdelaziz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342031v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gourbesville" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Batica" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2012034" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330324v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hourdin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-012-0307-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/216DBD5B6791BB5B45F3A30A96A5707CD1B946D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330334v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456403v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456474v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389627v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cheung-Foo-Wo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-008-0081-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VJRTG713-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389235v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Can Do" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21020527" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456327v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287555v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Assante" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elpidio Romano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Flamini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Castro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297410v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Rocher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2800835.2800843" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342198v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Fathallah Ben Abdenneji" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT.2012.6481886" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330493v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342205v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT.2012.6481901" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330495v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330497v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725092v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456432v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durairajukumaran Raju" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Clews" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556413v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481778v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476882v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481752v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481783v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481765v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Cremene" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin-Claudiu Pop" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389642v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1506270.1506284" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360509v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290180v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Crowley" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reignier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811517v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Seredova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Delacroix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Colombi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876308v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876316v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876329v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564599v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456214v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Franquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82065-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455996v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81900-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330480v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergoni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330473v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330258v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35551-6_2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330482v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330474v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330485v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330477v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/14755" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290183v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319582v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Zouinar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pasqualetti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341995v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342008v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302010v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dery" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier-Gonin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giboin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486729v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saker Amine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Gaetan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456535v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Coutaz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Dearle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuy-Chessa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Kirby" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lachenal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010172v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaetan-rey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4710-0474" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238125v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Alwyn Sop Djonkam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Rey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tigli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15179638" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625276v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Berriri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Djema" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dartigues-Pallez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci11030092" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516221v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The-Can Do" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavirotte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Le Thanh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287252v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esraa Moustafa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jcc.2017.54003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290248v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Vahdat-Nejad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Panella" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2016.10.010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297393v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakyoud Zakaria" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eladnani Mohamed" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Fazziki Abdelaziz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342031v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gourbesville" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Batica" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2012034" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330324v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hourdin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-012-0307-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/216DBD5B6791BB5B45F3A30A96A5707CD1B946D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330334v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389627v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cheung-Foo-Wo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-008-0081-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VJRTG713-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456474v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456403v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389235v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Can Do" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21020527" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456327v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287555v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Assante" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elpidio Romano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Flamini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Castro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297410v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Rocher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2800835.2800843" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330495v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Fathallah Ben Abdenneji" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342198v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT.2012.6481886" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330493v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342205v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT.2012.6481901" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330497v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725092v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456432v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durairajukumaran Raju" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Clews" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556413v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481752v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481778v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476882v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481783v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481765v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Cremene" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin-Claudiu Pop" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389642v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1506270.1506284" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360509v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290180v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Crowley" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reignier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811517v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Seredova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Delacroix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Colombi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876308v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876316v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876329v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564599v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456214v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Franquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82065-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455996v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81900-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330474v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330485v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330480v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergoni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330473v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330258v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35551-6_2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330482v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330477v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/14755" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290183v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319582v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Zouinar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pasqualetti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341995v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342008v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302010v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dery" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier-Gonin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giboin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486729v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saker Amine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Gaetan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456535v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Coutaz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Dearle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuy-Chessa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Kirby" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lachenal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010172v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>