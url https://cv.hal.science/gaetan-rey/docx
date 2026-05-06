--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -442,265 +442,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03625276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermediate Common Model—The Solution to Separate Concerns and Responsiveness in Dynamic Context-Aware System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model of a Context-Aware Middleware for Mobile Workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esraa Moustafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">The-Can Do</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lavirotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tigli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nhan Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computer and Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Special Issue on Ubiquitous Computing and Applications, 5 (4), pp.44-59</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 05 (04), pp.29-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/jcc.2017.54003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516221v1</w:t>
+                <w:t xml:space="preserve">hal-02287252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model of a Context-Aware Middleware for Mobile Workers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intermediate Common Model—The Solution to Separate Concerns and Responsiveness in Dynamic Context-Aware System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esraa Moustafa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Rey</w:t>
+                <w:t xml:space="preserve">The-Can Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tigli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lavirotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tigli</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhan Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computer and Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 05 (04), pp.29-43. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, Special Issue on Ubiquitous Computing and Applications, 5 (4), pp.44-59</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287252v1</w:t>
+                <w:t xml:space="preserve">hal-01516221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the special section on pervasive computing</w:t>
               </w:r>
@@ -1310,51 +1310,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WComp middleware for ubiquitous computing: Aspects and composite event-based Web services</w:t>
+                <w:t xml:space="preserve">Lightweight Service Oriented Architecture for Pervasive Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tigli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lavirotte</w:t>
@@ -1368,139 +1368,114 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riveill</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Computer Science Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02389627v1</w:t>
+                <w:t xml:space="preserve">hal-05456474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lightweight Service Oriented Architecture for Pervasive Computing</w:t>
+                <w:t xml:space="preserve">Context-aware Authorization in Highly Dynamic Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tigli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lavirotte</w:t>
@@ -1547,81 +1522,81 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Science Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05456474v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05456403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-aware Authorization in Highly Dynamic Environments</w:t>
+                <w:t xml:space="preserve">WComp middleware for ubiquitous computing: Aspects and composite event-based Web services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tigli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lavirotte</w:t>
@@ -1635,90 +1610,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cheung-Foo-Wo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Science Issues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 64 (3-4), pp.197-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12243-008-0081-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05456403v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1775,51 +1775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lavirotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhan Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tigli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1905,51 +1905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lavirotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhan Le Thanh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tigli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2223,51 +2223,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dynamic Composition of Independent Adaptations including Interferences Management</w:t>
+                <w:t xml:space="preserve">Adaptations interferences detection and resolution with graph-transformation approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Fathallah Ben Abdenneji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lavirotte</w:t>
@@ -2298,97 +2298,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Software Engineering Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference onSciences of Electronics, Technologies of Information and Telecommunications (SETIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Hamamet, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SETIT.2012.6481886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01330495v1</w:t>
+                <w:t xml:space="preserve">hal-01342198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptations interferences detection and resolution with graph-transformation approach</w:t>
+                <w:t xml:space="preserve">A Symmetric Compositional Approach for Adaptive Ubiquitous Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Fathallah Ben Abdenneji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lavirotte</w:t>
@@ -2419,333 +2428,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference onSciences of Electronics, Technologies of Information and Telecommunications (SETIT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 15th IEEE International Conference on Computational Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Computer Society, Dec 2012, Pharos, Cyprus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SETIT.2012.6481886⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01342198v1</w:t>
+                <w:t xml:space="preserve">hal-01330493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Symmetric Compositional Approach for Adaptive Ubiquitous Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sana Fathallah Ben Abdenneji</w:t>
+                <w:t xml:space="preserve">Cascaded Aspects of Assembly for ubiquitous computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riveill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lavirotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tigli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Rey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Riveill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th IEEE International Conference on Computational Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications (SETIT), 2012 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Hamamet, Tunisia. pp.128 - 138, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SETIT.2012.6481901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01330493v1</w:t>
+                <w:t xml:space="preserve">hal-01342205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascaded Aspects of Assembly for ubiquitous computing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Dynamic Composition of Independent Adaptations including Interferences Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Fathallah Ben Abdenneji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lavirotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tigli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Riveill</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications (SETIT), 2012 </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Software Engineering Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Lisbon, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SETIT.2012.6481901⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01342205v1</w:t>
+                <w:t xml:space="preserve">hal-01330495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MergeIA: A Service for Dynamic Merging of Interfering Adaptations in Ubiquitous System</w:t>
               </w:r>
@@ -5030,426 +5030,431 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WComp, Middleware for Ubiquitous Computing and System Focused Adaptation</w:t>
+                <w:t xml:space="preserve">Adaptation des applications à l'exécution selon le contexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hourdin</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vergoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lavirotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...14 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tigli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cepadues. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Science and Ambient Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 978-1-84821-437-8</w:t>
+              <w:t xml:space="preserve">L'adaptation dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2012, 9782364930292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01330474v1</w:t>
+                <w:t xml:space="preserve">hal-01330480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WComp, Intergiciel pour l'Informatique Ambiante et Adaptation Centrée Système</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Middleware in Ubiquitous Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hourdin</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tigli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lavirotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Rey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traité IC2, série Informatique et Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lavoisier, 2012, 2-7462-2981-1</w:t>
+              <w:t xml:space="preserve">Computer Science and Ambient Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley-ISTE, 2012, 978-1-84821-437-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01330485v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des applications à l'exécution selon le contexte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aspect of Assembly: From Theory to Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tigli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lavirotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...53 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'adaptation dans tous ses états</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transactions on Aspect-Oriented Software Development IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7271, , 2012, Transactions on Aspect-Oriented Software Development IX, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-35551-6_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01330480v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middleware in Ubiquitous Computing</w:t>
+                <w:t xml:space="preserve">Intergiciels pour l'Informatique Ambiante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferry</w:t>
@@ -5475,337 +5480,332 @@
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lavirotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermes. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Science and Ambient Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley-ISTE, 2012, 978-1-84821-437-8</w:t>
+              <w:t xml:space="preserve">Traité IC2, série Informatique et Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lavoisier, 2012, Informatique et intelligence ambiante : Des capteurs aux applications, 2-7462-2981-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01330473v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspect of Assembly: From Theory to Performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">WComp, Intergiciel pour l'Informatique Ambiante et Adaptation Centrée Système</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lavirotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tigli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...57 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermes. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transactions on Aspect-Oriented Software Development IX</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Traité IC2, série Informatique et Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lavoisier, 2012, 2-7462-2981-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-35551-6_2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01330258v1</w:t>
+                <w:t xml:space="preserve">hal-01330485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intergiciels pour l'Informatique Ambiante</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">WComp, Middleware for Ubiquitous Computing and System Focused Adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lavirotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Rey</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Riveill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traité IC2, série Informatique et Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lavoisier, 2012, Informatique et intelligence ambiante : Des capteurs aux applications, 2-7462-2981-1</w:t>
+              <w:t xml:space="preserve">Computer Science and Ambient Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 978-1-84821-437-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01330482v1</w:t>
+                <w:t xml:space="preserve">hal-01330474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WComp, a Middleware for Ubiquitous Computing</w:t>
               </w:r>
@@ -6959,51 +6959,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ACC6E182"/>
+    <w:nsid w:val="C013FC08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7190,51 +7190,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaetan-rey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4710-0474" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238125v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Alwyn Sop Djonkam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Rey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tigli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15179638" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625276v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Berriri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Djema" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dartigues-Pallez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci11030092" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516221v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The-Can Do" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavirotte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Le Thanh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287252v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esraa Moustafa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jcc.2017.54003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290248v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Vahdat-Nejad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Panella" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2016.10.010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297393v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakyoud Zakaria" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eladnani Mohamed" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Fazziki Abdelaziz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342031v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gourbesville" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Batica" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2012034" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330324v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hourdin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-012-0307-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/216DBD5B6791BB5B45F3A30A96A5707CD1B946D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330334v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389627v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cheung-Foo-Wo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-008-0081-y" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VJRTG713-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456474v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456403v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389235v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Can Do" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21020527" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456327v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287555v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Assante" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elpidio Romano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Flamini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Castro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297410v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Rocher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2800835.2800843" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330495v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Fathallah Ben Abdenneji" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342198v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT.2012.6481886" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330493v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342205v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT.2012.6481901" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330497v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725092v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456432v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durairajukumaran Raju" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Clews" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556413v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481752v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481778v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476882v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481783v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481765v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Cremene" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin-Claudiu Pop" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389642v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1506270.1506284" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360509v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290180v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Crowley" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reignier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811517v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Seredova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Delacroix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Colombi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876308v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876316v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876329v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564599v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456214v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Franquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82065-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455996v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81900-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330474v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330485v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330480v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergoni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330473v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330258v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35551-6_2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330482v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330477v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/14755" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290183v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319582v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Zouinar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pasqualetti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341995v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342008v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302010v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dery" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier-Gonin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giboin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486729v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saker Amine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Gaetan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456535v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Coutaz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Dearle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuy-Chessa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Kirby" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lachenal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010172v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaetan-rey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4710-0474" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238125v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Alwyn Sop Djonkam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Rey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tigli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15179638" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625276v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Berriri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Djema" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Dartigues-Pallez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/educsci11030092" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287252v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esraa Moustafa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavirotte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jcc.2017.54003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516221v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The-Can Do" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhan Le Thanh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290248v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Vahdat-Nejad" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Panella" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2016.10.010" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297393v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakyoud Zakaria" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eladnani Mohamed" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Fazziki Abdelaziz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342031v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gourbesville" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Batica" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2012034" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330324v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hourdin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-012-0307-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/216DBD5B6791BB5B45F3A30A96A5707CD1B946D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330334v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riveill" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456474v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456403v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389627v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cheung-Foo-Wo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-008-0081-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VJRTG713-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389235v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Can Do" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21020527" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456327v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287555v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Assante" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elpidio Romano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Flamini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Castro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297410v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Rocher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2800835.2800843" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342198v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Fathallah Ben Abdenneji" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT.2012.6481886" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330493v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342205v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT.2012.6481901" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330495v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330497v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725092v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456432v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durairajukumaran Raju" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Clews" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556413v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481752v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481778v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476882v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481783v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481765v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Cremene" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin-Claudiu Pop" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389642v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1506270.1506284" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360509v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290180v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James L. Crowley" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Coutaz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Reignier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811517v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Seredova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Delacroix" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Colombi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876308v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876316v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876329v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564599v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456214v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Franquet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82065-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455996v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-81900-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330480v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vergoni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330473v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330258v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35551-6_2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330482v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330485v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330474v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330477v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/14755" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290183v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319582v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Zouinar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pasqualetti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Nigay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341995v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342008v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302010v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Dery" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renevier-Gonin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giboin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486729v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saker Amine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rey Gaetan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456535v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Coutaz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Dearle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuy-Chessa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Kirby" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lachenal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010172v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>