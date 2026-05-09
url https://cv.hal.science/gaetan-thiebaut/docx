--- v0 (2026-03-27)
+++ v1 (2026-05-09)
@@ -217,1031 +217,1031 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05184017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ratings of survival-related dimensions for a set of 732 words, their relationships with other psycholinguistic variables and memory performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Why are we Afraid of Holes? A Brief Review of Trypophobia Through an Adaptationist Lens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Thiebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Méot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavol Prokop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Méot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12144-023-04979-2⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (3), pp.269-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40806-024-00396-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04321977v1</w:t>
+                <w:t xml:space="preserve">hal-04810373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why are we Afraid of Holes? A Brief Review of Trypophobia Through an Adaptationist Lens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ratings of survival-related dimensions for a set of 732 words, their relationships with other psycholinguistic variables and memory performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Thiebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Psychological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (3), pp.269-281. </w:t>
+              <w:t xml:space="preserve">Current Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (3), pp.8200-8218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40806-024-00396-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12144-023-04979-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04810373v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouth proximity influences perceived disgust of visual stimuli</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pavol Prokop</w:t>
+                <w:t xml:space="preserve">“Good Night, Sleep Tight”: Do we have an “Evolutionary Preference” for Placing Beds in Sleeping Rooms? A Replication and Extension of Spörrle and Stich (2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Thiebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">André Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jana Fančovičová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Méot</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natália Kubjatková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.paid.2023.112146⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40806-023-00377-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04322048v1</w:t>
+                <w:t xml:space="preserve">hal-04321992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Good Night, Sleep Tight”: Do we have an “Evolutionary Preference” for Placing Beds in Sleeping Rooms? A Replication and Extension of Spörrle and Stich (2010)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bonin</w:t>
+                <w:t xml:space="preserve">Mouth proximity influences perceived disgust of visual stimuli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavol Prokop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Fančovičová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominika Šramelová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Thiebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Natália Kubjatková</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Méot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Psychological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 207, pp.112146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40806-023-00377-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.paid.2023.112146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321992v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does food play a prominent role in visual attention to disgusting stimuli?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominika Šramelová</w:t>
+                <w:t xml:space="preserve">Mixed evidence for a richness-of-encoding account of animacy effects in memory from the generation-of-ideas paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Thiebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Bugaiska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10164-021-00722-1⟩</w:t>
+              <w:t xml:space="preserve">Current Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (3), pp.1653-1662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12144-021-02666-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356934v1</w:t>
+                <w:t xml:space="preserve">hal-03641959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudo-Contamination and Memory: Is There a Memory Advantage for Objects Touched by “Morphologically Deviant People”?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does food play a prominent role in visual attention to disgusting stimuli?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Fančovičová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavol Prokop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominika Šramelová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Thiebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Psychological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, pp.121 - 134. </w:t>
+              <w:t xml:space="preserve">Journal of Ethology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40, pp.23-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40806-022-00345-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10164-021-00722-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04416049v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03356934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 and Memory: A Novel Contamination Effect in Memory</w:t>
+                <w:t xml:space="preserve">Pseudo-Contamination and Memory: Is There a Memory Advantage for Objects Touched by “Morphologically Deviant People”?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Thiebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Witt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavol Prokop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Psychology: an International Journal of Evolutionary Approaches to Psychology and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/14747049221108929⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.121 - 134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40806-022-00345-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03851174v1</w:t>
+                <w:t xml:space="preserve">hal-04416049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed evidence for a richness-of-encoding account of animacy effects in memory from the generation-of-ideas paradigm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COVID-19 and Memory: A Novel Contamination Effect in Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Thiebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Méot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Witt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavol Prokop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Méot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 41 (3), pp.1653-1662. </w:t>
+              <w:t xml:space="preserve">Evolutionary Psychology: an International Journal of Evolutionary Approaches to Psychology and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (2), pp.147470492211089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12144-021-02666-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/14747049221108929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641959v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Touch Me If You Can!”: Individual Differences in Disease Avoidance and Social Touch</w:t>
               </w:r>
@@ -1253,64 +1253,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Thiebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Witt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavol Prokop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1383,51 +1383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Thiebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Witt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1500,51 +1500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Thiebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavol Prokop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1752,64 +1752,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Thiebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Méot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Witt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavol Prokop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2033,51 +2033,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05184017v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bruno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Thiebaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Buga&#239;ska" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-025-01739-4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321977v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-023-04979-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810373v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Prokop" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40806-024-00396-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322048v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Fan&#269;ovi&#269;ov&#225;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika &#352;ramelov&#225;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2023.112146" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321992v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Didierjean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Kubjatkov&#225;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40806-023-00377-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356934v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10164-021-00722-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416049v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Witt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40806-022-00345-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851174v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14747049221108929" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03641959v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bugaiska" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-021-02666-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03592150v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14747049211056159" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02143895v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40806-019-00188-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02311155v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2019.1664557" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04653887v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UBFCK025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03482757v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novapublishers.com/shop/advances-in-psychology-research-volume-144/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05184017v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bruno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Thiebaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Buga&#239;ska" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-025-01739-4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810373v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain M&#233;ot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavol Prokop" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40806-024-00396-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321977v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-023-04979-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321992v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Didierjean" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Fan&#269;ovi&#269;ov&#225;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Kubjatkov&#225;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40806-023-00377-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322048v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika &#352;ramelov&#225;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2023.112146" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03641959v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bugaiska" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-021-02666-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356934v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10164-021-00722-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416049v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Witt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40806-022-00345-w" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851174v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14747049221108929" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03592150v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14747049211056159" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02143895v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40806-019-00188-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02311155v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2019.1664557" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04653887v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UBFCK025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03482757v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novapublishers.com/shop/advances-in-psychology-research-volume-144/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>