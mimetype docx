--- v0 (2026-03-23)
+++ v1 (2026-04-13)
@@ -166,2154 +166,2004 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability insights from Late Pleistocene climate change and horse migration patterns</w:t>
+                <w:t xml:space="preserve">Local agricultural transition, crisis and migration in the Southern Andes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvette Running Horse Collin</w:t>
+                <w:t xml:space="preserve">Ramiro Barberena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Bataille</w:t>
+                <w:t xml:space="preserve">Pierre Luisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Hershauer</w:t>
+                <w:t xml:space="preserve">Paula Novellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mila Hunska Tašunke Icu</w:t>
+                <w:t xml:space="preserve">Augusto Tessone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akil Nujipi</w:t>
+                <w:t xml:space="preserve">Daniela Guevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 388 (6748), pp.748-755. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.adr2355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-6450570/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343796v1</w:t>
+                <w:t xml:space="preserve">pasteur-05263947v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability insights from Late Pleistocene climate change and horse migration patterns</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Akil Nujipi</w:t>
+                <w:t xml:space="preserve">Validating a Target-Enrichment Design for Capturing Uniparental Haplotypes in Ancient Domesticated Animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuldeep D More</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Lebrasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Lira Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.adr2355⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.14112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05216355v1</w:t>
+                <w:t xml:space="preserve">hal-05027853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-European contact leprosy in the Americas and its current persistence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alida de Flamingh</w:t>
+                <w:t xml:space="preserve">Straight from the Horse’s Mouth: Timing and Zoogeography of Domesticated Horse Arrivals in Mongolia and China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Honeychurch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rong Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leland Rogers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark E. Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunag Amartuvshin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (1), pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10816-024-09691-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.adu7144⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-05106303v2</w:t>
+                <w:t xml:space="preserve">cea-05047023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genomic history of Iberian horses since the last Ice Age</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Calvière-Tonasso</w:t>
+                <w:t xml:space="preserve">Sustainability insights from Late Pleistocene climate change and horse migration patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Running Horse Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Hershauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mila Hunska Tašunke Icu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akil Nujipi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 388 (6748), pp.748-755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.adr2355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-62266-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05220396v1</w:t>
+                <w:t xml:space="preserve">hal-05216355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straight from the Horse’s Mouth: Timing and Zoogeography of Domesticated Horse Arrivals in Mongolia and China</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustainability insights from Late Pleistocene climate change and horse migration patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Running Horse Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Honeychurch</w:t>
+                <w:t xml:space="preserve">Clément Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rong Fan</w:t>
+                <w:t xml:space="preserve">Samantha Hershauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leland Rogers</w:t>
+                <w:t xml:space="preserve">Mila Hunska Tašunke Icu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark E. Hall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chunag Amartuvshin</w:t>
+                <w:t xml:space="preserve">Akil Nujipi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 388 (6748), pp.748-755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.adr2355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10816-024-09691-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-05047023v1</w:t>
+                <w:t xml:space="preserve">hal-05343796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validating a Target-Enrichment Design for Capturing Uniparental Haplotypes in Ancient Domesticated Animals</w:t>
+                <w:t xml:space="preserve">Pre-European contact leprosy in the Americas and its current persistence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kuldeep D More</w:t>
+                <w:t xml:space="preserve">Maria Lopopolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Lebrasseur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jaime Lira Garrido</w:t>
+                <w:t xml:space="preserve">Charlotte Avanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
+                <w:t xml:space="preserve">Sebastian Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Luisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Discamps</w:t>
+                <w:t xml:space="preserve">Alida de Flamingh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (7), </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.eadu7144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.14112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.adu7144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05027853v1</w:t>
+                <w:t xml:space="preserve">pasteur-05106303v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide population affinities and signatures of adaptation in hydruntines, sussemiones and Asian wild asses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The genomic history of Iberian horses since the last Ice Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Lira Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianfei Pan</w:t>
+                <w:t xml:space="preserve">Gaétan Tressières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuexue Liu</w:t>
+                <w:t xml:space="preserve">Lorelei Chauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateusz Baca</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Stéphanie Schiavinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Calvière-Tonasso</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Schiavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.17527⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.7098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-62266-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04729863v1</w:t>
+                <w:t xml:space="preserve">hal-05220396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High altitude horse use and early horse transport in eastern Eurasia: New evidence from melting ice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome-wide population affinities and signatures of adaptation in hydruntines, sussemiones and Asian wild asses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaac Hart</w:t>
+                <w:t xml:space="preserve">Jianfei Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tumurbaatar Tuvshinjargal</w:t>
+                <w:t xml:space="preserve">Xuexue Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamsranjav Bayarsaikhan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Jarman</w:t>
+                <w:t xml:space="preserve">Mateusz Baca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Calvière-Tonasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Schiavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/09596836241254484⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (19), pp.e17527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.17527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780801v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widespread horse-based mobility arose around 2,200 BCE in Eurasia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High altitude horse use and early horse transport in eastern Eurasia: New evidence from melting ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Timothy Treal Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Librado</w:t>
+                <w:t xml:space="preserve">Isaac Hart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaetan Tressières</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lorelei Chauvey</w:t>
+                <w:t xml:space="preserve">Tumurbaatar Tuvshinjargal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Fages</w:t>
+                <w:t xml:space="preserve">Jamsranjav Bayarsaikhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naveed Khan</w:t>
+                <w:t xml:space="preserve">Nicholas Jarman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 631 (8022), </w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (9), pp.1204-1213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-024-07597-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/09596836241254484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607980v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic biographies reveal horse rearing and trading networks in medieval London</w:t>
+                <w:t xml:space="preserve">Widespread horse-based mobility arose around 2,200 BCE in Eurasia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Pryor</w:t>
+                <w:t xml:space="preserve">Pablo Librado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carly Ameen</w:t>
+                <w:t xml:space="preserve">Gaetan Tressières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorelei Chauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Liddiard</w:t>
+                <w:t xml:space="preserve">Antoine Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary Baker</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katherine Kanne</w:t>
+                <w:t xml:space="preserve">Naveed Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adj5782⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 631 (8022), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-024-07597-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04729921v1</w:t>
+                <w:t xml:space="preserve">hal-04607980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the extraction of ancient Yersinia pestis genomes from the dental pulp</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isotopic biographies reveal horse rearing and trading networks in medieval London</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Pryor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Clavel</w:t>
+                <w:t xml:space="preserve">Carly Ameen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lexane Louis</w:t>
+                <w:t xml:space="preserve">Robert Liddiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clio Der Sarkissian</w:t>
+                <w:t xml:space="preserve">Gary Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Thèves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claudia Gillet</w:t>
+                <w:t xml:space="preserve">Katherine Kanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106787⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adj5782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04242136v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA methylation-based profiling of horse archaeological remains for age-at-death and castration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuexue Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andaine Seguin- Orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuexue Liu</w:t>
+                <w:t xml:space="preserve">Lorelei Chauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andaine Seguin- Orlando</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lorelei Chauvey</w:t>
+                <w:t xml:space="preserve">Gaëtan Tressières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tonasso-Calvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iScience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26 (3), pp.106144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04286440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the extraction of ancient Yersinia pestis genomes from the dental pulp</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claudia Gillet</w:t>
+                <w:t xml:space="preserve">The origins of saddles and riding technology in East Asia: discoveries from the Mongolian Altai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamsranjav Bayarsaikhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsagaan Turbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chinbold Bayandelger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tumurbaatar Tuvshinjargal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106787⟩</w:t>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 98 (397), pp.102-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15184/aqy.2023.172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510941v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04780832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origins of saddles and riding technology in East Asia: discoveries from the Mongolian Altai</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Juan Wang</w:t>
+                <w:t xml:space="preserve">Improving the extraction of ancient Yersinia pestis genomes from the dental pulp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lexane Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clio Der Sarkissian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Thèves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15184/aqy.2023.172⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (5), pp.106787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.106787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04780832v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horse husbandry and funerary practices in China and Mongolia during Bronze-Iron Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Tressières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des doctorants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528909v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">pasteur-05263947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2389,51 +2239,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A87ACE3"/>
+    <w:nsid w:val="DBABDEB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2620,51 +2470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaetan-tressieres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5827-5398" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343796v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Running Horse Collin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bataille" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Hershauer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Hunska Ta&#353;unke Icu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akil Nujipi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adr2355" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216355v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05106303v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lopopolo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Avanzi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Duchene" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Luisi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alida de Flamingh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adu7144" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220396v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lira Garrido" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Tressi&#232;res" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvi&#232;re-Tonasso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62266-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05047023v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Honeychurch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Fan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leland Rogers" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Hall" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunag Amartuvshin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-024-09691-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027853v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldeep D More" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lebrasseur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14112" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729863v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfei Pan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuexue Liu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Baca" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17527" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780801v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Timothy Treal Taylor" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Hart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tumurbaatar Tuvshinjargal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamsranjav Bayarsaikhan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Jarman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836241254484" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04607980v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Librado" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Tressi&#232;res" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fages" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Khan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07597-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729921v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pryor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carly Ameen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Liddiard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Baker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Kanne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adj5782" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242136v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lexane Louis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Th&#232;ves" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106787" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04286440v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin- Orlando" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Tressi&#232;res" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso-Calvie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106144" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510941v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780832v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsagaan Turbat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinbold Bayandelger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Wang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2023.172" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528909v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05263947v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Barberena" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Novellino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Tessone" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Guevara" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaetan-tressieres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5827-5398" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05263947v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Barberena" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Luisi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Novellino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Tessone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Guevara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-6450570/v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027853v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldeep D More" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lebrasseur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lira Garrido" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14112" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05047023v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Honeychurch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Fan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leland Rogers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Hall" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunag Amartuvshin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-024-09691-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216355v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Running Horse Collin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bataille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Hershauer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Hunska Ta&#353;unke Icu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akil Nujipi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adr2355" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343796v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05106303v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lopopolo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Avanzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Duchene" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alida de Flamingh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adu7144" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220396v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Tressi&#232;res" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvi&#232;re-Tonasso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62266-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729863v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfei Pan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuexue Liu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Baca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17527" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780801v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Timothy Treal Taylor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Hart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tumurbaatar Tuvshinjargal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamsranjav Bayarsaikhan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Jarman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836241254484" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04607980v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Librado" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Tressi&#232;res" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fages" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Khan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07597-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729921v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pryor" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carly Ameen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Liddiard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Baker" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Kanne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adj5782" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04286440v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin- Orlando" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Tressi&#232;res" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso-Calvie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106144" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780832v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsagaan Turbat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinbold Bayandelger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2023.172" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510941v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lexane Louis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Th&#232;ves" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gillet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106787" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528909v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>