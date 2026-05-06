--- v1 (2026-04-13)
+++ v2 (2026-05-06)
@@ -300,831 +300,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05263947v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validating a Target-Enrichment Design for Capturing Uniparental Haplotypes in Ancient Domesticated Animals</w:t>
+                <w:t xml:space="preserve">Sustainability insights from Late Pleistocene climate change and horse migration patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kuldeep D More</w:t>
+                <w:t xml:space="preserve">Yvette Running Horse Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Lebrasseur</w:t>
+                <w:t xml:space="preserve">Clément Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime Lira Garrido</w:t>
+                <w:t xml:space="preserve">Samantha Hershauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
+                <w:t xml:space="preserve">Mila Hunska Tašunke Icu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Discamps</w:t>
+                <w:t xml:space="preserve">Akil Nujipi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (7), </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 388 (6748), pp.748-755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.14112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.adr2355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05027853v1</w:t>
+                <w:t xml:space="preserve">hal-05216355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straight from the Horse’s Mouth: Timing and Zoogeography of Domesticated Horse Arrivals in Mongolia and China</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chunag Amartuvshin</w:t>
+                <w:t xml:space="preserve">Sustainability insights from Late Pleistocene climate change and horse migration patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Running Horse Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Hershauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mila Hunska Tašunke Icu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akil Nujipi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10816-024-09691-4⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 388 (6748), pp.748-755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.adr2355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05047023v1</w:t>
+                <w:t xml:space="preserve">hal-05343796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability insights from Late Pleistocene climate change and horse migration patterns</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Akil Nujipi</w:t>
+                <w:t xml:space="preserve">Pre-European contact leprosy in the Americas and its current persistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lopopolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Avanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Luisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alida de Flamingh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 388 (6748), pp.748-755. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.adr2355⟩</w:t>
+              <w:t xml:space="preserve">, In press, pp.eadu7144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.adu7144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05216355v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-05106303v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability insights from Late Pleistocene climate change and horse migration patterns</w:t>
+                <w:t xml:space="preserve">The genomic history of Iberian horses since the last Ice Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvette Running Horse Collin</w:t>
+                <w:t xml:space="preserve">Jaime Lira Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Bataille</w:t>
+                <w:t xml:space="preserve">Gaétan Tressières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Hershauer</w:t>
+                <w:t xml:space="preserve">Lorelei Chauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mila Hunska Tašunke Icu</w:t>
+                <w:t xml:space="preserve">Stéphanie Schiavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akil Nujipi</w:t>
+                <w:t xml:space="preserve">Laure Calvière-Tonasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 388 (6748), pp.748-755. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.7098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.adr2355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-62266-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05343796v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05220396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-European contact leprosy in the Americas and its current persistence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validating a Target-Enrichment Design for Capturing Uniparental Haplotypes in Ancient Domesticated Animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuldeep D More</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Lopopolo</w:t>
+                <w:t xml:space="preserve">Ophélie Lebrasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Lira Garrido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Avanzi</w:t>
+                <w:t xml:space="preserve">Andaine Seguin-Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Duchene</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alida de Flamingh</w:t>
+                <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.adu7144⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.14112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-05106303v2</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genomic history of Iberian horses since the last Ice Age</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jaime Lira Garrido</w:t>
+                <w:t xml:space="preserve">Straight from the Horse’s Mouth: Timing and Zoogeography of Domesticated Horse Arrivals in Mongolia and China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Honeychurch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaétan Tressières</w:t>
+                <w:t xml:space="preserve">Rong Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorelei Chauvey</w:t>
+                <w:t xml:space="preserve">Leland Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Schiavinato</w:t>
+                <w:t xml:space="preserve">Mark E. Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Calvière-Tonasso</w:t>
+                <w:t xml:space="preserve">Chunag Amartuvshin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.7098. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Method and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (1), pp.27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-62266-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10816-024-09691-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05220396v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05047023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide population affinities and signatures of adaptation in hydruntines, sussemiones and Asian wild asses</w:t>
               </w:r>
@@ -1149,64 +1149,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuexue Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateusz Baca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Calvière-Tonasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Schiavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 33 (19), pp.e17527. </w:t>
@@ -1404,51 +1404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Librado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetan Tressières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorelei Chauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1672,51 +1672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuexue Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andaine Seguin- Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorelei Chauvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Tressières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2080,51 +2080,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horse husbandry and funerary practices in China and Mongolia during Bronze-Iron Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Tressières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des doctorants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2239,51 +2239,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DBABDEB6"/>
+    <w:nsid w:val="5D2696E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2470,51 +2470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaetan-tressieres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5827-5398" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05263947v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Barberena" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Luisi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Novellino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Tessone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Guevara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-6450570/v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027853v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldeep D More" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lebrasseur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lira Garrido" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14112" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05047023v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Honeychurch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Fan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leland Rogers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Hall" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunag Amartuvshin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-024-09691-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216355v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Running Horse Collin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bataille" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Hershauer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Hunska Ta&#353;unke Icu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akil Nujipi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adr2355" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343796v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05106303v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lopopolo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Avanzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Duchene" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alida de Flamingh" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adu7144" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220396v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Tressi&#232;res" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvi&#232;re-Tonasso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62266-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729863v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfei Pan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuexue Liu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Baca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17527" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780801v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Timothy Treal Taylor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Hart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tumurbaatar Tuvshinjargal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamsranjav Bayarsaikhan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Jarman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836241254484" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04607980v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Librado" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Tressi&#232;res" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fages" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Khan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07597-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729921v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pryor" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carly Ameen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Liddiard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Baker" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Kanne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adj5782" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04286440v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin- Orlando" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Tressi&#232;res" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso-Calvie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106144" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780832v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsagaan Turbat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinbold Bayandelger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2023.172" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510941v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lexane Louis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Th&#232;ves" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gillet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106787" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528909v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaetan-tressieres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5827-5398" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05263947v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Barberena" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Luisi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Novellino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Tessone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Guevara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-6450570/v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216355v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Running Horse Collin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bataille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Hershauer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Hunska Ta&#353;unke Icu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akil Nujipi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adr2355" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343796v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05106303v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lopopolo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Avanzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Duchene" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alida de Flamingh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adu7144" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05220396v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lira Garrido" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Tressi&#232;res" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvi&#232;re-Tonasso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62266-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027853v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldeep D More" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lebrasseur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14112" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05047023v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Honeychurch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Fan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leland Rogers" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Hall" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunag Amartuvshin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10816-024-09691-4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729863v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfei Pan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuexue Liu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Baca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17527" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780801v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Timothy Treal Taylor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Hart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tumurbaatar Tuvshinjargal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamsranjav Bayarsaikhan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Jarman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836241254484" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04607980v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Librado" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Tressi&#232;res" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fages" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Khan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07597-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729921v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pryor" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carly Ameen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Liddiard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Baker" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Kanne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adj5782" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04286440v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin- Orlando" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Tressi&#232;res" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso-Calvie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106144" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780832v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsagaan Turbat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinbold Bayandelger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2023.172" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510941v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clavel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lexane Louis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clio Der Sarkissian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Th&#232;ves" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Gillet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.106787" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528909v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>