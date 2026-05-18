--- v0 (2026-03-09)
+++ v1 (2026-05-18)
@@ -234,3600 +234,3718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile species' responses to surrounding land use generate trade- offs and synergies among nature's contributions to people</w:t>
+                <w:t xml:space="preserve">Accounting for spatial interactions in the upscaling of ecosystem services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie A O'Brien</w:t>
+                <w:t xml:space="preserve">Andrea Larissa Boesing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason M Tylianakis</w:t>
+                <w:t xml:space="preserve">Gaëtane Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dean Anderson</w:t>
+                <w:t xml:space="preserve">Margot Neyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Larissa Boesing</w:t>
+                <w:t xml:space="preserve">Anja Linstädter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Ran Lai</w:t>
+                <w:t xml:space="preserve">Javier Muro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 122 (45), pp.2505401122. </w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.25054011221of9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/2041-210x.70281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447915v1</w:t>
+                <w:t xml:space="preserve">hal-05578991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When size matters: a morphological measurement that informs on the potential pest control function by soil arthropod communities</w:t>
+                <w:t xml:space="preserve">The Bug‐Network (BugNet): A Global Experimental Network Testing the Effects of Invertebrate Herbivores and Fungal Pathogens on Plant Communities and Ecosystem Function in Open Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugène Maurey</w:t>
+                <w:t xml:space="preserve">Anne Kempel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Marrec</w:t>
+                <w:t xml:space="preserve">George C Adamidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Brusse</w:t>
+                <w:t xml:space="preserve">José D Anadón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtane Le Provost</w:t>
+                <w:t xml:space="preserve">Joe Atkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Le Roux</w:t>
+                <w:t xml:space="preserve">Harald Auge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 98 (3), pp.1215-1226. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (10), pp.e72111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10340-025-01879-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.72111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05006508v1</w:t>
+                <w:t xml:space="preserve">hal-05325948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bug‐Network (BugNet): A Global Experimental Network Testing the Effects of Invertebrate Herbivores and Fungal Pathogens on Plant Communities and Ecosystem Function in Open Ecosystems</w:t>
+                <w:t xml:space="preserve">When size matters: a morphological measurement that informs on the potential pest control function by soil arthropod communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Kempel</w:t>
+                <w:t xml:space="preserve">Eugène Maurey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George C Adamidis</w:t>
+                <w:t xml:space="preserve">Ronan Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José D Anadón</w:t>
+                <w:t xml:space="preserve">Théo Brusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtane Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joe Atkinson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Harald Auge</w:t>
+                <w:t xml:space="preserve">Vincent Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.72111⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 98 (3), pp.1215-1226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10340-025-01879-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325948v1</w:t>
+                <w:t xml:space="preserve">hal-05006508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vineyard footprint revealed by honey bees used as sentinels for organic and inorganic pollutants in contrasted environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mobile species' responses to surrounding land use generate trade- offs and synergies among nature's contributions to people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie A O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Tison</w:t>
+                <w:t xml:space="preserve">Jason M Tylianakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Franc</w:t>
+                <w:t xml:space="preserve">Dean Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Larissa Boesing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louisiane Burkart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Camille Grosgeorge</w:t>
+                <w:t xml:space="preserve">Hao Ran Lai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioarxiv</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64898/2025.12.16.694429⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (45), pp.2505401122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2505401122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05443471v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pesticide use and large patch size reduce natural pest control potential in vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Stemmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtane Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Giffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rusch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2664.70058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05070823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A slow-fast trait continuum at the whole community level in relation to land-use intensification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying the stand properties that support both high biodiversity and carbon storage in German forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Neyret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andrea Larissa Boesing</w:t>
+                <w:t xml:space="preserve">A.L. Boesing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian D Schneider</w:t>
+                <w:t xml:space="preserve">C. Ammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dennis Baulechner</w:t>
+                <w:t xml:space="preserve">A.M. Fiore-Donno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.1251. </w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 572, pp.122328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-45113-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2024.122328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500523v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04781911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early‐season mass‐flowering crop cover dilutes wild bee abundance and species richness in temperate regions: A quantitative synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A slow-fast trait continuum at the whole community level in relation to land-use intensification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Neyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtane Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Larissa Boesing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L G A Riggi</w:t>
+                <w:t xml:space="preserve">Florian D Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C A Raderschall</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H G Smith</w:t>
+                <w:t xml:space="preserve">Dennis Baulechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.14566⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.1251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-45113-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04643372v1</w:t>
+                <w:t xml:space="preserve">hal-04500523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the stand properties that support both high biodiversity and carbon storage in German forests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early‐season mass‐flowering crop cover dilutes wild bee abundance and species richness in temperate regions: A quantitative synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L G A Riggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C A Raderschall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T P M Fijen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Springer</w:t>
+                <w:t xml:space="preserve">J. Scheper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Manning</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A.M. Fiore-Donno</w:t>
+                <w:t xml:space="preserve">H G Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2024.122328⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 61 (3), pp.452-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.14566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04781911v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance des prairies dans les paysages agricoles pour la biodiversité et les services écosystémiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtane Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyn Roncoroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 258, pp.47-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak reciprocal relationships between productivity and plant biodiversity in managed grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Andraczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura E Dee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Weigelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl Andraczek</w:t>
+                <w:t xml:space="preserve">Judith Hinderling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Prati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2745.14400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying the optimal landscape configuration for landscape multifunctionality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Larissa Boesing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin H Klaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Neyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtane Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosystem Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 67, pp.101630. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoser.2024.101630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical traps, so called harps, efficient and selective against Vespa velutina workers predating on hives.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Landscape management strategies for multifunctionality and social equity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Neyret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtane Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Boch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Larissa Boesing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Generalis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/entomologia/2023/2051⟩</w:t>
+              <w:t xml:space="preserve">Nature Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (4), pp.391-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41893-022-01045-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843551v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The supply of multiple ecosystem services requires biodiversity across spatial scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtane Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Schenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Penone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Thiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catrin Westphal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7, pp.236-249. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41559-022-01918-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04111147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape management strategies for multifunctionality and social equity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Electrical traps, so called harps, efficient and selective against Vespa velutina workers predating on hives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Thiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Doblas-Bajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Tourrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtane Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etelvina Núñez-Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41893-022-01045-w⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Generalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (5), pp.945-950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/entomologia/2023/2051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122160v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global agricultural trade and land system sustainability: Implications for ecosystem carbon storage, biodiversity, and human nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kastner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Chaudhary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Gingrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Kastner</w:t>
+                <w:t xml:space="preserve">Alexandra Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U Martin Persson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 4, pp.1425 - 1443. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.oneear.2021.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural worldviews consistently explain bundles of ecosystem service prioritisation across rural Germany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtane Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Mehring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Manning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">People and Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 4 (1), pp.218-230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pan3.10277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grassland-to-crop conversion in agricultural landscapes has lasting impact on the trait diversity of bees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtane Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Violle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Requier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie D’ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 36, pp.281-295. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10980-020-01141-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03045949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting responses of above- and belowground diversity to multiple components of land-use intensity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtane Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Thiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catrin Westphal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Penone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Allan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), pp.3918. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-021-23931-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Above- and belowground biodiversity jointly tighten the P cycle in agricultural grasslands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combatting global grassland degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Bardgett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Bullock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne Oelmann</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Felipe Aburto</w:t>
+                <w:t xml:space="preserve">Urs Schaffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-24714-4⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (10), pp.720-735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43017-021-00207-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177084v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combatting global grassland degradation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Above- and belowground biodiversity jointly tighten the P cycle in agricultural grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Oelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia Leimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Roscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Bardgett</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Urs Schaffner</w:t>
+                <w:t xml:space="preserve">Felipe Aburto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43017-021-00207-2⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.4431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-24714-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03873644v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The results of biodiversity–ecosystem functioning experiments are realistic</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trade-offs and synergies in the ecosystem service demand of urban brownfield stakeholders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla-Leanne Washbourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark A Goddard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtane Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A.C. Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Manning</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-020-1280-9⟩</w:t>
+              <w:t xml:space="preserve">Ecosystem Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42, pp.101074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoser.2020.101074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05302091v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trade-offs and synergies in the ecosystem service demand of urban brownfield stakeholders</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Land-use history impacts functional diversity across multiple trophic groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétane Le Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Le Bagousse-Pinguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Clough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Henckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystem Services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoser.2020.101074⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (3), pp.1573-1579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1910023117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177090v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land-use history impacts functional diversity across multiple trophic groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The results of biodiversity–ecosystem functioning experiments are realistic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malte Jochum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forest Isbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Roscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaétane Le Provost</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laura Henckel</w:t>
+                <w:t xml:space="preserve">Fons van der Plas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1910023117⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (11), pp.1485-1494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-020-1280-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432192v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05302091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des haies et prairies dans la régulation des bioagresseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtane Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Roncoroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Rusch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 736, pp.25-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an ecological trait‐data standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fichtmueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Gossner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Schneider</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anton Güntsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malte Jochum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (12), pp.2006-2019. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/2041-210X.13288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trait-matching and mass effect determine the functional response of herbivore communities to landuse intensification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétane Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Börger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Deraison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roncoroni Marilyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 31 (8), pp.1600-1611. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2435.12849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vineyard footprint revealed by honey bees used as sentinels for organic and inorganic pollutants in contrasted environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisiane Burkart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Larrue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grosgeorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Expanding ecosystem multifunctionality measures to operationalize the IPBES framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Neyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Larissa Boesing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtane Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neema R Kinabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3837,117 +3955,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéger les prairies permanentes : une priorité pour la biodiversité et l’agroécologie, Communiqué de presse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gross</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtane Le Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3957,100 +4075,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des changements d’utilisation des terres sur la biodiversité fonctionnelle des prairies en paysage agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtane Le Provost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité et Ecologie. Université de La Rochelle, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02789834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4060,279 +4178,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land use legacy on functional trait diversity across trophic levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtane Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Henckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Le Bagousse-Pinguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Violle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International EcoSummit 2016. Ecological Sustainability: Engineering Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition et l'impact à long terme des éléments traces métalliques sur le fonctionnement microbien de sols ayant reçu des amendements : intérêt de l'approche pict</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Albertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtane Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rowena Cinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Trouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er congrès du RTP EcotoxicoMic / AFEM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Banyuls sur mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4342,531 +4460,531 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How local plant community and landscape context affect the morphological space of wild bee communities in grasslands?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtane Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Violle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie d'Ottavio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les prairies et l'agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Vandoeuvre-les-Nancy, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecodeal: un projet de recherche pour établir le rôle des éléments semi-naturels dans le maintien de la biodiversité et des services qu’elle rend aux cultures dans les paysages agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtane Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyn Roncoroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les prairies et l'agrocécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Vandoeuvre-les-Nancy, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt des approches PICT pour appréhender évaluer l’impact des éléments traces métalliques sur le fonctionnement microbien des sols : cas des sols agricoles irrigués par des eaux usées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtane Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rowena Cinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Trouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Marrauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de la société d'Ecotoxicologie fondamentale et appliquée (SEFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Thionville, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations plantes-criquets en milieu agricole: etude du lien entre l’abondance des criquets et les traits fonctionnels des plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtane Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Deraison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Börger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gross</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Colloque des Zones Ateliers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Paris, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId177"/>
+      <w:footerReference w:type="default" r:id="rId180"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5013,51 +5131,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Aurelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Charbonnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Condomines" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Costes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol109-art17" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447915v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A O'Brien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M Tylianakis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Anderson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Larissa Boesing" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Ran Lai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.25054011221of9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05006508v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Maurey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marrec" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Brusse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Le Provost" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Roux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-025-01879-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05325948v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kempel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George C Adamidis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; D Anad&#243;n" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Atkinson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Auge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72111" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443471v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tison" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Franc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisiane Burkart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larrue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grosgeorge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64898/2025.12.16.694429" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070823v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Stemmelen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70058" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500523v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Neyret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian D Schneider" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Baulechner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45113-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643372v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L G A Riggi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C A Raderschall" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T P M Fijen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scheper" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H G Smith" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14566" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781911v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Springer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manning" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Boesing" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ammer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Fiore-Donno" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2024.122328" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04965892v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gross" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Roncoroni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684804v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Andraczek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E Dee" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Weigelt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hinderling" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prati" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14400" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615108v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin H Klaus" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peter" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2024.101630" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843551v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Doblas-Bajo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Tourrain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etelvina N&#250;&#241;ez-P&#233;rez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/2051" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04111147v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Schenk" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Penone" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Thiele" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catrin Westphal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01918-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122160v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Boch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-022-01045-w" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177089v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kastner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Chaudhary" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gingrich" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Marques" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Martin Persson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2021.09.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296742v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mehring" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#252;ller" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Manning" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10277" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045949v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Requier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie D&#8217;ottavio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-020-01141-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177083v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23931-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177084v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Oelmann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Lange" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Leimer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Roscher" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Aburto" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24714-4" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873644v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bardgett" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bullock" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Schaffner" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-021-00207-2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302091v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Jochum" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Fischer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Isbell" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons van der Plas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-1280-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177090v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla-Leanne Washbourne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Goddard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A.C. Manning" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2020.101074" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432192v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tane Le Provost" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Bagousse-Pinguet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Clough" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Henckel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1910023117" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933425v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302104v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schneider" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fichtmueller" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gossner" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton G&#252;ntsch" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13288" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498580v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca B&#246;rger" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Deraison" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roncoroni Marilyn" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12849" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390432v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neema R Kinabo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05017078v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02789834v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800251v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794149v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Albertelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena Cinelli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Trouve" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799448v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie d'Ottavio" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798429v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810665v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809523v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Aurelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Charbonnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Condomines" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Costes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol109-art17" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05578991v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Larissa Boesing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Le Provost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Neyret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Linst&#228;dter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Muro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70281" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05325948v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kempel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George C Adamidis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; D Anad&#243;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Atkinson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Auge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72111" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05006508v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Maurey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Marrec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Brusse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Roux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-025-01879-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05447915v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A O'Brien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason M Tylianakis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Anderson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Ran Lai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2505401122" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070823v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Stemmelen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Rusch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.70058" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04781911v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Springer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manning" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Boesing" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ammer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Fiore-Donno" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2024.122328" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500523v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian D Schneider" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Baulechner" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-45113-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643372v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L G A Riggi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C A Raderschall" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T P M Fijen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Scheper" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H G Smith" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14566" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04965892v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gross" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Roncoroni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684804v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Andraczek" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E Dee" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Weigelt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hinderling" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prati" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14400" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615108v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin H Klaus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2024.101630" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122160v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Boch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-022-01045-w" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04111147v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Schenk" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Penone" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Thiele" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catrin Westphal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-022-01918-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843551v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;ry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Doblas-Bajo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Tourrain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etelvina N&#250;&#241;ez-P&#233;rez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/2051" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177089v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kastner" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Chaudhary" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Gingrich" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Marques" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Martin Persson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2021.09.006" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296742v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mehring" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#252;ller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Manning" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10277" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045949v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Requier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie D&#8217;ottavio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-020-01141-2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177083v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23931-1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873644v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bardgett" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bullock" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Schaffner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-021-00207-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177084v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Oelmann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Lange" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Leimer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Roscher" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Aburto" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-24714-4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177090v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla-Leanne Washbourne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Goddard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A.C. Manning" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2020.101074" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432192v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tane Le Provost" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Le Bagousse-Pinguet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Clough" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Henckel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1910023117" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302091v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Jochum" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Fischer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Forest Isbell" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fons van der Plas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-020-1280-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933425v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302104v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Schneider" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fichtmueller" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gossner" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton G&#252;ntsch" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.13288" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498580v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca B&#246;rger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Deraison" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roncoroni Marilyn" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12849" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443471v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tison" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Franc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisiane Burkart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Larrue" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grosgeorge" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390432v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neema R Kinabo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05017078v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02789834v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800251v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794149v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Albertelli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rowena Cinelli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Trouve" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799448v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie d'Ottavio" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798429v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810665v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809523v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>