--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -368,161 +368,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong impact of orally administered BCR4 defensin on aphid survival, embryo development, and symbiotic cells in three Acyrthosiphon pisum parthenogenetic lines</w:t>
+                <w:t xml:space="preserve">Quantifying supply and demand in the pea aphid-Buchnera symbiosis reveals the metabolic Achilles’ heels of this interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Terrasson</w:t>
+                <w:t xml:space="preserve">Léo Gerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garance Lapetoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+                <w:t xml:space="preserve">Yohann Quivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Renoz</w:t>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 98 (3), pp.1599-1612. </w:t>
+              <w:t xml:space="preserve">Metabolic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 92, pp.284 - 299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10340-025-01923-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymben.2025.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05127596v1</w:t>
+                <w:t xml:space="preserve">hal-05368482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadmium tolerance is associated with tissue-specific plasticity of metallothionein gene expression in Gammarus fossarum field populations</w:t>
               </w:r>
@@ -636,161 +636,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05068990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying supply and demand in the pea aphid-Buchnera symbiosis reveals the metabolic Achilles’ heels of this interaction</w:t>
+                <w:t xml:space="preserve">Strong impact of orally administered BCR4 defensin on aphid survival, embryo development, and symbiotic cells in three Acyrthosiphon pisum parthenogenetic lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Gerlin</w:t>
+                <w:t xml:space="preserve">Hugo Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garance Lapetoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohann Quivet</w:t>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+                <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 92, pp.284 - 299. </w:t>
+              <w:t xml:space="preserve">Journal of Pest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 98 (3), pp.1599-1612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymben.2025.07.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10340-025-01923-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368482v1</w:t>
+                <w:t xml:space="preserve">hal-05127596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and organ-specific patterns of expression of two metallothioneins in the sentinel species Gammarus fossarum</w:t>
               </w:r>
@@ -1038,563 +1038,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary diversification of insulin-related peptides (IRPs) in aphids and spatiotemporal distribution in Acyrthosiphon pisum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compartmentalized into Bacteriocytes but Highly Invasive: the Puzzling Case of the Co-Obligate Symbiont Serratia symbiotica in the Aphid Periphyllus lyropictus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Huygens</w:t>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karen Gaget</w:t>
+                <w:t xml:space="preserve">Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Duport</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Peignier</w:t>
+                <w:t xml:space="preserve">Marie-Christine Eloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2021.103670⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.00457-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03507324v1</w:t>
+                <w:t xml:space="preserve">hal-03704068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aphid BCR4 Structure and Activity Uncover a New Defensin Peptide Superfamily</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacteriocyte plasticity in pea aphids facing amino acid stress or starvation during development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Loth</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Catherine Sivignon</w:t>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms232012480⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.982920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2022.982920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862651v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compartmentalized into Bacteriocytes but Highly Invasive: the Puzzling Case of the Co-Obligate Symbiont Serratia symbiotica in the Aphid Periphyllus lyropictus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Evolutionary diversification of insulin-related peptides (IRPs) in aphids and spatiotemporal distribution in Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Huygens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Eloy</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.00457-22⟩</w:t>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 141, pp.103670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2021.103670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03704068v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriocyte plasticity in pea aphids facing amino acid stress or starvation during development</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Renoz</w:t>
+                <w:t xml:space="preserve">Aphid BCR4 Structure and Activity Uncover a New Defensin Peptide Superfamily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Balmand</w:t>
+                <w:t xml:space="preserve">Catherine Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.982920. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (20), pp.12480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2022.982920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms232012480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04014003v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable laser-based technology for insect pest control</w:t>
               </w:r>
@@ -1632,51 +1632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.11068. </w:t>
@@ -1714,64 +1714,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary novelty in the apoptotic pathway of aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2008,77 +2008,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 115 (8), pp.E1819 - E1828. </w:t>
@@ -2129,90 +2129,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteriocyte Reprogramming to Cope With Nutritional Stress in a Phloem Sap Feeding Hemipteran, the Pea Aphid Acyrthosiphon pisum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.1498. </w:t>
@@ -2263,51 +2263,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct flow cytometry measurements reveal a fine-tuning of symbiotic cell dynamics according to the host developmental needs in aphid symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2410,64 +2410,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2531,64 +2531,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insight into the RNA interference response against cathepsin-L gene in the pea aphid, Acyrthosiphon pisum: Molting or gut phenotypes specifically induced by injection or feeding treatments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2691,64 +2691,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (1), pp.235. </w:t>
@@ -2946,51 +2946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Brinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3080,2152 +3080,2152 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific expansion and diversification of Inhibitors of APoptosis (IAPs) support symbiont maintenance and morph-specific regulation in aphids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+                <w:t xml:space="preserve">Détection et segmentation automatisées de bactériocytes à partir d'images de microscopie optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Hutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Revol-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Jousselin</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII International Symposium on Aphids (ISA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Pyeongchang, South Korea</w:t>
+              <w:t xml:space="preserve">Groupe de Recherche et d'Etudes de Traitement du Signal et des Images (GRETSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290694v1</w:t>
+                <w:t xml:space="preserve">hal-05184270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et segmentation automatisées de bactériocytes à partir d'images de microscopie optique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chantal Revol-Muller</w:t>
+                <w:t xml:space="preserve">Specific expansion and diversification of Inhibitors of APoptosis (IAPs) support symbiont maintenance and morph-specific regulation in aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Balmand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Federica Calevro</w:t>
+                <w:t xml:space="preserve">Emmanuelle Jousselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Recherche et d'Etudes de Traitement du Signal et des Images (GRETSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Strasboug, France</w:t>
+              <w:t xml:space="preserve">XII International Symposium on Aphids (ISA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Pyeongchang, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05184270v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution towards a two-way cooperation in a single symbiotic organ: the developmental chronicle of a multi-partner insect endosymbiosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Métabolisme d'une bactérie symbiotique et besoins nutritionnels de son hôte : une question d'offre et de demande ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Gerlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Renoz</w:t>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Lapetoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress of Ecology and Evolution (SFE2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Ecologie et d'Evolution (SFE2), Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">2nd Workshop Modélisation du Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753005v1</w:t>
+                <w:t xml:space="preserve">hal-04524685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcellular localization of BCR4, an aphid-specific defensin peptide, in the bacteriocytes of Acyrthosiphon pisum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Terrasson</w:t>
+                <w:t xml:space="preserve">Evolution towards a two-way cooperation in a single symbiotic organ: the developmental chronicle of a multi-partner insect endosymbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Callaerts</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Webinaire du réseau "MultiFonction des Peptides AntiMicrobiens" (MuFoPAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Virtual, France</w:t>
+              <w:t xml:space="preserve">International congress of Ecology and Evolution (SFE2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Ecologie et d'Evolution (SFE2), Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633387v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-way cooperation in a single symbiotic organ: the developmental chronicle of a multi-partner insect endosymbiosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Renoz</w:t>
+                <w:t xml:space="preserve">Subcellular localization of BCR4, an aphid-specific defensin peptide, in the bacteriocytes of Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Callaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Joint Congress on Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">2nd Webinaire du réseau "MultiFonction des Peptides AntiMicrobiens" (MuFoPAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753845v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BCR4, a defensin with a strong impact on aphid survival, embryo development and symbiotic cells of three Acyrthosiphon pisum lines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Terrasson</w:t>
+                <w:t xml:space="preserve">Two-way cooperation in a single symbiotic organ: the developmental chronicle of a multi-partner insect endosymbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Renoz</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">3rd Joint Congress on Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04772051v1</w:t>
+                <w:t xml:space="preserve">hal-04753845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNAseq analysis reveals new roles for conserved metazoan pathways in the regulation of bacteriocyte dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sergio Peignier</w:t>
+                <w:t xml:space="preserve">BCR4, a defensin with a strong impact on aphid survival, embryo development and symbiotic cells of three Acyrthosiphon pisum lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Lapetoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renoz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Callaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, Nov 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783705v1</w:t>
+                <w:t xml:space="preserve">hal-04772051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionarily conserved metazoan pathways have evolved new functions and regulate bacteriocytes' dynamics in the context of symbiosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">RNAseq analysis reveals new roles for conserved metazoan pathways in the regulation of bacteriocyte dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Callaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVII International Congress of Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">14èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702864v1</w:t>
+                <w:t xml:space="preserve">hal-04783705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métabolisme d'une bactérie symbiotique et besoins nutritionnels de son hôte : une question d'offre et de demande ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Gerlin</w:t>
+                <w:t xml:space="preserve">Evolutionarily conserved metazoan pathways have evolved new functions and regulate bacteriocytes' dynamics in the context of symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+                <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop Modélisation du Métabolisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XXVII International Congress of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524685v1</w:t>
+                <w:t xml:space="preserve">hal-04702864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of host-symbionts coevolution in the whitefly Bemisia tabaci: an experimental evolution approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Bacteriocyte-specific Cysteine-Rich (BCR) peptides form a new aphid-specific defensin-like family and are promising regulators of aphid symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Rencontre du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">Rencontres du Réseau Ecologie des Interactions Durables (REID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524543v1</w:t>
+                <w:t xml:space="preserve">hal-04633283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering growth/nutrition dynamics at the aphid – symbiont interface through metabolic modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gerlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Rencontre du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Neuropeptide F and its receptor in the pea aphid, Acyrthosiphon pisum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+                <w:t xml:space="preserve">Study of host-symbionts coevolution in the whitefly Bemisia tabaci: an experimental evolution approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Belgaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+              <w:t xml:space="preserve">13e Rencontre du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670572v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunolocalisation des peptides &amp;quot;Bacteriocyte-specific cystein rich&amp;quot; (BCR), potentiels régulateurs de la symbiose chez les pucerons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Terrasson</w:t>
+                <w:t xml:space="preserve">Characterization of Neuropeptide F and its receptor in the pea aphid, Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cissy Huygens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Donckers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Callaerts</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">, Nov 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633315v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriocyte-specific Cysteine-Rich (BCR) peptides form a new aphid-specific defensin-like family and are promising regulators of aphid symbiosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Immunolocalisation des peptides &amp;quot;Bacteriocyte-specific cystein rich&amp;quot; (BCR), potentiels régulateurs de la symbiose chez les pucerons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Loth</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Callaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du Réseau Ecologie des Interactions Durables (REID)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">13èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04633283v1</w:t>
+                <w:t xml:space="preserve">hal-04633315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les peptides « Bacteriocyte-specific Cystein-Rich » : une nouvelle famille de défensine. Régulateurs de la symbiose chez les pucerons ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Terrasson</w:t>
+                <w:t xml:space="preserve">Plasticity of bacteriocytes facing nutritional stresses in the pea aphid development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Loth</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Journées du GDR "MultiFonction des Peptides AntiMicrobiens" (MuFoPAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Amboise, France</w:t>
+              <w:t xml:space="preserve">12èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04633233v1</w:t>
+                <w:t xml:space="preserve">hal-03741301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peptides « Bacteriocyte-specific Cysteine Rich » (BCR) : un rôle dans le contrôle de la symbiose ? Focus sur BCR4 chez le puceron du pois.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Les peptides « Bacteriocyte-specific Cystein-Rich » : une nouvelle famille de défensine. Régulateurs de la symbiose chez les pucerons ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">9ème Journées du GDR "MultiFonction des Peptides AntiMicrobiens" (MuFoPAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771966v1</w:t>
+                <w:t xml:space="preserve">hal-04633233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity of bacteriocytes facing nutritional stresses in the pea aphid development.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Renoz</w:t>
+                <w:t xml:space="preserve">Peptides « Bacteriocyte-specific Cysteine Rich » (BCR) : un rôle dans le contrôle de la symbiose ? Focus sur BCR4 chez le puceron du pois.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Severine Balmand</w:t>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03741301v1</w:t>
+                <w:t xml:space="preserve">hal-04771966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable laser-based technology for insect pest control</w:t>
               </w:r>
@@ -5263,51 +5263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clavel A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Energy and Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Virtual, France</w:t>
@@ -5362,51 +5362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lacotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5461,103 +5461,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Inhibitor of APoptosis (IAP) gene family in aphids: between expansion and functional diversification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Villeurbanne (virtual), France</w:t>
@@ -5638,51 +5638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Sustainable Agriculture, Environment and Forestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, London, United Kingdom</w:t>
@@ -5711,90 +5711,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the inhibitor of aPoptosis (IAP) repertoire in insects reveals a complex pattern of gene losses and amplifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jousselin Emmanuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Huygens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5836,90 +5836,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IAP (Inhibitor-of-Apoptosis Protein) gene family expansion and functional diversification in aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Korneel Hens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5961,90 +5961,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IAP (Inhibitor-of-Apoptosis Protein) gene family expansion and functional characterization in aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Korneel Hens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6080,984 +6080,984 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriocyte reprogramming to cope with nutritional stress in a phloem sap feeding hemipteran, the pea aphid Acyrthosiphon pisum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Amplification des gènes codant les protéines de la famille des IAP et leur rôle dans l'homéostasie bactériocytaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Korneel Hens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSA Lyon International Partner Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">11èmes rencontres du réseau de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03514034v1</w:t>
+                <w:t xml:space="preserve">hal-03741308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion of genes encoding Apoptosis Inhibitor Proteins (IAPs) and their role in a novel bacteriocyte cell death process in aphid symbiosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Another way to die for bacteriocytes in the aphid/Buchnera symbiotic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Evolutionary Biology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants du département SPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03509938v1</w:t>
+                <w:t xml:space="preserve">hal-03510629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle clé du bactériocyte dans la résilience du puceron aux stress nutritionnels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Bacteriocyte reprogramming to cope with nutritional stress in a phloem sap feeding hemipteran, the pea aphid Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Réunion du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">France-Israel PRC Meeting – The role of metabolic interactions in shaping the bacterial endosymbiotic community of Hemyptera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514026v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel cell death process is involved in the elimination of bacteriocytes and their symbionts through aphid aging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Bacteriocyte reprogramming to cope with nutritional stress in a phloem sap feeding hemipteran, the pea aphid Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Colella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">France-Israel PRC Meeting – The role of metabolic interactions in shaping the bacterial endosymbiotic community of Hemyptera</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">INSA Lyon International Partner Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514078v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Another way to die for bacteriocytes in the aphid/Buchnera symbiotic system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Expansion of genes encoding Apoptosis Inhibitor Proteins (IAPs) and their role in a novel bacteriocyte cell death process in aphid symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kurt Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants du département SPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">22. Evolutionary Biology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510629v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriocyte reprogramming to cope with nutritional stress in a phloem sap feeding hemipteran, the pea aphid Acyrthosiphon pisum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Rôle clé du bactériocyte dans la résilience du puceron aux stress nutritionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Colella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">France-Israel PRC Meeting – The role of metabolic interactions in shaping the bacterial endosymbiotic community of Hemyptera</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">11ème Réunion du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03514051v1</w:t>
+                <w:t xml:space="preserve">hal-03514026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplification des gènes codant les protéines de la famille des IAP et leur rôle dans l'homéostasie bactériocytaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">A novel cell death process is involved in the elimination of bacteriocytes and their symbionts through aphid aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Korneel Hens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes rencontres du réseau de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">France-Israel PRC Meeting – The role of metabolic interactions in shaping the bacterial endosymbiotic community of Hemyptera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03741308v1</w:t>
+                <w:t xml:space="preserve">hal-03514078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effecteurs et inhibiteurs de l’apoptose chez le puceron du pois : annotation et implication dans la mort cellulaire bactériocytaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Réunion du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Colmar, France</w:t>
@@ -7086,103 +7086,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life history traits and tissue-specific gene expression changes underlying the symbiotic pea aphid resilience to a tyrosine and phenylalanine depleted diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Réunion du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Amiens, France</w:t>
@@ -7205,359 +7205,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle forme de mort cellulaire impliquée dans la dégénérescence des cellules bactériocytaires chez le puceron du pois, Acyrthosiphon pisum</w:t>
+                <w:t xml:space="preserve">The long-term relationship with Buchnera aphidicola imposes another way to die for Acyrthosiphon pisum bacteriocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Buhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Colloque Biologie de l'Insecte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">9. Réunion annuelle du Réseau BAPOA (Biologie Adaptative des Pucerons et Organismes Associés)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03506790v1</w:t>
+                <w:t xml:space="preserve">hal-03506794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The long-term relationship with Buchnera aphidicola imposes another way to die for Acyrthosiphon pisum bacteriocytes</w:t>
+                <w:t xml:space="preserve">Une nouvelle forme de mort cellulaire impliquée dans la dégénérescence des cellules bactériocytaires chez le puceron du pois, Acyrthosiphon pisum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Réunion annuelle du Réseau BAPOA (Biologie Adaptative des Pucerons et Organismes Associés)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Amiens, France</w:t>
+              <w:t xml:space="preserve">18. Colloque Biologie de l'Insecte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03506794v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03506790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems biology of symbiosis: from partners’ genomics to physiology of interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Meeting of the PRC Israel-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Villeurbanne, France</w:t>
@@ -7599,77 +7599,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct flow cytometry measurements and cell imaging reveal a fine-tuning of endosymbiont and bacteriocyte cell dynamics during aphid development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7724,51 +7724,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination des dynamiques cellulaires entre bactériocytes et endosymbiotes au cours du développement des insectes : Une nouvelle approche par cytométrie en flux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7830,195 +7830,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de la cellule bactériocytaire et des populations symbiotiques au cours du développement du puceron du pois</w:t>
+                <w:t xml:space="preserve">Specific body compartment phenotypes induced by dsRNA treatments in the pea aphid: the cathepsin-L and phenylalanine hydroxylase examples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Biologie Adaptative des Pucerons et des Organismes Associés (BAPOA). Le Rheu, FRA., Nov 2014, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795335v1</w:t>
+                <w:t xml:space="preserve">hal-02795336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de la cellule bactériocytaire et des populations symbiotiques au cours du développement du puceron du pois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8080,217 +8063,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific body compartment phenotypes induced by dsRNA treatments in the pea aphid: the cathepsin-L and phenylalanine hydroxylase examples</w:t>
+                <w:t xml:space="preserve">Dynamique de la cellule bactériocytaire et des populations symbiotiques au cours du développement du puceron du pois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Weiss-Gayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Colella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Biologie Adaptative des Pucerons et des Organismes Associés (BAPOA). Le Rheu, FRA., Nov 2014, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795336v1</w:t>
+                <w:t xml:space="preserve">hal-02795335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inactivation par RNAi du gène codant la phénylalanine hydrolase dans les compartiments symbiotiques provoque une baisse de la fécondité et des défauts de développement chez le puceron du pois, Acyrthosiphon pisum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du GRREMI (Groupe Régional de Recherche en Microbiologie des Interactions)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
@@ -8345,77 +8345,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de séminaires en Biophysique et Biologie Moléculaire de la Cellule et du Développement, Dipartimento di Fisiologia e Biochimica, Università di Pisa / Scuola Normale Superiore di Pisa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Pisa, Italy</w:t>
@@ -8438,277 +8438,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénotypes induits par l'inactivation fonctionnelle par RNAi du gène ACYPY007803 (phényalanine hydroxylase) chez le puceron du pois</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard Febvay</w:t>
+                <w:t xml:space="preserve">Aphicibles - Symbiosis, digestion and reproduction as aphid physiological processes to identify new targets for insecticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Rahbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Condemine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Guiderdoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées du Réseau BAPOA (Biologie Adaptative des Pucerons et Organismes Associés)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">ANR - Colloque Plant Genomics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Pont Royal en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03506379v1</w:t>
+                <w:t xml:space="preserve">hal-03506701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aphicibles - Symbiosis, digestion and reproduction as aphid physiological processes to identify new targets for insecticides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Federica Calevro</w:t>
+                <w:t xml:space="preserve">Phénotypes induits par l'inactivation fonctionnelle par RNAi du gène ACYPY007803 (phényalanine hydroxylase) chez le puceron du pois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréane Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANR - Colloque Plant Genomics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Pont Royal en Provence, France</w:t>
+              <w:t xml:space="preserve">5. Journées du Réseau BAPOA (Biologie Adaptative des Pucerons et Organismes Associés)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03506701v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03506379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of metabolic pathways and host regulation in symbiosis: tyrosine and cuticular protein biosynthesis during the pea aphid embryonic development</w:t>
               </w:r>
@@ -8733,51 +8733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bendridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8832,77 +8832,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual and compartment specific response to RNAi in aphids: each individual matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8944,51 +8944,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation et évolution des familles de transporteurs chez le puceron du pois (Acyrthosiphon pisum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9063,570 +9063,570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation transcriptomique du développement embryonnaire et larvaire du puceron du pois Acyrthosiphon pisum</w:t>
+                <w:t xml:space="preserve">Transcriptome analysis of embryo development in a parthenogenetic and symbiotic insect model, the pea aphid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréane Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Colloque de Biologie de l’Insecte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Lyon, France. 126 p</w:t>
+              <w:t xml:space="preserve">IPG'10 Integrative Post-Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Jacques Cartier. Lyon, FRA., Nov 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755293v1</w:t>
+                <w:t xml:space="preserve">hal-02814211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aphicibles : Symbiosis, digestion and reproduction as aphid physiological processes to identify new targets for insecticides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Characterization of partenogenetic embryo development in the context of symbiosis using transcriptome analysis in the pea aphid model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréane Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Febvay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rahbé</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genoplante 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). Paris, FRA., Mar 2010, Avignon, France. 40 diapos</w:t>
+              <w:t xml:space="preserve">EMBO Workshop on Systems Biology of Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMBO. Heidelberg, DEU., Aug 2010, Ascona, Switzerland. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02824684v1</w:t>
+                <w:t xml:space="preserve">hal-01231279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome analysis of embryo development in a parthenogenetic and symbiotic insect model, the pea aphid</w:t>
+                <w:t xml:space="preserve">Caractérisation transcriptomique du développement embryonnaire et larvaire du puceron du pois Acyrthosiphon pisum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréane Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPG'10 Integrative Post-Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Jacques Cartier. Lyon, FRA., Nov 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">16. Colloque de Biologie de l’Insecte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Lyon, France. 126 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814211v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of partenogenetic embryo development in the context of symbiosis using transcriptome analysis in the pea aphid model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+                <w:t xml:space="preserve">Aphicibles : Symbiosis, digestion and reproduction as aphid physiological processes to identify new targets for insecticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Rahbé</w:t>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Condemine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guiderdoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Workshop on Systems Biology of Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMBO. Heidelberg, DEU., Aug 2010, Ascona, Switzerland. 1 p</w:t>
+              <w:t xml:space="preserve">Genoplante 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). Paris, FRA., Mar 2010, Avignon, France. 40 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01231279v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic analysis of the transport function in the symbiotic system of the pea aphid Acyrthosiphon pisum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9726,103 +9726,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated detection and segmentation of bacteriocytes from light microscopy images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Revol-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque d'Intelligence Artificielle en Imagerie Biomédical (IABM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
@@ -9976,103 +9976,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The aphid BCR4 structure and activity uncover a new defensin peptide superfamily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVII International Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Kyoto, Japan</w:t>
@@ -10101,103 +10101,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bacteriocyte-specific Cysteine-Rich (BCR) proteins: a role in the control of aphid symbiosis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique enjeu « santé globale et bio‐ingénierie » de l'INSA Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Villeurbanne, France</w:t>
@@ -10226,103 +10226,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme plasticity of bacteriocytes facing nutritional stresses during pea aphid development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
@@ -10345,346 +10345,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ER stress as a major regulator of aphid bacteriocyte cell death</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Embedded into bacteriocytes, but highly invasive: the puzzling case of the co-obligate symbiont Serratia symbiotica in the aphid Periphyllus lyropictus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Eloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">ELI-Day, Annual meeting of the Earth and Life Institute of the University of Louvain-la-Neuve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03741344v1</w:t>
+                <w:t xml:space="preserve">hal-03741341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded into bacteriocytes, but highly invasive: the puzzling case of the co-obligate symbiont Serratia symbiotica in the aphid Periphyllus lyropictus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">ER stress as a major regulator of aphid bacteriocyte cell death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Eloy</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Callaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELI-Day, Annual meeting of the Earth and Life Institute of the University of Louvain-la-Neuve</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Louvain-la-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">12èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03741341v1</w:t>
+                <w:t xml:space="preserve">hal-03741344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of GPCRs in metabolism and physiology of the pea aphid, Acyrthosiphon pisum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cissy Huygens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10739,77 +10739,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteriocytes and the interorgan communication network regulating physiology and metabolism of the pea aphid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cissy Huygens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10851,103 +10851,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteriocyte specific Cystein Rich peptides, a new defensin like protein family , are promising regulators of aphid symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
@@ -10976,103 +10976,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel cell death process eliminates both bacteriocytes and their symbionts in the pea aphid/Buchnera symbiotic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd UK-France Joint meeting on Aphids - Royal Entomological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Rothamsted, United Kingdom</w:t>
@@ -11101,51 +11101,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteriocyte reprogramming to maintain organismal homeostasis under nutritional stress in aphid symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11153,51 +11153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd UK-France Joint meeting on Aphids - Royal Entomological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Rothamsted, United Kingdom</w:t>
@@ -11239,90 +11239,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel cell death process eliminates both bacteriocytes and their symbionts in the pea aphid/Buchnera symbiotic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Callaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INSA Lyon International Partner Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Villeurbanne (INSA-Lyon), France</w:t>
@@ -11351,422 +11351,422 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of aphid bacteriocyte cell death by RNAseq analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Colella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Congress of Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Naples, Italy</w:t>
+              <w:t xml:space="preserve">INSA Lyon International Partner Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03741337v1</w:t>
+                <w:t xml:space="preserve">hal-03741347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of aphid bacteriocyte cell death by RNAseq analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">A novel cell death process eliminates both bacteriocytes and their symbionts in the pea aphid/Buchnera symbiotic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSA Lyon International Partner Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">11. European Congress of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03741347v1</w:t>
+                <w:t xml:space="preserve">hal-03509913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel cell death process eliminates both bacteriocytes and their symbionts in the pea aphid/Buchnera symbiotic system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Molecular characterization of aphid bacteriocyte cell death by RNAseq analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Simonet</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Callaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. European Congress of Entomology</w:t>
+              <w:t xml:space="preserve">11th European Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03509913v1</w:t>
+                <w:t xml:space="preserve">hal-03741337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteriocyte reprogramming to maintain organismal homeostasis under nutritional stress in aphid symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11774,51 +11774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIth European Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Naples, Italy</w:t>
@@ -11873,64 +11873,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11966,277 +11966,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tyrosine metabolism and parthenogenetic development in a symbiotic insect, the pea aphid: the central function of phenylalanine hydroxylase</w:t>
+                <w:t xml:space="preserve">Métabolisme de la tyrosine et développement parthénogénétique chez le puceron du pois : la fonction centrale de la phenylalanine hydroxylase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Symposium on Molecular Insect Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands. 1 p., 2014</w:t>
+              <w:t xml:space="preserve">7. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Avignon, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792558v1</w:t>
+                <w:t xml:space="preserve">hal-02795333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métabolisme de la tyrosine et développement parthénogénétique chez le puceron du pois : la fonction centrale de la phenylalanine hydroxylase</w:t>
+                <w:t xml:space="preserve">Tyrosine metabolism and parthenogenetic development in a symbiotic insect, the pea aphid: the central function of phenylalanine hydroxylase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Avignon, France. 2014</w:t>
+              <w:t xml:space="preserve">7. International Symposium on Molecular Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands. 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795333v1</w:t>
+                <w:t xml:space="preserve">hal-02792558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication de la cathepsine-L dans le remodelage cuticulaire durant le processus de mue chez le puceron du pois, Acyrthosiphon pisum</w:t>
               </w:r>
@@ -12248,64 +12248,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12341,277 +12341,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic effects of ACYPI007803 knockdown by RNAi in the pea aphid</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diminution de fécondité et défauts de développement induits par l’inactivation fonctionnelle par RNAi du gène codant la phénylalanine hydroxylase chez le puceron du pois, Acyrthosiphon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Meeting of the International Aphid Genomics Consortium.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Harpenden, United Kingdom</w:t>
+              <w:t xml:space="preserve">17. Colloque de Biologie de l’Insecte - CBI-2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03506744v1</w:t>
+                <w:t xml:space="preserve">hal-03506719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diminution de fécondité et défauts de développement induits par l’inactivation fonctionnelle par RNAi du gène codant la phénylalanine hydroxylase chez le puceron du pois, Acyrthosiphon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenotypic effects of ACYPI007803 knockdown by RNAi in the pea aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréane Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Colloque de Biologie de l’Insecte - CBI-2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">8. Meeting of the International Aphid Genomics Consortium.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Harpenden, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03506719v1</w:t>
+                <w:t xml:space="preserve">hal-03506744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of metabolic pathways and host regulation in symbiosis: tyrosine and cuticular protein biosynthesis during the pea aphid embryonic development</w:t>
               </w:r>
@@ -12636,51 +12636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bendridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12761,51 +12761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bendridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12854,402 +12854,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse tissu-spécifique au traitement par RNAi chez le puceron du pois : une étude cinétique à l’échelle de l’individu</w:t>
+                <w:t xml:space="preserve">Single insect and tissue compartment specific response to RNAi microinjection in aphids: each individual matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Jaubert-Possamai</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Horn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Boutros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Colloque de Biologie de l’Insecte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Lyon, France. , 126 p., 2010, CB-2010 : 16ème Colloque de Biologie de l'Insecte, Lyon, 18 au 20 octobre 2010</w:t>
+              <w:t xml:space="preserve">4. Annual Arthropod Genomics Symposium on “Arthropod Genomics: New Approaches and Outcomes”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Kansas City, United States. 1 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755004v1</w:t>
+                <w:t xml:space="preserve">hal-02820936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse génomique de la fonction de transport dans le système symbiotique du puceron du pois Acyrthosiphon pisum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+                <w:t xml:space="preserve">Réponse tissu-spécifique au traitement par RNAi chez le puceron du pois : une étude cinétique à l’échelle de l’individu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Federica Calevro</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jaubert-Possamai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Colloque de Biologie de l’Insecte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2010, Lyon, France. , 126 p., 2010, CBI-2010 : 16ème Colloque de Biologie de l’Insecte, Lyon, 18 au 20 octobre 2010</w:t>
+              <w:t xml:space="preserve">, Oct 2010, Lyon, France. , 126 p., 2010, CB-2010 : 16ème Colloque de Biologie de l'Insecte, Lyon, 18 au 20 octobre 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755294v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single insect and tissue compartment specific response to RNAi microinjection in aphids: each individual matters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+                <w:t xml:space="preserve">Analyse génomique de la fonction de transport dans le système symbiotique du puceron du pois Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Boutros</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Colella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréane Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Annual Arthropod Genomics Symposium on “Arthropod Genomics: New Approaches and Outcomes”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Kansas City, United States. 1 p., 2010</w:t>
+              <w:t xml:space="preserve">16. Colloque de Biologie de l’Insecte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Lyon, France. , 126 p., 2010, CBI-2010 : 16ème Colloque de Biologie de l’Insecte, Lyon, 18 au 20 octobre 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02820936v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13267,103 +13267,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of Insect as a Platform for Transcriptomic Analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNA abundance analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2170, pp.185-198, 2021, </w:t>
@@ -13551,103 +13551,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong impact of orally administered BCR4 defensin on aphid survival, embryo development and symbiotic cells in three Acyrthosiphon pisum parthenogenetic lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garance Lapetoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -13838,51 +13838,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525347v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lambert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherine Montillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Hennot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Diaz-Gonzalez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guichard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2026.106955" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528508v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Leroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boukherrouba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2026.02.017" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127596v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrasson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Lapetoule" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renoz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-025-01923-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068990v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;line Lalouette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louveline Lepeule" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-98937-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368482v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Quivet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2025.07.011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704318v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Degli Esposti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Chaabi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2023.110907" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Barass&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouvensal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Asco&#235;t" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15100600" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507324v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huygens" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ribeiro Lopes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duport" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peignier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2021.103670" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862651v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sivignon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232012480" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03704068v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Duport" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Eloy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00457-22" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04014003v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Duport" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.982920" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239008v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaetani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lacotte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clavel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90782-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052353v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cissy Huygens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2013847117" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146150v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Arnal-Levron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinan Chen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Greimel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2019.05.011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768487v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simonet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1720237115" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905508v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01498" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352561v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Weiss-Gayet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19967" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388523v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Rey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34321" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002574v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Sapountzis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert-Possamai" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2014.05.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824527v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ane Rabatel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Febvay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-235" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956897v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Elachouri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vidoni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zanna" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pattyn" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Boukhaddaoui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.108696.110" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632959v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Brinza" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-666" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290694v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184270v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Hutin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Revol-Muller" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753005v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633387v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Callaerts" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753845v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772051v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783705v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702864v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524685v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524543v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Belgaidi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524579v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670572v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Donckers" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633315v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633283v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633233v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771966v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741301v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543644v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clavel A." TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772039v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Heddi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514209v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802970v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Clavel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514196v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jousselin Emmanuelle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512999v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korneel Hens" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741297v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514034v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509938v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514026v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514078v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510629v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Buhler" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514051v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741308v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506807v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506796v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506790v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506794v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buhler" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506791v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506775v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801005v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795335v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513906v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weiss-Gayet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795336v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506724v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506764v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Febvay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506379v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506701v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Condemine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Guiderdoni" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748785v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bendridi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821530v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818835v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755293v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824684v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiderdoni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814211v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231279v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823073v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109817v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169446v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Touchard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702878v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633269v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741327v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741344v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741341v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741320v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741324v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771990v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513018v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513048v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514067v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741337v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741347v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509913v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509885v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797200v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792558v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795333v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795332v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506744v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506719v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805925v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747829v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/47074.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755004v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755294v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820936v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Horn" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boutros" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052268v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0743-5_13" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792699v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987737v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525347v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lambert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherine Montillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Hennot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Diaz-Gonzalez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guichard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2026.106955" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528508v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Leroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boukherrouba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2026.02.017" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368482v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Lapetoule" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Quivet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2025.07.011" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068990v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;line Lalouette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louveline Lepeule" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-98937-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127596v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrasson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renoz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-025-01923-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704318v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Degli Esposti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Chaabi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2023.110907" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Barass&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouvensal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Asco&#235;t" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15100600" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03704068v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ribeiro Lopes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Duport" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Eloy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00457-22" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04014003v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Duport" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.982920" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507324v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huygens" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duport" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peignier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2021.103670" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862651v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sivignon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232012480" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239008v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaetani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lacotte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clavel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90782-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052353v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cissy Huygens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2013847117" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146150v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Arnal-Levron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinan Chen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Greimel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2019.05.011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768487v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simonet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1720237115" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905508v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01498" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352561v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Weiss-Gayet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19967" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388523v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Rey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34321" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002574v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Sapountzis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert-Possamai" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2014.05.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824527v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ane Rabatel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Febvay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-235" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956897v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Elachouri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vidoni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zanna" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pattyn" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Boukhaddaoui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.108696.110" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632959v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Brinza" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-666" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184270v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Hutin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Revol-Muller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290694v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524685v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753005v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633387v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Callaerts" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753845v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772051v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783705v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702864v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633283v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524579v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524543v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Belgaidi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670572v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Donckers" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633315v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741301v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633233v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771966v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543644v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clavel A." TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772039v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Heddi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514209v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802970v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Clavel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514196v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jousselin Emmanuelle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512999v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korneel Hens" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741297v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741308v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510629v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Buhler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514051v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514034v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509938v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514026v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514078v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506807v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506796v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506794v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buhler" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506790v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506791v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506775v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801005v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795336v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513906v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weiss-Gayet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795335v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506724v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506764v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Febvay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506701v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Condemine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Guiderdoni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506379v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748785v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bendridi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821530v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818835v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814211v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231279v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755293v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824684v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiderdoni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823073v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109817v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169446v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Touchard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702878v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633269v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741327v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741341v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741344v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741320v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741324v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771990v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513018v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513048v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514067v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741347v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509913v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741337v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509885v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797200v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795333v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792558v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795332v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506719v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506744v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805925v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747829v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/47074.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820936v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Horn" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boutros" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755004v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755294v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052268v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0743-5_13" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792699v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987737v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>