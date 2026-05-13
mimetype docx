--- v1 (2026-04-06)
+++ v2 (2026-05-13)
@@ -368,498 +368,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying supply and demand in the pea aphid-Buchnera symbiosis reveals the metabolic Achilles’ heels of this interaction</w:t>
+                <w:t xml:space="preserve">Cadmium tolerance is associated with tissue-specific plasticity of metallothionein gene expression in Gammarus fossarum field populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Gerlin</w:t>
+                <w:t xml:space="preserve">Auréline Lalouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louveline Lepeule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+                <w:t xml:space="preserve">Nicolas Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 92, pp.284 - 299. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.13913. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymben.2025.07.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-98937-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368482v1</w:t>
+                <w:t xml:space="preserve">hal-05068990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium tolerance is associated with tissue-specific plasticity of metallothionein gene expression in Gammarus fossarum field populations</w:t>
+                <w:t xml:space="preserve">Strong impact of orally administered BCR4 defensin on aphid survival, embryo development, and symbiotic cells in three Acyrthosiphon pisum parthenogenetic lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auréline Lalouette</w:t>
+                <w:t xml:space="preserve">Hugo Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Chaumot</w:t>
+                <w:t xml:space="preserve">Garance Lapetoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louveline Lepeule</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karen Gaget</w:t>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Delorme</w:t>
+                <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.13913. </w:t>
+              <w:t xml:space="preserve">Journal of Pest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 98 (3), pp.1599-1612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-98937-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10340-025-01923-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05068990v1</w:t>
+                <w:t xml:space="preserve">hal-05127596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong impact of orally administered BCR4 defensin on aphid survival, embryo development, and symbiotic cells in three Acyrthosiphon pisum parthenogenetic lines</w:t>
+                <w:t xml:space="preserve">Quantifying supply and demand in the pea aphid-Buchnera symbiosis reveals the metabolic Achilles’ heels of this interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Terrasson</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Léo Gerlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garance Lapetoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+                <w:t xml:space="preserve">Yohann Quivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Renoz</w:t>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 98 (3), pp.1599-1612. </w:t>
+              <w:t xml:space="preserve">Metabolic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 92, pp.284 - 299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10340-025-01923-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymben.2025.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05127596v1</w:t>
+                <w:t xml:space="preserve">hal-05368482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and organ-specific patterns of expression of two metallothioneins in the sentinel species Gammarus fossarum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Degli Esposti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auréline Lalouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louveline Lepeule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Chaabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1038,563 +1038,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compartmentalized into Bacteriocytes but Highly Invasive: the Puzzling Case of the Co-Obligate Symbiont Serratia symbiotica in the Aphid Periphyllus lyropictus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolutionary diversification of insulin-related peptides (IRPs) in aphids and spatiotemporal distribution in Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C. Huygens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Eloy</w:t>
+                <w:t xml:space="preserve">G. Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.00457-22⟩</w:t>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 141, pp.103670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2021.103670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03704068v1</w:t>
+                <w:t xml:space="preserve">hal-03507324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriocyte plasticity in pea aphids facing amino acid stress or starvation during development</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aphid BCR4 Structure and Activity Uncover a New Defensin Peptide Superfamily</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Balmand</w:t>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sivignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2022.982920⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (20), pp.12480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms232012480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04014003v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary diversification of insulin-related peptides (IRPs) in aphids and spatiotemporal distribution in Acyrthosiphon pisum</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Compartmentalized into Bacteriocytes but Highly Invasive: the Puzzling Case of the Co-Obligate Symbiont Serratia symbiotica in the Aphid Periphyllus lyropictus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Peignier</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Eloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2021.103670⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.00457-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03507324v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aphid BCR4 Structure and Activity Uncover a New Defensin Peptide Superfamily</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+                <w:t xml:space="preserve">Bacteriocyte plasticity in pea aphids facing amino acid stress or starvation during development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Paquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugo Terrasson</w:t>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Sivignon</w:t>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (20), pp.12480. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.982920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms232012480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2022.982920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03862651v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainable laser-based technology for insect pest control</w:t>
               </w:r>
@@ -1632,51 +1632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), pp.11068. </w:t>
@@ -1714,77 +1714,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary novelty in the apoptotic pathway of aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cissy Huygens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1900,51 +1900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Greimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1864 (9), pp.1247-1257. </w:t>
@@ -1995,90 +1995,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteriocyte cell death in the pea aphid/ Buchnera symbiotic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 115 (8), pp.E1819 - E1828. </w:t>
@@ -2129,90 +2129,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteriocyte Reprogramming to Cope With Nutritional Stress in a Phloem Sap Feeding Hemipteran, the Pea Aphid Acyrthosiphon pisum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.1498. </w:t>
@@ -2263,64 +2263,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct flow cytometry measurements reveal a fine-tuning of symbiotic cell dynamics according to the host developmental needs in aphid symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Weiss-Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2397,77 +2397,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disruption of phenylalanine hydroxylase reduces adult lifespan and fecundity, and impairs embryonic development in parthenogenetic pea aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2531,77 +2531,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insight into the RNA interference response against cathepsin-L gene in the pea aphid, Acyrthosiphon pisum: Molting or gut phenotypes specifically induced by injection or feeding treatments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jaubert-Possamai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2678,77 +2678,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréane Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (1), pp.235. </w:t>
@@ -2946,64 +2946,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Brinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3080,596 +3080,596 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et segmentation automatisées de bactériocytes à partir d'images de microscopie optique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specific expansion and diversification of Inhibitors of APoptosis (IAPs) support symbiont maintenance and morph-specific regulation in aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Hutin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Federica Calevro</w:t>
+                <w:t xml:space="preserve">Emmanuelle Jousselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe de Recherche et d'Etudes de Traitement du Signal et des Images (GRETSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Strasboug, France</w:t>
+              <w:t xml:space="preserve">XII International Symposium on Aphids (ISA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Pyeongchang, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05184270v1</w:t>
+                <w:t xml:space="preserve">hal-05290694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific expansion and diversification of Inhibitors of APoptosis (IAPs) support symbiont maintenance and morph-specific regulation in aphids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Détection et segmentation automatisées de bactériocytes à partir d'images de microscopie optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Hutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Revol-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Jousselin</w:t>
+                <w:t xml:space="preserve">Séverine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII International Symposium on Aphids (ISA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Pyeongchang, South Korea</w:t>
+              <w:t xml:space="preserve">Groupe de Recherche et d'Etudes de Traitement du Signal et des Images (GRETSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290694v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métabolisme d'une bactérie symbiotique et besoins nutritionnels de son hôte : une question d'offre et de demande ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Evolution towards a two-way cooperation in a single symbiotic organ: the developmental chronicle of a multi-partner insect endosymbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop Modélisation du Métabolisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International congress of Ecology and Evolution (SFE2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Ecologie et d'Evolution (SFE2), Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524685v1</w:t>
+                <w:t xml:space="preserve">hal-04753005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution towards a two-way cooperation in a single symbiotic organ: the developmental chronicle of a multi-partner insect endosymbiosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Two-way cooperation in a single symbiotic organ: the developmental chronicle of a multi-partner insect endosymbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International congress of Ecology and Evolution (SFE2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Ecologie et d'Evolution (SFE2), Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">3rd Joint Congress on Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753005v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subcellular localization of BCR4, an aphid-specific defensin peptide, in the bacteriocytes of Acyrthosiphon pisum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Callaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3705,1234 +3705,1234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-way cooperation in a single symbiotic organ: the developmental chronicle of a multi-partner insect endosymbiosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">BCR4, a defensin with a strong impact on aphid survival, embryo development and symbiotic cells of three Acyrthosiphon pisum lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Lapetoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renoz</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Joint Congress on Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">14èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753845v1</w:t>
+                <w:t xml:space="preserve">hal-04772051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BCR4, a defensin with a strong impact on aphid survival, embryo development and symbiotic cells of three Acyrthosiphon pisum lines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">RNAseq analysis reveals new roles for conserved metazoan pathways in the regulation of bacteriocyte dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Callaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04772051v1</w:t>
+                <w:t xml:space="preserve">hal-04783705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNAseq analysis reveals new roles for conserved metazoan pathways in the regulation of bacteriocyte dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Evolutionarily conserved metazoan pathways have evolved new functions and regulate bacteriocytes' dynamics in the context of symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renoz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Callaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">XXVII International Congress of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04783705v1</w:t>
+                <w:t xml:space="preserve">hal-04702864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionarily conserved metazoan pathways have evolved new functions and regulate bacteriocytes' dynamics in the context of symbiosis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Métabolisme d'une bactérie symbiotique et besoins nutritionnels de son hôte : une question d'offre et de demande ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Gerlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Renoz</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Lapetoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVII International Congress of Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">2nd Workshop Modélisation du Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702864v1</w:t>
+                <w:t xml:space="preserve">hal-04524685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriocyte-specific Cysteine-Rich (BCR) peptides form a new aphid-specific defensin-like family and are promising regulators of aphid symbiosis</w:t>
+                <w:t xml:space="preserve">Deciphering growth/nutrition dynamics at the aphid – symbiont interface through metabolic modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Terrasson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+                <w:t xml:space="preserve">Léo Gerlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Paquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du Réseau Ecologie des Interactions Durables (REID)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">13e Rencontre du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04633283v1</w:t>
+                <w:t xml:space="preserve">hal-04524579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering growth/nutrition dynamics at the aphid – symbiont interface through metabolic modeling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Study of host-symbionts coevolution in the whitefly Bemisia tabaci: an experimental evolution approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zainab Belgaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e Rencontre du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524579v1</w:t>
+                <w:t xml:space="preserve">hal-04524543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of host-symbionts coevolution in the whitefly Bemisia tabaci: an experimental evolution approach</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Characterization of Neuropeptide F and its receptor in the pea aphid, Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cissy Huygens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Donckers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Rencontre du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+              <w:t xml:space="preserve">13èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524543v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Neuropeptide F and its receptor in the pea aphid, Acyrthosiphon pisum</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Immunolocalisation des peptides &amp;quot;Bacteriocyte-specific cystein rich&amp;quot; (BCR), potentiels régulateurs de la symbiose chez les pucerons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Federica Calevro</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rahioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Callaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2023, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670572v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunolocalisation des peptides &amp;quot;Bacteriocyte-specific cystein rich&amp;quot; (BCR), potentiels régulateurs de la symbiose chez les pucerons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Bacteriocyte-specific Cysteine-Rich (BCR) peptides form a new aphid-specific defensin-like family and are promising regulators of aphid symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Balmand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Paquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Callaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Rencontres du Réseau Ecologie des Interactions Durables (REID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04633315v1</w:t>
+                <w:t xml:space="preserve">hal-04633283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity of bacteriocytes facing nutritional stresses in the pea aphid development.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
@@ -4961,103 +4961,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les peptides « Bacteriocyte-specific Cystein-Rich » : une nouvelle famille de défensine. Régulateurs de la symbiose chez les pucerons ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Journées du GDR "MultiFonction des Peptides AntiMicrobiens" (MuFoPAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Amboise, France</w:t>
@@ -5086,103 +5086,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptides « Bacteriocyte-specific Cysteine Rich » (BCR) : un rôle dans le contrôle de la symbiose ? Focus sur BCR4 chez le puceron du pois.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
@@ -5263,51 +5263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clavel A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Energy and Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Virtual, France</w:t>
@@ -5362,64 +5362,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lacotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Heddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5461,103 +5461,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Inhibitor of APoptosis (IAP) gene family in aphids: between expansion and functional diversification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Villeurbanne (virtual), France</w:t>
@@ -5638,51 +5638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Sustainable Agriculture, Environment and Forestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, London, United Kingdom</w:t>
@@ -5711,103 +5711,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the inhibitor of aPoptosis (IAP) repertoire in insects reveals a complex pattern of gene losses and amplifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jousselin Emmanuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Huygens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Incontri di diversità delle forme e degli animali, Università di Pisa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Pisa, Italy</w:t>
@@ -5836,90 +5836,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IAP (Inhibitor-of-Apoptosis Protein) gene family expansion and functional diversification in aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Korneel Hens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5961,90 +5961,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IAP (Inhibitor-of-Apoptosis Protein) gene family expansion and functional characterization in aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Korneel Hens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6080,984 +6080,984 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplification des gènes codant les protéines de la famille des IAP et leur rôle dans l'homéostasie bactériocytaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Expansion of genes encoding Apoptosis Inhibitor Proteins (IAPs) and their role in a novel bacteriocyte cell death process in aphid symbiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Korneel Hens</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes rencontres du réseau de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">22. Evolutionary Biology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03741308v1</w:t>
+                <w:t xml:space="preserve">hal-03509938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Another way to die for bacteriocytes in the aphid/Buchnera symbiotic system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Bacteriocyte reprogramming to cope with nutritional stress in a phloem sap feeding hemipteran, the pea aphid Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Colella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kurt Buhler</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants du département SPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">INSA Lyon International Partner Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03510629v1</w:t>
+                <w:t xml:space="preserve">hal-03514034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriocyte reprogramming to cope with nutritional stress in a phloem sap feeding hemipteran, the pea aphid Acyrthosiphon pisum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Rôle clé du bactériocyte dans la résilience du puceron aux stress nutritionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Colella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">France-Israel PRC Meeting – The role of metabolic interactions in shaping the bacterial endosymbiotic community of Hemyptera</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">11ème Réunion du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514051v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteriocyte reprogramming to cope with nutritional stress in a phloem sap feeding hemipteran, the pea aphid Acyrthosiphon pisum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">A novel cell death process is involved in the elimination of bacteriocytes and their symbionts through aphid aging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSA Lyon International Partner Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">France-Israel PRC Meeting – The role of metabolic interactions in shaping the bacterial endosymbiotic community of Hemyptera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514034v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion of genes encoding Apoptosis Inhibitor Proteins (IAPs) and their role in a novel bacteriocyte cell death process in aphid symbiosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Another way to die for bacteriocytes in the aphid/Buchnera symbiotic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Evolutionary Biology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants du département SPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03509938v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle clé du bactériocyte dans la résilience du puceron aux stress nutritionnels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Bacteriocyte reprogramming to cope with nutritional stress in a phloem sap feeding hemipteran, the pea aphid Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Réunion du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">France-Israel PRC Meeting – The role of metabolic interactions in shaping the bacterial endosymbiotic community of Hemyptera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03514026v1</w:t>
+                <w:t xml:space="preserve">hal-03514051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel cell death process is involved in the elimination of bacteriocytes and their symbionts through aphid aging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Amplification des gènes codant les protéines de la famille des IAP et leur rôle dans l'homéostasie bactériocytaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Korneel Hens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">France-Israel PRC Meeting – The role of metabolic interactions in shaping the bacterial endosymbiotic community of Hemyptera</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">11èmes rencontres du réseau de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03514078v1</w:t>
+                <w:t xml:space="preserve">hal-03741308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effecteurs et inhibiteurs de l’apoptose chez le puceron du pois : annotation et implication dans la mort cellulaire bactériocytaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Réunion du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Colmar, France</w:t>
@@ -7086,103 +7086,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life history traits and tissue-specific gene expression changes underlying the symbiotic pea aphid resilience to a tyrosine and phenylalanine depleted diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Réunion du Réseau Français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Amiens, France</w:t>
@@ -7205,359 +7205,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The long-term relationship with Buchnera aphidicola imposes another way to die for Acyrthosiphon pisum bacteriocytes</w:t>
+                <w:t xml:space="preserve">Une nouvelle forme de mort cellulaire impliquée dans la dégénérescence des cellules bactériocytaires chez le puceron du pois, Acyrthosiphon pisum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Réunion annuelle du Réseau BAPOA (Biologie Adaptative des Pucerons et Organismes Associés)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Amiens, France</w:t>
+              <w:t xml:space="preserve">18. Colloque Biologie de l'Insecte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03506794v1</w:t>
+                <w:t xml:space="preserve">hal-03506790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle forme de mort cellulaire impliquée dans la dégénérescence des cellules bactériocytaires chez le puceron du pois, Acyrthosiphon pisum</w:t>
+                <w:t xml:space="preserve">The long-term relationship with Buchnera aphidicola imposes another way to die for Acyrthosiphon pisum bacteriocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Buhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. Colloque Biologie de l'Insecte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">9. Réunion annuelle du Réseau BAPOA (Biologie Adaptative des Pucerons et Organismes Associés)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03506790v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03506794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems biology of symbiosis: from partners’ genomics to physiology of interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baa-Puyoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Meeting of the PRC Israel-France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Villeurbanne, France</w:t>
@@ -7599,77 +7599,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct flow cytometry measurements and cell imaging reveal a fine-tuning of endosymbiont and bacteriocyte cell dynamics during aphid development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7724,64 +7724,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination des dynamiques cellulaires entre bactériocytes et endosymbiotes au cours du développement des insectes : Une nouvelle approche par cytométrie en flux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Weiss-Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7830,467 +7830,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific body compartment phenotypes induced by dsRNA treatments in the pea aphid: the cathepsin-L and phenylalanine hydroxylase examples</w:t>
+                <w:t xml:space="preserve">Dynamique de la cellule bactériocytaire et des populations symbiotiques au cours du développement du puceron du pois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Weiss-Gayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Colella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Biologie Adaptative des Pucerons et des Organismes Associés (BAPOA). Le Rheu, FRA., Nov 2014, Avignon, France</w:t>
+              <w:t xml:space="preserve">7. Journées du Réseau BAPOA (Biologie Adaptative des Pucerons et Organismes Associés)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795336v1</w:t>
+                <w:t xml:space="preserve">hal-03513906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de la cellule bactériocytaire et des populations symbiotiques au cours du développement du puceron du pois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Weiss-Gayet</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Weiss-Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées du Réseau BAPOA (Biologie Adaptative des Pucerons et Organismes Associés)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Avignon, France</w:t>
+              <w:t xml:space="preserve">7. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Biologie Adaptative des Pucerons et des Organismes Associés (BAPOA). Le Rheu, FRA., Nov 2014, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03513906v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de la cellule bactériocytaire et des populations symbiotiques au cours du développement du puceron du pois</w:t>
+                <w:t xml:space="preserve">Specific body compartment phenotypes induced by dsRNA treatments in the pea aphid: the cathepsin-L and phenylalanine hydroxylase examples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Biologie Adaptative des Pucerons et des Organismes Associés (BAPOA). Le Rheu, FRA., Nov 2014, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795335v1</w:t>
+                <w:t xml:space="preserve">hal-02795336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inactivation par RNAi du gène codant la phénylalanine hydrolase dans les compartiments symbiotiques provoque une baisse de la fécondité et des défauts de développement chez le puceron du pois, Acyrthosiphon pisum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du GRREMI (Groupe Régional de Recherche en Microbiologie des Interactions)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
@@ -8332,90 +8332,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dsRNAi in aphids induces variable individual and tissue responses, and phenotypes specific to the administration methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de séminaires en Biophysique et Biologie Moléculaire de la Cellule et du Développement, Dipartimento di Fisiologia e Biochimica, Università di Pisa / Scuola Normale Superiore di Pisa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Pisa, Italy</w:t>
@@ -8438,277 +8438,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aphicibles - Symbiosis, digestion and reproduction as aphid physiological processes to identify new targets for insecticides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Federica Calevro</w:t>
+                <w:t xml:space="preserve">Phénotypes induits par l'inactivation fonctionnelle par RNAi du gène ACYPY007803 (phényalanine hydroxylase) chez le puceron du pois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréane Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANR - Colloque Plant Genomics 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Pont Royal en Provence, France</w:t>
+              <w:t xml:space="preserve">5. Journées du Réseau BAPOA (Biologie Adaptative des Pucerons et Organismes Associés)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03506701v1</w:t>
+                <w:t xml:space="preserve">hal-03506379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phénotypes induits par l'inactivation fonctionnelle par RNAi du gène ACYPY007803 (phényalanine hydroxylase) chez le puceron du pois</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard Febvay</w:t>
+                <w:t xml:space="preserve">Aphicibles - Symbiosis, digestion and reproduction as aphid physiological processes to identify new targets for insecticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Rahbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Condemine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Guiderdoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées du Réseau BAPOA (Biologie Adaptative des Pucerons et Organismes Associés)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">ANR - Colloque Plant Genomics 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Pont Royal en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03506379v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03506701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of metabolic pathways and host regulation in symbiosis: tyrosine and cuticular protein biosynthesis during the pea aphid embryonic development</w:t>
               </w:r>
@@ -8720,64 +8720,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréane Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bendridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8832,77 +8832,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual and compartment specific response to RNAi in aphids: each individual matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8944,64 +8944,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation et évolution des familles de transporteurs chez le puceron du pois (Acyrthosiphon pisum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9063,583 +9063,583 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome analysis of embryo development in a parthenogenetic and symbiotic insect model, the pea aphid</w:t>
+                <w:t xml:space="preserve">Caractérisation transcriptomique du développement embryonnaire et larvaire du puceron du pois Acyrthosiphon pisum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréane Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPG'10 Integrative Post-Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Jacques Cartier. Lyon, FRA., Nov 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">16. Colloque de Biologie de l’Insecte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Lyon, France. 126 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814211v1</w:t>
+                <w:t xml:space="preserve">hal-02755293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of partenogenetic embryo development in the context of symbiosis using transcriptome analysis in the pea aphid model</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Aphicibles : Symbiosis, digestion and reproduction as aphid physiological processes to identify new targets for insecticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rahbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Condemine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guiderdoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Workshop on Systems Biology of Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMBO. Heidelberg, DEU., Aug 2010, Ascona, Switzerland. 1 p</w:t>
+              <w:t xml:space="preserve">Genoplante 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). Paris, FRA., Mar 2010, Avignon, France. 40 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01231279v1</w:t>
+                <w:t xml:space="preserve">hal-02824684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation transcriptomique du développement embryonnaire et larvaire du puceron du pois Acyrthosiphon pisum</w:t>
+                <w:t xml:space="preserve">Transcriptome analysis of embryo development in a parthenogenetic and symbiotic insect model, the pea aphid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréane Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Colloque de Biologie de l’Insecte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Lyon, France. 126 p</w:t>
+              <w:t xml:space="preserve">IPG'10 Integrative Post-Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Jacques Cartier. Lyon, FRA., Nov 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755293v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aphicibles : Symbiosis, digestion and reproduction as aphid physiological processes to identify new targets for insecticides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Characterization of partenogenetic embryo development in the context of symbiosis using transcriptome analysis in the pea aphid model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréane Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Febvay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rahbé</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genoplante 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). Paris, FRA., Mar 2010, Avignon, France. 40 diapos</w:t>
+              <w:t xml:space="preserve">EMBO Workshop on Systems Biology of Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMBO. Heidelberg, DEU., Aug 2010, Ascona, Switzerland. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02824684v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic analysis of the transport function in the symbiotic system of the pea aphid Acyrthosiphon pisum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rahbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9726,103 +9726,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated detection and segmentation of bacteriocytes from light microscopy images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Hutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Revol-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque d'Intelligence Artificielle en Imagerie Biomédical (IABM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
@@ -9976,103 +9976,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The aphid BCR4 structure and activity uncover a new defensin peptide superfamily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVII International Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Kyoto, Japan</w:t>
@@ -10101,103 +10101,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bacteriocyte-specific Cysteine-Rich (BCR) proteins: a role in the control of aphid symbiosis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique enjeu « santé globale et bio‐ingénierie » de l'INSA Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Villeurbanne, France</w:t>
@@ -10226,103 +10226,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme plasticity of bacteriocytes facing nutritional stresses during pea aphid development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
@@ -10345,346 +10345,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded into bacteriocytes, but highly invasive: the puzzling case of the co-obligate symbiont Serratia symbiotica in the aphid Periphyllus lyropictus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">ER stress as a major regulator of aphid bacteriocyte cell death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Eloy</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Callaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELI-Day, Annual meeting of the Earth and Life Institute of the University of Louvain-la-Neuve</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Louvain-la-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">12èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03741341v1</w:t>
+                <w:t xml:space="preserve">hal-03741344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ER stress as a major regulator of aphid bacteriocyte cell death</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Embedded into bacteriocytes, but highly invasive: the puzzling case of the co-obligate symbiont Serratia symbiotica in the aphid Periphyllus lyropictus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Renoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Eloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes rencontres du réseau français de Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">ELI-Day, Annual meeting of the Earth and Life Institute of the University of Louvain-la-Neuve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03741344v1</w:t>
+                <w:t xml:space="preserve">hal-03741341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of GPCRs in metabolism and physiology of the pea aphid, Acyrthosiphon pisum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cissy Huygens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10739,77 +10739,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteriocytes and the interorgan communication network regulating physiology and metabolism of the pea aphid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cissy Huygens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10851,103 +10851,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteriocyte specific Cystein Rich peptides, a new defensin like protein family , are promising regulators of aphid symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th congress of the International Symbiosis Society (ISS) - 3rd International Conference on Holobionts (joint meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
@@ -10976,103 +10976,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel cell death process eliminates both bacteriocytes and their symbionts in the pea aphid/Buchnera symbiotic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd UK-France Joint meeting on Aphids - Royal Entomological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Rothamsted, United Kingdom</w:t>
@@ -11101,103 +11101,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteriocyte reprogramming to maintain organismal homeostasis under nutritional stress in aphid symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd UK-France Joint meeting on Aphids - Royal Entomological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Rothamsted, United Kingdom</w:t>
@@ -11226,103 +11226,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel cell death process eliminates both bacteriocytes and their symbionts in the pea aphid/Buchnera symbiotic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt Buhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Callaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INSA Lyon International Partner Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Villeurbanne (INSA-Lyon), France</w:t>
@@ -11351,103 +11351,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of aphid bacteriocyte cell death by RNAseq analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INSA Lyon International Partner Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
@@ -11476,103 +11476,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel cell death process eliminates both bacteriocytes and their symbionts in the pea aphid/Buchnera symbiotic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. European Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Naples, Italy</w:t>
@@ -11601,77 +11601,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of aphid bacteriocyte cell death by RNAseq analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Callaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11722,103 +11722,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteriocyte reprogramming to maintain organismal homeostasis under nutritional stress in aphid symbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Parisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Colella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIth European Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Naples, Italy</w:t>
@@ -11873,77 +11873,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Symposium on Molecular Insect Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands. , 1 p., 2014</w:t>
@@ -11966,277 +11966,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métabolisme de la tyrosine et développement parthénogénétique chez le puceron du pois : la fonction centrale de la phenylalanine hydroxylase</w:t>
+                <w:t xml:space="preserve">Tyrosine metabolism and parthenogenetic development in a symbiotic insect, the pea aphid: the central function of phenylalanine hydroxylase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Avignon, France. 2014</w:t>
+              <w:t xml:space="preserve">7. International Symposium on Molecular Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands. 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795333v1</w:t>
+                <w:t xml:space="preserve">hal-02792558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tyrosine metabolism and parthenogenetic development in a symbiotic insect, the pea aphid: the central function of phenylalanine hydroxylase</w:t>
+                <w:t xml:space="preserve">Métabolisme de la tyrosine et développement parthénogénétique chez le puceron du pois : la fonction centrale de la phenylalanine hydroxylase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Symposium on Molecular Insect Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Amsterdam, Netherlands. 1 p., 2014</w:t>
+              <w:t xml:space="preserve">7. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Avignon, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792558v1</w:t>
+                <w:t xml:space="preserve">hal-02795333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication de la cathepsine-L dans le remodelage cuticulaire durant le processus de mue chez le puceron du pois, Acyrthosiphon pisum</w:t>
               </w:r>
@@ -12248,77 +12248,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Avignon, France. 2014</w:t>
@@ -12347,103 +12347,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diminution de fécondité et défauts de développement induits par l’inactivation fonctionnelle par RNAi du gène codant la phénylalanine hydroxylase chez le puceron du pois, Acyrthosiphon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Colloque de Biologie de l’Insecte - CBI-2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Montpellier, France</w:t>
@@ -12485,77 +12485,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic effects of ACYPI007803 knockdown by RNAi in the pea aphid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréane Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12623,64 +12623,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréane Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bendridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12748,64 +12748,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréane Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bendridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12854,402 +12854,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single insect and tissue compartment specific response to RNAi microinjection in aphids: each individual matters</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Analyse génomique de la fonction de transport dans le système symbiotique du puceron du pois Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Boutros</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Colella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréane Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Annual Arthropod Genomics Symposium on “Arthropod Genomics: New Approaches and Outcomes”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Kansas City, United States. 1 p., 2010</w:t>
+              <w:t xml:space="preserve">16. Colloque de Biologie de l’Insecte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Lyon, France. , 126 p., 2010, CBI-2010 : 16ème Colloque de Biologie de l’Insecte, Lyon, 18 au 20 octobre 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02820936v1</w:t>
+                <w:t xml:space="preserve">hal-02755294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse tissu-spécifique au traitement par RNAi chez le puceron du pois : une étude cinétique à l’échelle de l’individu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jaubert-Possamai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Colloque de Biologie de l’Insecte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Lyon, France. , 126 p., 2010, CB-2010 : 16ème Colloque de Biologie de l'Insecte, Lyon, 18 au 20 octobre 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse génomique de la fonction de transport dans le système symbiotique du puceron du pois Acyrthosiphon pisum</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Single insect and tissue compartment specific response to RNAi microinjection in aphids: each individual matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Sapountzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Duport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Federica Calevro</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Horn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Boutros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Colloque de Biologie de l’Insecte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Lyon, France. , 126 p., 2010, CBI-2010 : 16ème Colloque de Biologie de l’Insecte, Lyon, 18 au 20 octobre 2010</w:t>
+              <w:t xml:space="preserve">4. Annual Arthropod Genomics Symposium on “Arthropod Genomics: New Approaches and Outcomes”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Kansas City, United States. 1 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755294v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13267,103 +13267,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of Insect as a Platform for Transcriptomic Analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ribeiro Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Balmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNA abundance analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2170, pp.185-198, 2021, </w:t>
@@ -13433,103 +13433,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadmium tolerance is associated with metallothionein gene expression plasticity in Gammarus fossarum field populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auréline Lalouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louveline Lepeule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -13551,103 +13551,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong impact of orally administered BCR4 defensin on aphid survival, embryo development and symbiotic cells in three Acyrthosiphon pisum parthenogenetic lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Gaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garance Lapetoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rahioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Renoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -13838,51 +13838,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525347v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lambert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherine Montillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Hennot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Diaz-Gonzalez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guichard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2026.106955" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528508v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Leroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boukherrouba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2026.02.017" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368482v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Lapetoule" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Quivet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2025.07.011" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068990v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;line Lalouette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louveline Lepeule" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-98937-6" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127596v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrasson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renoz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-025-01923-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704318v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Degli Esposti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Chaabi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2023.110907" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Barass&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouvensal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Asco&#235;t" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15100600" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03704068v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ribeiro Lopes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Duport" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Eloy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00457-22" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04014003v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Duport" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.982920" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507324v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huygens" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duport" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peignier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2021.103670" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862651v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sivignon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232012480" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239008v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaetani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lacotte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clavel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90782-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052353v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cissy Huygens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2013847117" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146150v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Arnal-Levron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinan Chen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Greimel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2019.05.011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768487v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simonet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1720237115" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905508v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01498" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352561v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Weiss-Gayet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19967" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388523v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Rey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34321" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002574v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Sapountzis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert-Possamai" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2014.05.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824527v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ane Rabatel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Febvay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-235" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956897v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Elachouri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vidoni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zanna" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pattyn" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Boukhaddaoui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.108696.110" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632959v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Brinza" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-666" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184270v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Hutin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Revol-Muller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290694v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524685v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753005v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633387v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Callaerts" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753845v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772051v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783705v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702864v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633283v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524579v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524543v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Belgaidi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670572v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Donckers" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633315v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741301v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633233v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771966v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543644v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clavel A." TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772039v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Heddi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514209v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802970v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Clavel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514196v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jousselin Emmanuelle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512999v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korneel Hens" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741297v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741308v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510629v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Buhler" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514051v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514034v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509938v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514026v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514078v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506807v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506796v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506794v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buhler" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506790v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506791v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506775v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801005v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795336v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513906v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weiss-Gayet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795335v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506724v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506764v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Febvay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506701v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Condemine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Guiderdoni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506379v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748785v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bendridi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821530v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818835v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814211v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231279v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755293v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824684v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiderdoni" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823073v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109817v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169446v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Touchard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702878v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633269v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741327v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741341v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741344v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741320v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741324v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771990v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513018v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513048v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514067v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741347v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509913v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741337v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509885v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797200v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795333v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792558v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795332v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506719v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506744v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805925v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747829v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/47074.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820936v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Horn" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boutros" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755004v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755294v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052268v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0743-5_13" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792699v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987737v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525347v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lambert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherine Montillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Hennot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Diaz-Gonzalez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guichard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2026.106955" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528508v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Leroux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Boukherrouba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2026.02.017" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068990v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;line Lalouette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louveline Lepeule" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Gaget" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-98937-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127596v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Terrasson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Lapetoule" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rahioui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Renoz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-025-01923-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368482v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gerlin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Quivet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baa-Puyoulet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymben.2025.07.011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704318v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Degli Esposti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Chaabi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2023.110907" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Barass&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouvensal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Billet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Asco&#235;t" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins15100600" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507324v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huygens" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ribeiro Lopes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duport" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peignier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2021.103670" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862651v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Paquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sivignon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232012480" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03704068v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Duport" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Eloy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00457-22" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04014003v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Duport" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Balmand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.982920" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239008v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaetani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lacotte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clavel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-90782-7" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052353v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cissy Huygens" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2013847117" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146150v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Arnal-Levron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinan Chen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Greimel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2019.05.011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768487v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simonet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1720237115" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905508v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.01498" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01352561v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Weiss-Gayet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19967" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388523v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Rey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34321" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002574v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Sapountzis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert-Possamai" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2014.05.005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00824527v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ane Rabatel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Febvay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-235" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956897v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghizlane Elachouri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vidoni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zanna" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pattyn" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Boukhaddaoui" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.108696.110" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632959v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Brinza" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-666" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290694v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jousselin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184270v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Hutin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Revol-Muller" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Balmand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753005v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753845v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633387v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Callaerts" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772051v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783705v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702864v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04524685v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524579v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524543v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Belgaidi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670572v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Donckers" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633315v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633283v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741301v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633233v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771966v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543644v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clavel A." TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772039v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Heddi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514209v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802970v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Clavel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514196v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jousselin Emmanuelle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512999v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Korneel Hens" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741297v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509938v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514034v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514026v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514078v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510629v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Buhler" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514051v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741308v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506807v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506796v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506790v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506794v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buhler" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506791v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506775v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801005v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513906v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weiss-Gayet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795335v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795336v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506724v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506764v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Febvay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506379v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506701v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Condemine" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Guiderdoni" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00748785v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bendridi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821530v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818835v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755293v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824684v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guiderdoni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814211v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231279v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823073v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109817v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169446v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Touchard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702878v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633269v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741327v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741344v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741341v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741320v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741324v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771990v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513018v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03513048v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514067v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741347v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509913v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741337v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03509885v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797200v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792558v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795333v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795332v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506719v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506744v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805925v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747829v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/47074.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755294v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755004v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820936v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Horn" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boutros" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052268v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0743-5_13" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792699v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04987737v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>