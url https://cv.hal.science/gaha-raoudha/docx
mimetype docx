--- v0 (2026-03-07)
+++ v1 (2026-04-11)
@@ -66,4099 +66,4099 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecodesign and life cycle assessment of piezoelectric energy harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabie Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Debéda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U.-Chan Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Elissalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISSS Journal of Micro and Smart Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41683-025-00142-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Life Cycle Assessment of Piezoelectric Devices Implemented in Wind Turbine Condition Monitoring Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabie Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Gaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berk Celik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Verdari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (16), pp.3928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en17163928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proposal of a Combined AHP-PROMETHEE Decision Support Tool for Selecting Sustainable Machining Process Based on Toolpath Strategy and Manufacturing Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadhami Ben Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Gaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Tlija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Chatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (24), pp.16861. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su152416861⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design for additive manufacturing: Review and framework proposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjess Chtioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Gaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainable Engineering and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (1), pp.73-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37868/sei.v5i1.id185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Features interaction-based methodology for selecting process plan of green machining using CAD/CAM system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadhami Ben Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Gaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (11), pp.1595-1611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0951192X.2023.2189309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Knowledge capitalization in mechatronic collaborative design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Fradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Gaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïda Mhenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfattah Mlika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Choley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (1), pp.32-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1063293X211050438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflict Resolution in Mechatronic Collaborative Design Using Category Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Fradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïda Mhenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Gaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfattah Mlika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Choley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (10), pp.4486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app11104486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proposal of new eco-manufacturing feature interaction-based methodology in CAD phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadhami Ben Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Gaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 106, pp.1057 - 1068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-019-04483-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selection of a green manufacturing process based on CAD features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Gaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Yannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87 (5), pp.1335-1343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-015-7499-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Études de soutenabilité utilisant des données provenant des systèmes d'information d'entreprise : Revue de littérature et feuille de route pour une recherche préliminaire.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Recherche préliminaire pour le développement d'une méthodologie d'évaluation environnementale intégrant les performances mécaniques issues des procédés de fabrication additive métallique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Mrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Gaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05244928v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une éco-conception proactive : État de l'art sur le développement de produit et perspectives de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Marconnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Gaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Durupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche préliminaire pour le développement d'une méthodologie d'évaluation environnementale intégrant les performances mécaniques issues des procédés de fabrication additive métallique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Études de soutenabilité utilisant des données provenant des systèmes d'information d'entreprise : Revue de littérature et feuille de route pour une recherche préliminaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thalia Serody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Gaha</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313122v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Literature review of PLM and AI in industry 5.0: preliminary contribution to proactive design for sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yimiao Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Gaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Marconnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIGI-QUALITA-MOSIM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UTT-LIST3N (Computer Science and Digital Society Laboratory), Jul 2025, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude bibliographique de l'inscription de la fabrication additive métallique au sein de l'économie circulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Gaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à une méthodologie d'éco-conception proactive : état de l'art sur le PLM, la Circularité et la Soutenabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yimiao Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Marconnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Gaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind turbine components’ life cycle assessment for eco-design purposes: state of the art</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Context-Aware Sustainable Design: Knowledge Graph-Based Methodology for Proactive Circular Disassembly of Smart Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Marconnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Gaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Berk Celik</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The symposium TS3 "Technological Systems, Sustainability and Safety"</w:t>
+              <w:t xml:space="preserve">Technological Systems, Sustainability and Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04459028v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-Aware Sustainable Design: Knowledge Graph-Based Methodology for Proactive Circular Disassembly of Smart Products</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Life Cycle Assessment of piezoelectric materials used for energy harvesting systems PZT versus KNN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabie Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Gaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berk Celik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Eynard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Debéda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U-Chan Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Systems, Sustainability and Safety</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International conference on Smart Materials and Nanotechnology - SMN 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American University of Sharjah, Nov 2024, Sharjah, United Arab Emirates. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14725810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538239v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life Cycle Assessment of piezoelectric materials used for energy harvesting systems PZT versus KNN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Wind turbine components’ life cycle assessment for eco-design purposes: state of the art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabie Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Gaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berk Celik</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International conference on Smart Materials and Nanotechnology - SMN 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The symposium TS3 "Technological Systems, Sustainability and Safety"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891831v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration de la soutenabilité de la fin de vie des produits industriels en utilisant un système d'aide à la décision basé sur le jumeau numérique et la gestion des connaissances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">DECISION SUPPORT FRAMEWORK USING KNOWLEDGE BASED DIGITAL TWIN FOR SUSTAINABLE PRODUCT DEVELOPMENT AND END OF LIFE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chorouk Mouflih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Gaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Durupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bosch-Mauchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian Martinsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24th International Conference on Engineering Design - ICED 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France. pp.1157-1166, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/pds.2023.116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04278692v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DECISION SUPPORT FRAMEWORK USING KNOWLEDGE BASED DIGITAL TWIN FOR SUSTAINABLE PRODUCT DEVELOPMENT AND END OF LIFE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Cloud-Based CAD Software in Teaching Experiments for Engineering Education: 3D Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Gaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Nicolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bricogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Conference on Engineering Design - ICED 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/pds.2023.116⟩</w:t>
+              <w:t xml:space="preserve">9th International Congress on Design and Modeling of Mechanical Systems - CMSM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Hammamet, Tunisia. pp.313-322, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-14615-2_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280620v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Cloud-Based CAD Software in Teaching Experiments for Engineering Education: 3D Experience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Promoting Supply Chain Sustainability Through Industrial Packaging Eco-Designing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Abdallah Bouhlel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Gaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoit Eynard</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Daaboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelbadia Chaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Congress on Design and Modeling of Mechanical Systems - CMSM 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-14615-2_36⟩</w:t>
+              <w:t xml:space="preserve">ICED23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France. pp.2985-2994, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/pds.2023.299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04280275v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting Supply Chain Sustainability Through Industrial Packaging Eco-Designing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Amélioration de la soutenabilité de la fin de vie des produits industriels en utilisant un système d'aide à la décision basé sur le jumeau numérique et la gestion des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chorouk Mouflih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Gaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joanna Daaboul</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Durupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelbadia Chaker</w:t>
+                <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICED23</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04350908v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the Implementation of the Digital Twin in Machining Process: Opportunities and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Gaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Durupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Manufacturing Research - ICMR 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Derby, United Kingdom. pp.269 - 274, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/ATDE220602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Environmental Assessment in Process Engineering of Metal Additive Manufacturing Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Gaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borhen Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Manufacturing Research - ICMR 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Derby, United Kingdom. pp.87 - 92, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/ATDE220571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choix de modes de valorisation des produits de fin de vie en fonctions des modes de désassemblage et des paramètres techniques et environnementaux et des modes de valorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Brahem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Gaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfattah Mlika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borhen Louhichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de logiciels CAO en mode SAAS dans le domaine pédagogique de l'enseignement supérieur : Analyse comparative des logiciels Fusion 360 et Onshape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Gaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Nicolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bricogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème colloque national S-mart AIP-PRIMECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], Mar 2021, LAVAL VIRTUAL WORLD, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03296281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TEACHING EXPERIMENTS FOR ENGINEERING EDUCATION BASED ON CLOUD CAD SOFTWARE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Gaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Nicolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bricogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Engineering Design - ICED 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Goteborg Sweden, Sweden. pp.2951-2960, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/pds.2021.556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the implementation of the Digital Twin in CMM inspection process: opportunities, challenges and proposals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Gaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Durupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th CIRP Sponsored Conference on Digital Enterprise Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Budapest (Hungary), Hungary. pp.216-221, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.promfg.2021.07.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflict Management for Mechatronic Systems Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Fradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïda Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Gaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfattah Mlika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE International Symposium on Systems Engineering (ISSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Vienna, Austria. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISSE51541.2021.9582478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal of a new process of products environmental assessment/ improvement on CAD phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Gaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Yannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Benamara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Mécanique (CFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition of Eco-feature: a new CAD/PLM data model for an LCA tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Gaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Yannou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMSM 2017: The Seventh International Congress Design and Modelling of Mechanical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Hammamet, Tunisia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-66697-6_74⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between CAD models based on geometric information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montasser, Billah Letaief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Tlija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Gaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borhen Louhichi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Environmental Impact/Cost model for evaluating Multiple Feature-Based Machining Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Gaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Yannou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMSM: 6th International Congress of Design and Modelling of Mechanical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01786652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A feature-based methodology for eco-designing parts on detail phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Gaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Yannou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMSM: Cinquième Congrès International Conception et Modélisation des Systèmes Mécaniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Djerba, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01786627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-design of a basin mixer in geometric modeling phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Gaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Yannou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADM - 5th International Conference on Advanced Design and Manufacture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01786626v1</w:t>
-              </w:r>
-[...1113 lines deleted...]
-                <w:t xml:space="preserve">hal-01271926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4170,317 +4170,317 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Cloud-Based CAD Software in Teaching Experiments for Engineering Education: 3D Experience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Improving the Sustainability of Manufactured Products: Literature Review and Challenges for Digitalization of Disassembly and Dismantling Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chorouk Mouflih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Gaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Eyanrd</w:t>
+                <w:t xml:space="preserve">Magali Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Durupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design and Modeling of Mechanical Systems - V</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-14615-2_36⟩</w:t>
+              <w:t xml:space="preserve">Product Lifecycle Management. PLM in Transition Times: The Place of Humans and Transformative Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 667, Springer Nature Switzerland, pp.630-640, 2023, IFIP Advances in Information and Communication Technology, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-25182-5_61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360215v1</w:t>
+                <w:t xml:space="preserve">hal-04360177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Sustainability of Manufactured Products: Literature Review and Challenges for Digitalization of Disassembly and Dismantling Processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Cloud-Based CAD Software in Teaching Experiments for Engineering Education: 3D Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Gaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoit Eynard</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Nicolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bricogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eyanrd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Product Lifecycle Management. PLM in Transition Times: The Place of Humans and Transformative Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-25182-5_61⟩</w:t>
+              <w:t xml:space="preserve">Design and Modeling of Mechanical Systems - V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.313-322, 2023, Lecture Notes in Mechanical Engineering, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-14615-2_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360177v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Objective Optimization of Cutting Parameters and Toolpaths in Pocket Milling Considering Energy Savings and Machining Costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadhami Ben Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Gaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4527,103 +4527,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of an Electronic Throttle Body Based on a New Knowledge Sharing Engineering Methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Fradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Gaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfattah Mlika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïda Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design and Modeling of Mechanical Systems - IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.55-63, 2020, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4657,77 +4657,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Environmental Impact/Cost Model for Evaluating Multiple Feature-Based Machining Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Gaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Yannou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mnaouar Chouchane, Tahar Fakhfakh, Hachmi Ben Daly, Nizar Aifaoui, Fakher Chaari. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design and Modeling of Mechanical Systems - II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2015, Lecture Notes in Mechanical Engineering, 978-3-319-17526-3. </w:t>
@@ -4765,77 +4765,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A feature-based methodology for eco-designing parts on detail phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Gaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Yannou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design and Modeling of Mechanical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.645-654, 2013, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4913,51 +4913,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECO-CONCEPTION ET CAO PARAMETRIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Gaha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie mécanique [physics.class-ph]. Ecole Nationale d'ingénieurs de Monastir (Tunisie), 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5153,51 +5153,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244928v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Serody" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Duigou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Gaha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244979v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lenoir" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marconnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Durupt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313122v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Mrabet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Guerin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356136v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yimiao Tu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244926v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244913v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459028v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Aloui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lafarge" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berk Celik" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538239v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891831v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Deb&#233;da" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U-Chan Chung" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14725810" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278692v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chorouk Mouflih" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04280620v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bosch-Mauchand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Martinsen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.116" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04280275v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Nicolet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bricogne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_36" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350908v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Abdallah Bouhlel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Daaboul" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbadia Chaker" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.299" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04280575v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ATDE220602" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04280583v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borhen Louhichi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ATDE220571" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280081v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Brahem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Mlika" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296281v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04280268v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.556" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04278229v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2021.07.033" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836769v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Fradi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;da Mhenni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Choley" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE51541.2021.9582478" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673586v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Benamara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673543v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66697-6_74" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465229v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montasser, Billah Letaief" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tlija" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786652v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786627v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786626v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336313v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.-Chan Chung" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Elissalde" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41683-025-00142-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669976v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Verdari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17163928" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251313v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadhami Ben Slama" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2023.2189309" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349928v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Chatti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su152416861" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271560v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjess Chtioui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37868/sei.v5i1.id185" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792939v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X211050438" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836775v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11104486" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350984v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-019-04483-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271926v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-7499-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360215v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eyanrd" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360177v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bosch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25182-5_61" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360265v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Ben Amara" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ATDE220586" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954750v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27146-6_7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712849v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17527-0_3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786634v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37143-1_76" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5J5DSMNX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01822365v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336313v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Aloui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lafarge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Deb&#233;da" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.-Chan Chung" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Elissalde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41683-025-00142-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669976v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Gaha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berk Celik" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Verdari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17163928" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349928v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadhami Ben Slama" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tlija" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Chatti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Benamara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su152416861" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271560v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjess Chtioui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37868/sei.v5i1.id185" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251313v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2023.2189309" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792939v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Fradi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;da Mhenni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Mlika" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Choley" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X211050438" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836775v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11104486" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350984v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-019-04483-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271926v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-7499-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313122v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Mrabet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Guerin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244979v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lenoir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marconnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Durupt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244928v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Serody" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Duigou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356136v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yimiao Tu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244926v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244913v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538239v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891831v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U-Chan Chung" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14725810" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459028v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04280620v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chorouk Mouflih" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bosch-Mauchand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Martinsen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.116" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04280275v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Nicolet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bricogne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_36" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350908v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Abdallah Bouhlel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Daaboul" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbadia Chaker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.299" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278692v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04280575v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ATDE220602" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04280583v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borhen Louhichi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ATDE220571" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280081v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Brahem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296281v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04280268v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.556" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04278229v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2021.07.033" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836769v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE51541.2021.9582478" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673586v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673543v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66697-6_74" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465229v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montasser, Billah Letaief" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786652v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786627v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786626v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360177v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bosch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25182-5_61" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360215v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eyanrd" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360265v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Ben Amara" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ATDE220586" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954750v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27146-6_7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712849v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17527-0_3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786634v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37143-1_76" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5J5DSMNX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01822365v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>