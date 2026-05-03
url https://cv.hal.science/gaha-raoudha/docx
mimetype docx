--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -66,4099 +66,4099 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une éco-conception proactive : État de l'art sur le développement de produit et perspectives de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Marconnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Gaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Durupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Études de soutenabilité utilisant des données provenant des systèmes d'information d'entreprise : Revue de littérature et feuille de route pour une recherche préliminaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thalia Serody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Gaha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche préliminaire pour le développement d'une méthodologie d'évaluation environnementale intégrant les performances mécaniques issues des procédés de fabrication additive métallique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Mrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Gaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Literature review of PLM and AI in industry 5.0: preliminary contribution to proactive design for sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yimiao Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Gaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Marconnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIGI-QUALITA-MOSIM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UTT-LIST3N (Computer Science and Digital Society Laboratory), Jul 2025, Troyes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05356136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude bibliographique de l'inscription de la fabrication additive métallique au sein de l'économie circulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Mrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Gaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à une méthodologie d'éco-conception proactive : état de l'art sur le PLM, la Circularité et la Soutenabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yimiao Tu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Marconnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Gaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Context-Aware Sustainable Design: Knowledge Graph-Based Methodology for Proactive Circular Disassembly of Smart Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Marconnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Gaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technological Systems, Sustainability and Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Life Cycle Assessment of piezoelectric materials used for energy harvesting systems PZT versus KNN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabie Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Gaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berk Celik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Debéda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U-Chan Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International conference on Smart Materials and Nanotechnology - SMN 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American University of Sharjah, Nov 2024, Sharjah, United Arab Emirates. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14725810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wind turbine components’ life cycle assessment for eco-design purposes: state of the art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabie Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Gaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berk Celik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The symposium TS3 "Technological Systems, Sustainability and Safety"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DECISION SUPPORT FRAMEWORK USING KNOWLEDGE BASED DIGITAL TWIN FOR SUSTAINABLE PRODUCT DEVELOPMENT AND END OF LIFE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chorouk Mouflih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Gaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Durupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bosch-Mauchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristian Martinsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th International Conference on Engineering Design - ICED 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France. pp.1157-1166, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/pds.2023.116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of Cloud-Based CAD Software in Teaching Experiments for Engineering Education: 3D Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Gaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Nicolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bricogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International Congress on Design and Modeling of Mechanical Systems - CMSM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Hammamet, Tunisia. pp.313-322, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-14615-2_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promoting Supply Chain Sustainability Through Industrial Packaging Eco-Designing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Abdallah Bouhlel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Gaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Daaboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelbadia Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICED23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France. pp.2985-2994, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/pds.2023.299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélioration de la soutenabilité de la fin de vie des produits industriels en utilisant un système d'aide à la décision basé sur le jumeau numérique et la gestion des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chorouk Mouflih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Gaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Durupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards the Implementation of the Digital Twin in Machining Process: Opportunities and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Gaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Durupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th International Conference on Manufacturing Research - ICMR 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Derby, United Kingdom. pp.269 - 274, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/ATDE220602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integration of Environmental Assessment in Process Engineering of Metal Additive Manufacturing Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons Mrabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Gaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borhen Louhichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th International Conference on Manufacturing Research - ICMR 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Derby, United Kingdom. pp.87 - 92, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/ATDE220571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choix de modes de valorisation des produits de fin de vie en fonctions des modes de désassemblage et des paramètres techniques et environnementaux et des modes de valorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Brahem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Gaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfattah Mlika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borhen Louhichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de logiciels CAO en mode SAAS dans le domaine pédagogique de l'enseignement supérieur : Analyse comparative des logiciels Fusion 360 et Onshape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Gaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Nicolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bricogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17ème colloque national S-mart AIP-PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], Mar 2021, LAVAL VIRTUAL WORLD, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03296281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TEACHING EXPERIMENTS FOR ENGINEERING EDUCATION BASED ON CLOUD CAD SOFTWARE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Gaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Nicolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bricogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23rd International Conference on Engineering Design - ICED 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Goteborg Sweden, Sweden. pp.2951-2960, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/pds.2021.556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04280268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards the implementation of the Digital Twin in CMM inspection process: opportunities, challenges and proposals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Gaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Durupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th CIRP Sponsored Conference on Digital Enterprise Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Budapest (Hungary), Hungary. pp.216-221, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.promfg.2021.07.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflict Management for Mechatronic Systems Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Fradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïda Mhenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Gaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfattah Mlika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Choley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2021 IEEE International Symposium on Systems Engineering (ISSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Vienna, Austria. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISSE51541.2021.9582478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proposal of a new process of products environmental assessment/ improvement on CAD phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Gaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Yannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Français de Mécanique (CFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proposition of Eco-feature: a new CAD/PLM data model for an LCA tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Gaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Yannou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CMSM 2017: The Seventh International Congress Design and Modelling of Mechanical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Hammamet, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-66697-6_74⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison between CAD models based on geometric information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montasser, Billah Letaief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Tlija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Gaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borhen Louhichi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Environmental Impact/Cost model for evaluating Multiple Feature-Based Machining Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Gaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Yannou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CMSM: 6th International Congress of Design and Modelling of Mechanical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Hammamet, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01786652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A feature-based methodology for eco-designing parts on detail phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Gaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Yannou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CMSM: Cinquième Congrès International Conception et Modélisation des Systèmes Mécaniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Djerba, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01786627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eco-design of a basin mixer in geometric modeling phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoudha Gaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Yannou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ADM - 5th International Conference on Advanced Design and Manufacture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Valencia, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01786626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecodesign and life cycle assessment of piezoelectric energy harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabie Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Debéda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U.-Chan Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Elissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSS Journal of Micro and Smart Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s41683-025-00142-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05336313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life Cycle Assessment of Piezoelectric Devices Implemented in Wind Turbine Condition Monitoring Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabie Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Gaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berk Celik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Verdari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (16), pp.3928. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/en17163928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal of a Combined AHP-PROMETHEE Decision Support Tool for Selecting Sustainable Machining Process Based on Toolpath Strategy and Manufacturing Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadhami Ben Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Gaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Tlija</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Chatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Benamara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (24), pp.16861. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/su152416861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design for additive manufacturing: Review and framework proposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjess Chtioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Gaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Benamara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Engineering and Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5 (1), pp.73-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.37868/sei.v5i1.id185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Features interaction-based methodology for selecting process plan of green machining using CAD/CAM system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadhami Ben Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Gaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmajid Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Integrated Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 36 (11), pp.1595-1611. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/0951192X.2023.2189309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge capitalization in mechatronic collaborative design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Fradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Gaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïda Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfattah Mlika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrent Engineering: Research and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 30 (1), pp.32-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1063293X211050438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03792939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflict Resolution in Mechatronic Collaborative Design Using Category Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Fradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïda Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Gaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfattah Mlika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (10), pp.4486. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app11104486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03836775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal of new eco-manufacturing feature interaction-based methodology in CAD phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadhami Ben Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Gaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Benamara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 106, pp.1057 - 1068. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00170-019-04483-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of a green manufacturing process based on CAD features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Gaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Yannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Benamara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 87 (5), pp.1335-1343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00170-015-7499-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01271926v1</w:t>
-              </w:r>
-[...2953 lines deleted...]
-                <w:t xml:space="preserve">hal-01786626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4170,317 +4170,317 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Sustainability of Manufactured Products: Literature Review and Challenges for Digitalization of Disassembly and Dismantling Processes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Cloud-Based CAD Software in Teaching Experiments for Engineering Education: 3D Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Gaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Nicolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bricogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Bosch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Eynard</w:t>
+                <w:t xml:space="preserve">Benoit Eyanrd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Product Lifecycle Management. PLM in Transition Times: The Place of Humans and Transformative Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-25182-5_61⟩</w:t>
+              <w:t xml:space="preserve">Design and Modeling of Mechanical Systems - V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.313-322, 2023, Lecture Notes in Mechanical Engineering, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-14615-2_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360177v1</w:t>
+                <w:t xml:space="preserve">hal-04360215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Cloud-Based CAD Software in Teaching Experiments for Engineering Education: 3D Experience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Improving the Sustainability of Manufactured Products: Literature Review and Challenges for Digitalization of Disassembly and Dismantling Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chorouk Mouflih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Gaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoit Eyanrd</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bosch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Durupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design and Modeling of Mechanical Systems - V</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-14615-2_36⟩</w:t>
+              <w:t xml:space="preserve">Product Lifecycle Management. PLM in Transition Times: The Place of Humans and Transformative Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 667, Springer Nature Switzerland, pp.630-640, 2023, IFIP Advances in Information and Communication Technology, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-25182-5_61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360215v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Objective Optimization of Cutting Parameters and Toolpaths in Pocket Milling Considering Energy Savings and Machining Costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadhami Ben Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Gaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Ben Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4527,103 +4527,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of an Electronic Throttle Body Based on a New Knowledge Sharing Engineering Methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Fradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Gaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfattah Mlika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïda Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Choley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design and Modeling of Mechanical Systems - IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.55-63, 2020, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4657,77 +4657,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Environmental Impact/Cost Model for Evaluating Multiple Feature-Based Machining Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Gaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Yannou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mnaouar Chouchane, Tahar Fakhfakh, Hachmi Ben Daly, Nizar Aifaoui, Fakher Chaari. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design and Modeling of Mechanical Systems - II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2015, Lecture Notes in Mechanical Engineering, 978-3-319-17526-3. </w:t>
@@ -4765,77 +4765,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A feature-based methodology for eco-designing parts on detail phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Gaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmajid Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Yannou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design and Modeling of Mechanical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.645-654, 2013, Lecture Notes in Mechanical Engineering, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4913,51 +4913,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECO-CONCEPTION ET CAO PARAMETRIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoudha Gaha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie mécanique [physics.class-ph]. Ecole Nationale d'ingénieurs de Monastir (Tunisie), 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5153,51 +5153,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336313v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Aloui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lafarge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Deb&#233;da" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.-Chan Chung" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Elissalde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41683-025-00142-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669976v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Gaha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berk Celik" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Verdari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17163928" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349928v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadhami Ben Slama" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tlija" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Chatti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Benamara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su152416861" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271560v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjess Chtioui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37868/sei.v5i1.id185" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251313v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2023.2189309" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792939v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Fradi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;da Mhenni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Mlika" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Choley" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X211050438" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836775v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11104486" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350984v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-019-04483-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271926v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-7499-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313122v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Mrabet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marteau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Guerin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244979v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lenoir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marconnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Durupt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244928v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Serody" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Duigou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356136v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yimiao Tu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244926v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244913v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538239v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891831v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U-Chan Chung" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14725810" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459028v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04280620v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chorouk Mouflih" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bosch-Mauchand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Martinsen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.116" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04280275v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Nicolet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bricogne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_36" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350908v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Abdallah Bouhlel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Daaboul" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbadia Chaker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.299" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278692v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04280575v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ATDE220602" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04280583v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borhen Louhichi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ATDE220571" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280081v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Brahem" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296281v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04280268v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.556" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04278229v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2021.07.033" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836769v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE51541.2021.9582478" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673586v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673543v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66697-6_74" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465229v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montasser, Billah Letaief" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786652v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786627v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786626v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360177v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bosch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25182-5_61" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360215v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eyanrd" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360265v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Ben Amara" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ATDE220586" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954750v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27146-6_7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712849v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17527-0_3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786634v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37143-1_76" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5J5DSMNX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01822365v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244979v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lenoir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Marconnet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Gaha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Durupt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244928v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia Serody" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Duigou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313122v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Mrabet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Guerin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356136v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yimiao Tu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244926v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244913v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538239v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891831v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Aloui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berk Celik" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Deb&#233;da" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U-Chan Chung" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14725810" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459028v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lafarge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04280620v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chorouk Mouflih" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bosch-Mauchand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Martinsen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.116" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04280275v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Nicolet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bricogne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14615-2_36" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350908v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Abdallah Bouhlel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Daaboul" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelbadia Chaker" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.299" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278692v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04280575v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ATDE220602" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04280583v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borhen Louhichi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ATDE220571" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280081v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Brahem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Mlika" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296281v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04280268v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.556" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-04278229v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2021.07.033" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836769v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Fradi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;da Mhenni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Choley" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE51541.2021.9582478" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673586v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Benamara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673543v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66697-6_74" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465229v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montasser, Billah Letaief" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Tlija" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786652v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786627v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786626v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336313v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.-Chan Chung" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Elissalde" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41683-025-00142-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669976v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Verdari" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17163928" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349928v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadhami Ben Slama" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Chatti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su152416861" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271560v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjess Chtioui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37868/sei.v5i1.id185" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251313v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0951192X.2023.2189309" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792939v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X211050438" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836775v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11104486" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350984v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-019-04483-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271926v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-015-7499-y" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360215v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eyanrd" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360177v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bosch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25182-5_61" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360265v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmajid Ben Amara" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ATDE220586" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954750v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27146-6_7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712849v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-17527-0_3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786634v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37143-1_76" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5J5DSMNX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01822365v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>