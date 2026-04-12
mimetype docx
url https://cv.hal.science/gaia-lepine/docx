--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -2051,277 +2051,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03292189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Par rapport aux protéines de lait, un mélange de protéines de blé et de pois limite l’insulino-résistance et la lipogenèse de novo induites par un régime riche en lipides et saccharose</w:t>
+                <w:t xml:space="preserve">Compared to animal proteins, plant proteins induce metabolic reorientations that ensure protein homeostasis and are associated with a reduced high-fat-induced insulin resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Hermier</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaïa Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaîa Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, JFN 2019 Livre des résumés</w:t>
+              <w:t xml:space="preserve">NuGOweek 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Berne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383599v1</w:t>
+                <w:t xml:space="preserve">hal-04443316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compared to animal proteins, plant proteins induce metabolic reorientations that ensure protein homeostasis and are associated with a reduced high-fat-induced insulin resistance</w:t>
+                <w:t xml:space="preserve">Par rapport aux protéines de lait, un mélange de protéines de blé et de pois limite l’insulino-résistance et la lipogenèse de novo induites par un régime riche en lipides et saccharose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Polakof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérémie David</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaîa Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NuGOweek 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Berne, Switzerland</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, JFN 2019 Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04443316v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un mélange équilibré de protéines végétales permet une homéostasie protéique tissulaire normale grâce à l’activation de remaniements métaboliques des acides aminés</w:t>
               </w:r>
@@ -2522,51 +2522,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BB03162B"/>
+    <w:nsid w:val="BBF44AD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2753,51 +2753,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaia-lepine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-7988-1830" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315346v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Hillesheim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;a L&#233;pine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Neuhaus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn J Burton-Pimentel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyoung Kim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12263-025-00780-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769512v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Courrent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Verny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2024.10.009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940315v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Math&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.12.029" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601797v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Bouder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Dimina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14030472" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291370v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmab073" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201981v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie A.-M. Davila-Gay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thirion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Desnouveaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202013v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354565v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354573v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chollet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338806v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211898v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891170v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerin-Deremaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lefranc-Millot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292168v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab041_024" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292189v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab057_011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383599v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#238;a L&#233;pine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443316v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948410v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaia-lepine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-7988-1830" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315346v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Hillesheim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;a L&#233;pine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Neuhaus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn J Burton-Pimentel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyoung Kim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12263-025-00780-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769512v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Courrent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Verny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2024.10.009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940315v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Math&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.12.029" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601797v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Bouder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Dimina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14030472" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291370v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmab073" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201981v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie A.-M. Davila-Gay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thirion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Desnouveaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202013v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354565v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354573v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chollet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338806v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211898v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891170v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerin-Deremaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lefranc-Millot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292168v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab041_024" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292189v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab057_011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443316v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383599v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#238;a L&#233;pine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948410v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>