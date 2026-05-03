--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -132,2329 +132,763 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postprandial metabolic effects of milk and yoghurt in young and older adults</w:t>
+                <w:t xml:space="preserve">Impact of more plant-based diets on gut microbiota composition and function: a 1-month randomized cross-over trial in men at cardiometabolic risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaine Hillesheim</w:t>
+                <w:t xml:space="preserve">Gaïa Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaïa Lépine</w:t>
+                <w:t xml:space="preserve">Anne-Marie A.-M. Davila-Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Neuhaus</w:t>
+                <w:t xml:space="preserve">Gwendal Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathryn J Burton-Pimentel</w:t>
+                <w:t xml:space="preserve">Florence Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jinyoung Kim</w:t>
+                <w:t xml:space="preserve">Laura Desnouveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes &amp; Nutrition</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">International Congress of Nutrition (IUNS-ICN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05315346v1</w:t>
+                <w:t xml:space="preserve">hal-05201981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing plant protein in the diet induces changes in the plasma metabolome that may be beneficial for metabolic health. A randomized crossover study in males</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evaluer des stratégies nutritionnelles plus inclusives et identifier des leviers de personnalisation : apport d'un phénotypage multi-omique et multi-dimensionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaïa Lépine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04769512v1</w:t>
+              <w:t xml:space="preserve">Journées Francophones de la Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFN et SFNCM, Dec 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compared with Milk Protein, a Wheat and Pea Protein Blend Reduces High-Fat, High-Sucrose Induced Metabolic Dysregulations while Similarly Supporting Tissue Protein Anabolism in Rats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evolution du métabolome plasmatique lors de la végétalisation protéique – un essai clinique croisé d’un mois chez des hommes à risque cardiométabolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaïa Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Verny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03940315v1</w:t>
+              <w:t xml:space="preserve">Assises Rhône-Alpes-Auvergne Nutrition/Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05202013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Postprandial Metabolome after Challenge Tests to Assess Metabolic Flexibility and Dysregulations Associated with Cardiometabolic Diseases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Exploring the impact of plant protein vs. animal protein-rich diets in men at cardiometabolic risk: insights from plasma metabolome signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaïa Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hélène Fouillet</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mariotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Courrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-03601797v1</w:t>
+              <w:t xml:space="preserve">3rd Nordic Metabolomics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Trondheim, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Scoping Review: Metabolomics Signatures Associated with Animal and Plant Protein Intake and Their Potential Relation with Cardiometabolic Risk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effets métaboliques associés à la végétalisation protéique dans une population à risque cardiométabolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaïa Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Mariotti</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Courrent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Nutrition</w:t>
-[...173 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones de Nutrition 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05201981v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution du métabolome plasmatique lors de la végétalisation protéique – un essai clinique croisé d’un mois chez des hommes à risque cardiométabolique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Multi-omics phenotyping highlights organ-specific metabolic and inflammatory shifts associated with differential plant and animal protein intake in high fat fed rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaïa Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Mariotti</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...235 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eNuGOweek 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03338806v1</w:t>
-              </w:r>
-[...923 lines deleted...]
-                <w:t xml:space="preserve">hal-02948410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId29"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2522,51 +956,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BBF44AD9"/>
+    <w:nsid w:val="ECD3B958"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2753,51 +1187,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaia-lepine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-7988-1830" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315346v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Hillesheim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;a L&#233;pine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Neuhaus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn J Burton-Pimentel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyoung Kim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12263-025-00780-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04769512v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Courrent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Verny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2024.10.009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940315v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Math&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2022.12.029" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03601797v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Bouder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Dimina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14030472" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291370v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier R&#233;mond" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmab073" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201981v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie A.-M. Davila-Gay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thirion" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Desnouveaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202013v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354565v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354573v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chollet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338806v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211898v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891170v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerin-Deremaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lefranc-Millot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292168v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab041_024" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292189v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cdn/nzab057_011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443316v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Polakof" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383599v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#238;a L&#233;pine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948410v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gaia-lepine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-7988-1830" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201981v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#239;a L&#233;pine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie A.-M. Davila-Gay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Thirion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Desnouveaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05596931v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202013v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Verny" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie David" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354565v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Courrent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354573v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chollet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338806v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Poupin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>