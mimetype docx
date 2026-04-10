--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -100,3402 +100,3389 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of quality management on well-being at work and performance in a research laboratory: an exploratory study</w:t>
+                <w:t xml:space="preserve">Development of Dating Motivations During High School: Contributions of Romantic Experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
+                <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdérafi Charki</w:t>
+                <w:t xml:space="preserve">Pascal Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Lyonnet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+                <w:t xml:space="preserve">Jean‐michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Quality and Reliability Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/IJQRM-12-2023-0379⟩</w:t>
+              <w:t xml:space="preserve">Journal of Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jad.70132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05011455v1</w:t>
+                <w:t xml:space="preserve">hal-05568101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parental language practices and children’s use of the minority language: The mediating role of children’s language attitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Humeau</w:t>
+                <w:t xml:space="preserve">Isabelle Nocus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Bilingualism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 0, pp.1-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/13670069231207326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of sample pooling to strengthen the self-monitoring in the food industry: Case study of mycotoxins in cereals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Mahieu</w:t>
+                <w:t xml:space="preserve">jérémy ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jérémy ratel</w:t>
+                <w:t xml:space="preserve">Evangelia Krystalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Pissaridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 205, pp.115937. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.115937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-related differences in a DRM task: affect as a mediator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Motivation and Emotion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 49 (3), pp.302-311. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11031-025-10118-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-being at School of 10-year-old Students Living in France in a Bilingual Family Language Context with a Minorated Language: Role of Teacher-Student and Peer Relationship Satisfaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Humeau</w:t>
+                <w:t xml:space="preserve">Effects of quality management on well-being at work and performance in a research laboratory: an exploratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdérafi Charki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Guimard</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Child Indicators Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12187-024-10128-3⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Quality and Reliability Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, ahead-of-print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/IJQRM-12-2023-0379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04552333v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05011455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le point de vue des enfants en foyer et famille d’accueil sur leur santé : étude comparative</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Well-being at School of 10-year-old Students Living in France in a Bilingual Family Language Context with a Minorated Language: Role of Teacher-Student and Peer Relationship Satisfaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nocus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.236.0017⟩</w:t>
+              <w:t xml:space="preserve">Child Indicators Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12187-024-10128-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04996529v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spirituality, self-esteem and the mechanisms of social and temporal comparison</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Spiritualité explicite, préférence pour le naturel et croyances à l’efficacité de l’homéopathie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guinaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spiritual Psychology and Counseling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37898/spc.2023.8.1.187⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Numéro 581 (3), pp.179-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.581.0179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04831449v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting Multicycle Hollow Fiber Ultrafiltration Fouling Using Time Series Analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Willingness to be vaccinated against COVID-19: the role of risk perception, trust in institutions, and affects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2023.104441⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1182114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255886v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian analysis for mediation and moderation using g − priors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Econometrics and Statistics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 27, pp.161-172. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecosta.2021.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willingness to be vaccinated against COVID-19: the role of risk perception, trust in institutions, and affects</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forecasting Multicycle Hollow Fiber Ultrafiltration Fouling Using Time Series Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Navarro</w:t>
+                <w:t xml:space="preserve">Ghadi Dagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Aurélien Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1182114⟩</w:t>
+              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56, pp.104441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2023.104441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224040v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spiritualité explicite, préférence pour le naturel et croyances à l’efficacité de l’homéopathie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">UV filters in everyday cosmetic products, a comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Couteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elise Renard</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Coiffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/bupsy.581.0179⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (2), pp.2976-2986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-31330-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05133404v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV filters in everyday cosmetic products, a comparative study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Spirituality, self-esteem and the mechanisms of social and temporal comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Ollivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Coiffard</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roussiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-31330-w⟩</w:t>
+              <w:t xml:space="preserve">Spiritual Psychology and Counseling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (1), pp.83-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37898/spc.2023.8.1.187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05214526v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How regulation strategies protected or worsened emotional experience during France's three lockdowns: Prepandemic versus pandemic comparisons and longitudinal approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 234, pp.103857. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actpsy.2023.103857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The coping strategies of individuals in multiple jeopardy settings: the case of unemployed older women</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le point de vue des enfants en foyer et famille d’accueil sur leur santé : étude comparative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Faure</w:t>
+                <w:t xml:space="preserve">Emmanuelle Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Sarda</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Agnès Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Social Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00224545.2022.2143313⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (6), pp.17-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.236.0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04294900v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature and well‐being in seven European cities: The moderating effect of connectedness to nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+                <w:t xml:space="preserve">The coping strategies of individuals in multiple jeopardy settings: the case of unemployed older women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Ndobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Lemée</w:t>
+                <w:t xml:space="preserve">Alice Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inga Wittenberg</w:t>
+                <w:t xml:space="preserve">Elisa Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Olivos</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leslie de Bont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Psychology: Health and Well-Being</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/aphw.12390⟩</w:t>
+              <w:t xml:space="preserve">Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00224545.2022.2143313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981250v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences psychologiques du premier confinement en France : différences individuelles et vécu affectif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nature and well‐being in seven European cities: The moderating effect of connectedness to nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Congard</w:t>
+                <w:t xml:space="preserve">Inga Wittenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Boudoukha</w:t>
+                <w:t xml:space="preserve">Pablo Olivos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-M Galharret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A Sapin</w:t>
+                <w:t xml:space="preserve">Ana Loureiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
+              <w:t xml:space="preserve">Applied Psychology: Health and Well-Being</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2022.02.001⟩</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aphw.12390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03688175v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inquiétude suscitée par la Covid-19 et soutien perçu par les enfants et les adolescents durant la pandémie en France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+                <w:t xml:space="preserve">Conséquences psychologiques du premier confinement en France : différences individuelles et vécu affectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+                <w:t xml:space="preserve">J-M Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Zanna</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/enf2.224.0435⟩</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2022.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856947v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03688175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Brief Version of the “Connectedness to Nature Scale”: Factorial Structure and Invariance Study Across Seven European Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Olivos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Loureiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inga Wittenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecopsychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (3), pp.190-199. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/eco.2021.0058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04079399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence age calculation through Bayesian convolution of equivalent dose and dose-rate distributions: the De_Dr model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Inquiétude suscitée par la Covid-19 et soutien perçu par les enfants et les adolescents durant la pandémie en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Philippe</w:t>
+                <w:t xml:space="preserve">Omar Zanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochronology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4, pp.297-310. </w:t>
+              <w:t xml:space="preserve">Enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (4), pp.435-454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/gchron-4-297-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/enf2.224.0435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03672608v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of outliers with a Bayesian hierarchical model: application to the single-grain luminescence dating method.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Luminescence age calculation through Bayesian convolution of equivalent dose and dose-rate distributions: the De_Dr model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Applied Statistical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1285/i20705948v14n2p318⟩</w:t>
+              <w:t xml:space="preserve">Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.297-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gchron-4-297-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04322635v1</w:t>
+                <w:t xml:space="preserve">hal-03672608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a brief version of the Difficulties in Emotion Regulation Scale with a Spanish speaking population (DERS-S SF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro Carrascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Alveiro Restrepo-Ochoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CES Psicología</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (2), pp.71-88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21615/CESP.5360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for Autonomy before the Transition to Higher Education: How do Identity and Self-Determined Academic Motivation Co-Evolve?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Detection of outliers with a Bayesian hierarchical model: application to the single-grain luminescence dating method.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Youth and Adolescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 49 (4), pp.881-894. </w:t>
+              <w:t xml:space="preserve">Electronic Journal of Applied Statistical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10964-019-01137-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1285/i20705948v14n2p318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890118v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of romantic experiences in late adolescence and their contribution to identity formation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The French adaptation of the Satisfaction with Life Scale (SWLS): Factorial structure, age, gender and time-related invariance in children and adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Mallet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Fabien Bacro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Coudronnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Gaudonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Ferriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sode.12415⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (2), pp.307-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17405629.2019.1680359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02890126v1</w:t>
+                <w:t xml:space="preserve">hal-02489023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French adaptation of the Satisfaction with Life Scale (SWLS): Factorial structure, age, gender and time-related invariance in children and adolescents</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Searching for Autonomy before the Transition to Higher Education: How do Identity and Self-Determined Academic Motivation Co-Evolve?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Kindelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Safont-Mottay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyda Lannegrand-Willems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Developmental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17405629.2019.1680359⟩</w:t>
+              <w:t xml:space="preserve">Journal of Youth and Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (4), pp.881-894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10964-019-01137-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489023v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misinformation Effect in Aging: A New Light with Equivalence Testing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Diversity of romantic experiences in late adolescence and their contribution to identity formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Kindelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Colombel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journals of Gerontology Series B: Psychological Sciences and Social Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/geronb/gbz057⟩</w:t>
+              <w:t xml:space="preserve">Social Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (2), pp.615-634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sode.12415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322584v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of romantic experiences in late adolescence and their contribution to identity development</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Misinformation Effect in Aging: A New Light with Equivalence Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Tessoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Gilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Colombel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journals of Gerontology Series B: Psychological Sciences and Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75 (1), pp.96-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/geronb/gbz057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510505v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du leadership habilitant sur le bien-être au travail et l’engagement organisationnel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Diversity of romantic experiences in late adolescence and their contribution to identity development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Kindelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Social Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322590v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Moderating Role of Education on the Relationship Between Perceived Stereotype Threat and False Memory in Aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Colombel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.606249. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.606249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03661618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3505,784 +3492,784 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer les structures d’observations communes, partiellement communes et spécifiques à plusieurs blocs de variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hanafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de la Société Francophone de Classification (SFC25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05509505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation and application of a Bayesian Hidden Markov Model to the surveillance of BVDV in Finistère, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Madouasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Trotreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Madouasse</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Grégoire Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Veterinary Epidemiology and Preventive Medicine (SVEPM), Mar 2025, Berlin, Germany. pp.199-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05131120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridation des cours de statistiques en licence de psychologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première vague affective du COVID 19 : Modèles en courbe de croissance et changement de trajectoire affective avec le déconfinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beffara Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e ATELIER MODEVAIIA : MODÉlisation de la VAriabilité Inter- et IntrA-Individuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MODEVAIIA, Jun 2023, Saint-Pierre-de-l'Isle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colère, risque, stress et confiance dans les institutions : Analyse en réseau de la dynamique des liens durant les 3 confinements en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">PTSD and COVID-19: when repeated lockdowns hinder mental health!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Beffara Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Journées Internationales de Psychologie Différentielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">52th congress of the European Association for Behavioural and Cognitive Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Behavioural and Cognitive Therapies, Sep 2022, Barcelone (Espagne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03683863v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PTSD and COVID-19: when repeated lockdowns hinder mental health!</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Colère, risque, stress et confiance dans les institutions : Analyse en réseau de la dynamique des liens durant les 3 confinements en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52th congress of the European Association for Behavioural and Cognitive Therapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Behavioural and Cognitive Therapies, Sep 2022, Barcelone (Espagne), France</w:t>
+              <w:t xml:space="preserve">24e Journées Internationales de Psychologie Différentielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04328767v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managerial innovation in the aeronautical industry: Modeling the effects of different dimensions of empowering leadership on the well-being and behavioral empowerment of employees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Caillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Academy of Occupational Health Psychology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4292,209 +4279,209 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidéo : Sample Pooling - Les champs d'application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05405025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livret des visuels d'interventions - Restitution des résultats du projet ANR SENTINEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jérémy ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Engel</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yanxia Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4504,158 +4491,158 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confiance dans les institutions, vulnérabilité, colère et stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Khocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basilie Chevrier; Bruno Dauvier; Isabelle Fort. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité de la psychologie différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Provence, pp.175-188, 2024, 9791032005118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4665,603 +4652,603 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire un intérêt professionnel pour la recherche et choisir la voie Hospitalo-Universitaire (HU): un chemin sinueux chez les étudiant-ES.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Cohen-Aubart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consultation nationale des 6/18 ans 2021. Synthèse. La jeunesse à bonne école ? Rapport pour l'Unicef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Zanna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Unicef. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian analysis for mediation and moderation using g−priors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104707v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRIORS COMPARISON IN BAYESIAN MEDIATION FRAMEWORK WITH BINARY OUTCOME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070053v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-03351187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistique bayésienne appliquée en sciences humaines et sociales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Statistiques [math.ST]. Université de Nantes Faculté des sciences et des techniques, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02431662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId163"/>
+      <w:footerReference w:type="default" r:id="rId161"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5408,51 +5395,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011455v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molin&#233;ro-Demilly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd&#233;rafi Charki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lyonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJQRM-12-2023-0379" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457215v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Humeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guimard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nocus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13670069231207326" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04940588v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mahieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=j&#233;r&#233;my ratel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Krystalli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Pissaridi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.115937" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05540498v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gilet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11031-025-10118-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552333v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Casas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12187-024-10128-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996529v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Toussaint" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Florin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.236.0017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04831449v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ollivaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussiau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37898/spc.2023.8.1.187" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255886v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadi Dagher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moulin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.104441" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322641v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecosta.2021.12.009" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04224040v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sapin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1182114" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05133404v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinaudeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Renard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.581.0179" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214526v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Couteau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Metay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Coiffard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31330-w" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03981749v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2023.103857" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04294900v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ndobo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Faure" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sarda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie de Bont" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2022.2143313" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981250v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lem&#233;e" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Wittenberg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Olivos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Loureiro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12390" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688175v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Congard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boudoukha" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Galharret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bret" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sapin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.02.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856947v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Zanna" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.224.0435" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079399v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/eco.2021.0058" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672608v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-4-297-2022" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322635v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20705948v14n2p318" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545524v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro Carrascal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alveiro Restrepo-Ochoa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rommel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21615/CESP.5360" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02890118v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kindelberger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Safont-Mottay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyda Lannegrand-Willems" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10964-019-01137-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02890126v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mallet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sode.12415" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489023v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bacro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coudronni&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Gaudonville" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ferriere" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17405629.2019.1680359" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322584v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tessoulin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Colombel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbz057" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03510505v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322590v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caill&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Courtois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jeoffrion" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2020.05.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661618v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Evrard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.606249" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05509505v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131120v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Trotreau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Kuntz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557132v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guillemot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325882v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beffara Bret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Boudoukha" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03683863v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kop" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328767v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901713v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Caill&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05405025v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404843v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Remy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Hou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552728v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Khocha" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949405v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bour" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Cohen-Aubart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104707v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070053v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351187v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/tel-02431662v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05568101v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kindelberger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mallet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Galharret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jad.70132" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457215v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Humeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guimard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nocus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13670069231207326" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04940588v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mahieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=j&#233;r&#233;my ratel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Krystalli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Pissaridi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.115937" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05540498v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gilet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11031-025-10118-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011455v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molin&#233;ro-Demilly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd&#233;rafi Charki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lyonnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJQRM-12-2023-0379" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552333v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Casas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12187-024-10128-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05133404v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinaudeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussiau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Renard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.581.0179" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04224040v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sapin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1182114" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322641v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecosta.2021.12.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255886v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadi Dagher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moulin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.104441" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214526v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Couteau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Metay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Coiffard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31330-w" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04831449v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ollivaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37898/spc.2023.8.1.187" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03981749v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2023.103857" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996529v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Toussaint" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Florin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.236.0017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04294900v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ndobo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Faure" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sarda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie de Bont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2022.2143313" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981250v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lem&#233;e" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Wittenberg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Olivos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Loureiro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12390" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688175v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Congard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boudoukha" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Galharret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sapin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.02.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079399v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/eco.2021.0058" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856947v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Zanna" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.224.0435" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672608v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-4-297-2022" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545524v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro Carrascal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alveiro Restrepo-Ochoa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rommel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21615/CESP.5360" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322635v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20705948v14n2p318" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489023v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bacro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coudronni&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Gaudonville" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ferriere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17405629.2019.1680359" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02890118v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Safont-Mottay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyda Lannegrand-Willems" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10964-019-01137-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02890126v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sode.12415" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322584v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tessoulin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Colombel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbz057" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03510505v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661618v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Evrard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.606249" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05509505v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131120v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Trotreau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Kuntz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557132v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guillemot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325882v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beffara Bret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Boudoukha" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328767v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03683863v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kop" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901713v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Caill&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05405025v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404843v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Remy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Hou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552728v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Khocha" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949405v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bour" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Cohen-Aubart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351187v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104707v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070053v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/tel-02431662v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>