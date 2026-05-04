--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -204,321 +204,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parental language practices and children’s use of the minority language: The mediating role of children’s language attitudes</w:t>
+                <w:t xml:space="preserve">Implementation of sample pooling to strengthen the self-monitoring in the food industry: Case study of mycotoxins in cereals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Humeau</w:t>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Guimard</w:t>
+                <w:t xml:space="preserve">Benjamin Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Nocus</w:t>
+                <w:t xml:space="preserve">jérémy ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evangelia Krystalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Pissaridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Bilingualism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/13670069231207326⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 205, pp.115937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.115937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04457215v1</w:t>
+                <w:t xml:space="preserve">hal-04940588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of sample pooling to strengthen the self-monitoring in the food industry: Case study of mycotoxins in cereals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Parental language practices and children’s use of the minority language: The mediating role of children’s language attitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nocus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 205, pp.115937. </w:t>
+              <w:t xml:space="preserve">International Journal of Bilingualism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 0, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.115937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/13670069231207326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04940588v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-related differences in a DRM task: affect as a mediator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Motivation and Emotion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 49 (3), pp.302-311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -591,51 +591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdérafi Charki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -682,103 +682,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-being at School of 10-year-old Students Living in France in a Bilingual Family Language Context with a Minorated Language: Role of Teacher-Student and Peer Relationship Satisfaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nocus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Casas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Child Indicators Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -829,51 +829,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiritualité explicite, préférence pour le naturel et croyances à l’efficacité de l’homéopathie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -927,702 +927,702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willingness to be vaccinated against COVID-19: the role of risk perception, trust in institutions, and affects</w:t>
+                <w:t xml:space="preserve">Spirituality, self-esteem and the mechanisms of social and temporal comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Justine Ollivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roussiau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1182114⟩</w:t>
+              <w:t xml:space="preserve">Spiritual Psychology and Counseling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (1), pp.83-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37898/spc.2023.8.1.187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224040v1</w:t>
+                <w:t xml:space="preserve">hal-04831449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian analysis for mediation and moderation using g − priors.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">UV filters in everyday cosmetic products, a comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Couteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Philippe</w:t>
+                <w:t xml:space="preserve">Laurence Coiffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Econometrics and Statistics </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 27, pp.161-172. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (2), pp.2976-2986. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecosta.2021.12.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-31330-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322641v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting Multicycle Hollow Fiber Ultrafiltration Fouling Using Time Series Analysis</w:t>
+                <w:t xml:space="preserve">Willingness to be vaccinated against COVID-19: the role of risk perception, trust in institutions, and affects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghadi Dagher</w:t>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Martin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Arnaud Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 56, pp.104441. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2023.104441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1182114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255886v1</w:t>
+                <w:t xml:space="preserve">hal-04224040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV filters in everyday cosmetic products, a comparative study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Bayesian analysis for mediation and moderation using g − priors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Coiffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-31330-w⟩</w:t>
+              <w:t xml:space="preserve">Econometrics and Statistics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27, pp.161-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecosta.2021.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05214526v1</w:t>
+                <w:t xml:space="preserve">hal-04322641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spirituality, self-esteem and the mechanisms of social and temporal comparison</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forecasting Multicycle Hollow Fiber Ultrafiltration Fouling Using Time Series Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghadi Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Ollivaud</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spiritual Psychology and Counseling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (1), pp.83-102. </w:t>
+              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56, pp.104441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37898/spc.2023.8.1.187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2023.104441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04831449v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How regulation strategies protected or worsened emotional experience during France's three lockdowns: Prepandemic versus pandemic comparisons and longitudinal approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 234, pp.103857. </w:t>
@@ -1686,51 +1686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 35 (6), pp.17-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1816,51 +1816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie de Bont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Social Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1894,51 +1894,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature and well‐being in seven European cities: The moderating effect of connectedness to nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2156,373 +2156,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Brief Version of the “Connectedness to Nature Scale”: Factorial Structure and Invariance Study Across Seven European Cities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Inquiétude suscitée par la Covid-19 et soutien perçu par les enfants et les adolescents durant la pandémie en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Zanna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecopsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/eco.2021.0058⟩</w:t>
+              <w:t xml:space="preserve">Enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (4), pp.435-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/enf2.224.0435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04079399v1</w:t>
+                <w:t xml:space="preserve">hal-03856947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inquiétude suscitée par la Covid-19 et soutien perçu par les enfants et les adolescents durant la pandémie en France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The Brief Version of the “Connectedness to Nature Scale”: Factorial Structure and Invariance Study Across Seven European Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Olivos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Loureiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inga Wittenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4 (4), pp.435-454. </w:t>
+              <w:t xml:space="preserve">Ecopsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.190-199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/enf2.224.0435⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/eco.2021.0058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856947v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04079399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence age calculation through Bayesian convolution of equivalent dose and dose-rate distributions: the De_Dr model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4, pp.297-310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2595,64 +2595,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Alveiro Restrepo-Ochoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CES Psicología</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (2), pp.71-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2686,64 +2686,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of outliers with a Bayesian hierarchical model: application to the single-grain luminescence dating method.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2784,425 +2784,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French adaptation of the Satisfaction with Life Scale (SWLS): Factorial structure, age, gender and time-related invariance in children and adolescents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Searching for Autonomy before the Transition to Higher Education: How do Identity and Self-Determined Academic Motivation Co-Evolve?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Kindelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Bacro</w:t>
+                <w:t xml:space="preserve">Claire Safont-Mottay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Coudronnière</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Lyda Lannegrand-Willems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Developmental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17405629.2019.1680359⟩</w:t>
+              <w:t xml:space="preserve">Journal of Youth and Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (4), pp.881-894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10964-019-01137-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02489023v1</w:t>
+                <w:t xml:space="preserve">hal-02890118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for Autonomy before the Transition to Higher Education: How do Identity and Self-Determined Academic Motivation Co-Evolve?</w:t>
+                <w:t xml:space="preserve">Diversity of romantic experiences in late adolescence and their contribution to identity formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Youth and Adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10964-019-01137-5⟩</w:t>
+              <w:t xml:space="preserve">Social Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (2), pp.615-634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sode.12415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890118v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of romantic experiences in late adolescence and their contribution to identity formation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The French adaptation of the Satisfaction with Life Scale (SWLS): Factorial structure, age, gender and time-related invariance in children and adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bacro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Coudronnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Gaudonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Ferriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29 (2), pp.615-634. </w:t>
+              <w:t xml:space="preserve">European Journal of Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (2), pp.307-316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sode.12415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17405629.2019.1680359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890126v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misinformation Effect in Aging: A New Light with Equivalence Testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Tessoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3288,51 +3288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3383,51 +3383,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Colombel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3519,51 +3519,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer les structures d’observations communes, partiellement communes et spécifiques à plusieurs blocs de variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hanafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3640,51 +3640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Trotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Veterinary Epidemiology and Preventive Medicine (SVEPM), Mar 2025, Berlin, Germany. pp.199-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3722,51 +3722,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridation des cours de statistiques en licence de psychologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3791,103 +3791,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première vague affective du COVID 19 : Modèles en courbe de croissance et changement de trajectoire affective avec le déconfinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beffara Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e ATELIER MODEVAIIA : MODÉlisation de la VAriabilité Inter- et IntrA-Individuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MODEVAIIA, Jun 2023, Saint-Pierre-de-l'Isle, France</w:t>
@@ -3910,372 +3910,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PTSD and COVID-19: when repeated lockdowns hinder mental health!</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Managerial innovation in the aeronautical industry: Modeling the effects of different dimensions of empowering leadership on the well-being and behavioral empowerment of employees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Caillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52th congress of the European Association for Behavioural and Cognitive Therapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Behavioural and Cognitive Therapies, Sep 2022, Barcelone (Espagne), France</w:t>
+              <w:t xml:space="preserve">15th European Academy of Occupational Health Psychology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328767v1</w:t>
+                <w:t xml:space="preserve">hal-04901713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colère, risque, stress et confiance dans les institutions : Analyse en réseau de la dynamique des liens durant les 3 confinements en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PTSD and COVID-19: when repeated lockdowns hinder mental health!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.H. Boudoukha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Beffara Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Journées Internationales de Psychologie Différentielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">52th congress of the European Association for Behavioural and Cognitive Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Behavioural and Cognitive Therapies, Sep 2022, Barcelone (Espagne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03683863v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managerial innovation in the aeronautical industry: Modeling the effects of different dimensions of empowering leadership on the well-being and behavioral empowerment of employees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Colère, risque, stress et confiance dans les institutions : Analyse en réseau de la dynamique des liens durant les 3 confinements en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison Caillé</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Academy of Occupational Health Psychology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">24e Journées Internationales de Psychologie Différentielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04901713v1</w:t>
+                <w:t xml:space="preserve">hal-03683863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4293,51 +4293,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidéo : Sample Pooling - Les champs d'application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4368,64 +4368,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livret des visuels d'interventions - Restitution des résultats du projet ANR SENTINEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jérémy ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4444,368 +4444,368 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire un intérêt professionnel pour la recherche et choisir la voie Hospitalo-Universitaire (HU): un chemin sinueux chez les étudiant-ES.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Cohen-Aubart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04949405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confiance dans les institutions, vulnérabilité, colère et stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Khocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basilie Chevrier; Bruno Dauvier; Isabelle Fort. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité de la psychologie différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Provence, pp.175-188, 2024, 9791032005118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552728v1</w:t>
-              </w:r>
-[...155 lines deleted...]
-                <w:t xml:space="preserve">hal-04949405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4836,90 +4836,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consultation nationale des 6/18 ans 2021. Synthèse. La jeunesse à bonne école ? Rapport pour l'Unicef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Zanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Unicef. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4973,64 +4973,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian analysis for mediation and moderation using g−priors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5048,64 +5048,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRIORS COMPARISON IN BAYESIAN MEDIATION FRAMEWORK WITH BINARY OUTCOME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5155,51 +5155,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistique bayésienne appliquée en sciences humaines et sociales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Statistiques [math.ST]. Université de Nantes Faculté des sciences et des techniques, 2019. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5395,51 +5395,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05568101v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kindelberger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mallet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Galharret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jad.70132" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457215v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Humeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guimard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nocus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13670069231207326" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04940588v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mahieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=j&#233;r&#233;my ratel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Krystalli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Pissaridi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.115937" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05540498v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gilet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11031-025-10118-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011455v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molin&#233;ro-Demilly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd&#233;rafi Charki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lyonnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJQRM-12-2023-0379" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552333v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Casas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12187-024-10128-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05133404v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinaudeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussiau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Renard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.581.0179" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04224040v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sapin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1182114" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322641v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecosta.2021.12.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255886v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadi Dagher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moulin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.104441" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214526v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Couteau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Metay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Coiffard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31330-w" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04831449v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ollivaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37898/spc.2023.8.1.187" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03981749v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2023.103857" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996529v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Toussaint" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Florin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.236.0017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04294900v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ndobo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Faure" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sarda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie de Bont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2022.2143313" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981250v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lem&#233;e" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Wittenberg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Olivos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Loureiro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12390" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688175v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Congard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boudoukha" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Galharret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sapin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.02.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079399v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/eco.2021.0058" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856947v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Zanna" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.224.0435" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672608v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-4-297-2022" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545524v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro Carrascal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alveiro Restrepo-Ochoa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rommel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21615/CESP.5360" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322635v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20705948v14n2p318" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489023v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bacro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coudronni&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Gaudonville" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ferriere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17405629.2019.1680359" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02890118v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Safont-Mottay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyda Lannegrand-Willems" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10964-019-01137-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02890126v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sode.12415" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322584v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tessoulin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Colombel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbz057" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03510505v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661618v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Evrard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.606249" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05509505v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131120v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Trotreau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Kuntz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557132v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guillemot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325882v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beffara Bret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Boudoukha" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328767v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03683863v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kop" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901713v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Caill&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05405025v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404843v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Remy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Hou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552728v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Khocha" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949405v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bour" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Cohen-Aubart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351187v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104707v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070053v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/tel-02431662v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05568101v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kindelberger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mallet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Galharret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jad.70132" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04940588v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mahieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=j&#233;r&#233;my ratel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Krystalli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Pissaridi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.115937" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457215v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Humeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guimard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nocus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13670069231207326" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05540498v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gilet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11031-025-10118-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011455v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molin&#233;ro-Demilly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd&#233;rafi Charki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lyonnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJQRM-12-2023-0379" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552333v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Casas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12187-024-10128-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05133404v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinaudeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussiau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Renard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.581.0179" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04831449v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ollivaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37898/spc.2023.8.1.187" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214526v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Couteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Metay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Coiffard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31330-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04224040v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sapin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1182114" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322641v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecosta.2021.12.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255886v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadi Dagher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moulin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.104441" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03981749v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2023.103857" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996529v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Toussaint" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Florin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.236.0017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04294900v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ndobo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Faure" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sarda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie de Bont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2022.2143313" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981250v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lem&#233;e" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Wittenberg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Olivos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Loureiro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12390" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688175v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Congard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boudoukha" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Galharret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sapin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.02.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856947v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Zanna" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.224.0435" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079399v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/eco.2021.0058" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672608v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-4-297-2022" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545524v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro Carrascal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alveiro Restrepo-Ochoa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rommel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21615/CESP.5360" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322635v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20705948v14n2p318" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02890118v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Safont-Mottay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyda Lannegrand-Willems" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10964-019-01137-5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02890126v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sode.12415" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489023v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bacro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coudronni&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Gaudonville" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ferriere" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17405629.2019.1680359" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322584v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tessoulin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Colombel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbz057" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03510505v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661618v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Evrard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.606249" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05509505v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131120v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Trotreau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Kuntz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557132v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guillemot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325882v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beffara Bret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Boudoukha" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901713v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Caill&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328767v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03683863v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kop" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05405025v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404843v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Remy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Hou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949405v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bour" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Cohen-Aubart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552728v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Khocha" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351187v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104707v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070053v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/tel-02431662v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>