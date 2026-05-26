--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -204,581 +204,581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of sample pooling to strengthen the self-monitoring in the food industry: Case study of mycotoxins in cereals</w:t>
+                <w:t xml:space="preserve">Effects of quality management on well-being at work and performance in a research laboratory: an exploratory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdérafi Charki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katerina Pissaridi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 205, pp.115937. </w:t>
+              <w:t xml:space="preserve">International Journal of Quality and Reliability Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, ahead-of-print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.115937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/IJQRM-12-2023-0379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04940588v1</w:t>
+                <w:t xml:space="preserve">hal-05011455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parental language practices and children’s use of the minority language: The mediating role of children’s language attitudes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation of sample pooling to strengthen the self-monitoring in the food industry: Case study of mycotoxins in cereals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Humeau</w:t>
+                <w:t xml:space="preserve">Benjamin Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Guimard</w:t>
+                <w:t xml:space="preserve">jérémy ratel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Nocus</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evangelia Krystalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Pissaridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Bilingualism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/13670069231207326⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 205, pp.115937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2025.115937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04457215v1</w:t>
+                <w:t xml:space="preserve">hal-04940588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related differences in a DRM task: affect as a mediator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Parental language practices and children’s use of the minority language: The mediating role of children’s language attitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Nocus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Motivation and Emotion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11031-025-10118-0⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Bilingualism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 0, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13670069231207326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05540498v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of quality management on well-being at work and performance in a research laboratory: an exploratory study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Age-related differences in a DRM task: affect as a mediator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Gilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Quality and Reliability Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, ahead-of-print. </w:t>
+              <w:t xml:space="preserve">Motivation and Emotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49 (3), pp.302-311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/IJQRM-12-2023-0379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11031-025-10118-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05011455v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-being at School of 10-year-old Students Living in France in a Bilingual Family Language Context with a Minorated Language: Role of Teacher-Student and Peer Relationship Satisfaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Nocus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Child Indicators Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -810,1719 +810,1719 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spiritualité explicite, préférence pour le naturel et croyances à l’efficacité de l’homéopathie</w:t>
+                <w:t xml:space="preserve">Le point de vue des enfants en foyer et famille d’accueil sur leur santé : étude comparative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Guinaudeau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Emmanuelle Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/bupsy.581.0179⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (6), pp.17-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.236.0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05133404v1</w:t>
+                <w:t xml:space="preserve">hal-04996529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spirituality, self-esteem and the mechanisms of social and temporal comparison</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">UV filters in everyday cosmetic products, a comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Couteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Ollivaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Anne Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Roussiau</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Coiffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spiritual Psychology and Counseling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37898/spc.2023.8.1.187⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (2), pp.2976-2986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-31330-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04831449v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV filters in everyday cosmetic products, a comparative study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Spiritualité explicite, préférence pour le naturel et croyances à l’efficacité de l’homéopathie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Guinaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Coiffard</w:t>
+                <w:t xml:space="preserve">Nicolas Roussiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-31330-w⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Numéro 581 (3), pp.179-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.581.0179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05214526v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willingness to be vaccinated against COVID-19: the role of risk perception, trust in institutions, and affects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Halim Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1182114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian analysis for mediation and moderation using g − priors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Econometrics and Statistics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 27, pp.161-172. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecosta.2021.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forecasting Multicycle Hollow Fiber Ultrafiltration Fouling Using Time Series Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghadi Dagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Croué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 56, pp.104441. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jwpe.2023.104441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How regulation strategies protected or worsened emotional experience during France's three lockdowns: Prepandemic versus pandemic comparisons and longitudinal approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Spirituality, self-esteem and the mechanisms of social and temporal comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Ollivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roussiau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 234, pp.103857. </w:t>
+              <w:t xml:space="preserve">Spiritual Psychology and Counseling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (1), pp.83-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2023.103857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.37898/spc.2023.8.1.187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981749v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le point de vue des enfants en foyer et famille d’accueil sur leur santé : étude comparative</w:t>
+                <w:t xml:space="preserve">How regulation strategies protected or worsened emotional experience during France's three lockdowns: Prepandemic versus pandemic comparisons and longitudinal approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Toussaint</w:t>
+                <w:t xml:space="preserve">Anne Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Florin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amélie Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 35 (6), pp.17-25. </w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 234, pp.103857. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.236.0017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2023.103857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04996529v1</w:t>
+                <w:t xml:space="preserve">hal-03981749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The coping strategies of individuals in multiple jeopardy settings: the case of unemployed older women</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nature and well‐being in seven European cities: The moderating effect of connectedness to nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Ndobo</w:t>
+                <w:t xml:space="preserve">Colin Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Faure</w:t>
+                <w:t xml:space="preserve">Inga Wittenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Sarda</w:t>
+                <w:t xml:space="preserve">Pablo Olivos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie de Bont</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ana Loureiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-26. </w:t>
+              <w:t xml:space="preserve">Applied Psychology: Health and Well-Being</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00224545.2022.2143313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/aphw.12390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294900v1</w:t>
+                <w:t xml:space="preserve">hal-03981250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature and well‐being in seven European cities: The moderating effect of connectedness to nature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conséquences psychologiques du premier confinement en France : différences individuelles et vécu affectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Lemée</w:t>
+                <w:t xml:space="preserve">A Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inga Wittenberg</w:t>
+                <w:t xml:space="preserve">A Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Olivos</w:t>
+                <w:t xml:space="preserve">J-M Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Loureiro</w:t>
+                <w:t xml:space="preserve">A Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Psychology: Health and Well-Being</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/aphw.12390⟩</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2022.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981250v1</w:t>
+                <w:t xml:space="preserve">hal-03688175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences psychologiques du premier confinement en France : différences individuelles et vécu affectif</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The coping strategies of individuals in multiple jeopardy settings: the case of unemployed older women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Boudoukha</w:t>
+                <w:t xml:space="preserve">André Ndobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-M Galharret</w:t>
+                <w:t xml:space="preserve">Alice Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bret</w:t>
+                <w:t xml:space="preserve">Elisa Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sapin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leslie de Bont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2022.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00224545.2022.2143313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03688175v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inquiétude suscitée par la Covid-19 et soutien perçu par les enfants et les adolescents durant la pandémie en France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The Brief Version of the “Connectedness to Nature Scale”: Factorial Structure and Invariance Study Across Seven European Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Olivos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Loureiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inga Wittenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/enf2.224.0435⟩</w:t>
+              <w:t xml:space="preserve">Ecopsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.190-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/eco.2021.0058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856947v1</w:t>
+                <w:t xml:space="preserve">hal-04079399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Brief Version of the “Connectedness to Nature Scale”: Factorial Structure and Invariance Study Across Seven European Cities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Inquiétude suscitée par la Covid-19 et soutien perçu par les enfants et les adolescents durant la pandémie en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Zanna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecopsychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (3), pp.190-199. </w:t>
+              <w:t xml:space="preserve">Enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (4), pp.435-454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/eco.2021.0058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/enf2.224.0435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04079399v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence age calculation through Bayesian convolution of equivalent dose and dose-rate distributions: the De_Dr model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4, pp.297-310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2550,672 +2550,672 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03672608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a brief version of the Difficulties in Emotion Regulation Scale with a Spanish speaking population (DERS-S SF)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Detection of outliers with a Bayesian hierarchical model: application to the single-grain luminescence dating method.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CES Psicología</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21615/CESP.5360⟩</w:t>
+              <w:t xml:space="preserve">Electronic Journal of Applied Statistical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1285/i20705948v14n2p318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03545524v1</w:t>
+                <w:t xml:space="preserve">hal-04322635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of outliers with a Bayesian hierarchical model: application to the single-grain luminescence dating method.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Validation of a brief version of the Difficulties in Emotion Regulation Scale with a Spanish speaking population (DERS-S SF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro Carrascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Alveiro Restrepo-Ochoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rommel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Norbert Mercier</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Applied Statistical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">CES Psicología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (2), pp.71-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1285/i20705948v14n2p318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21615/CESP.5360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322635v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for Autonomy before the Transition to Higher Education: How do Identity and Self-Determined Academic Motivation Co-Evolve?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The French adaptation of the Satisfaction with Life Scale (SWLS): Factorial structure, age, gender and time-related invariance in children and adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Safont-Mottay</w:t>
+                <w:t xml:space="preserve">Fabien Bacro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyda Lannegrand-Willems</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Charlotte Coudronnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Gaudonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Ferriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Youth and Adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10964-019-01137-5⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (2), pp.307-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17405629.2019.1680359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02890118v1</w:t>
+                <w:t xml:space="preserve">hal-02489023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of romantic experiences in late adolescence and their contribution to identity formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29 (2), pp.615-634. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/sode.12415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French adaptation of the Satisfaction with Life Scale (SWLS): Factorial structure, age, gender and time-related invariance in children and adolescents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Coudronnière</w:t>
+                <w:t xml:space="preserve">Searching for Autonomy before the Transition to Higher Education: How do Identity and Self-Determined Academic Motivation Co-Evolve?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Gaudonville</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Claire Safont-Mottay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyda Lannegrand-Willems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Developmental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (2), pp.307-316. </w:t>
+              <w:t xml:space="preserve">Journal of Youth and Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (4), pp.881-894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17405629.2019.1680359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10964-019-01137-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489023v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misinformation Effect in Aging: A New Light with Equivalence Testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Tessoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Colombel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3288,51 +3288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Kindelberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3357,77 +3357,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Moderating Role of Education on the Relationship Between Perceived Stereotype Threat and False Memory in Aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Gilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Colombel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3466,51 +3466,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03661618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3519,51 +3519,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer les structures d’observations communes, partiellement communes et spécifiques à plusieurs blocs de variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bougeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hanafi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3640,51 +3640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Trotreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Kuntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Veterinary Epidemiology and Preventive Medicine (SVEPM), Mar 2025, Berlin, Germany. pp.199-209</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3722,51 +3722,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridation des cours de statistiques en licence de psychologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité, Réussite[s] dans l’Enseignement Supérieur (2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nantes Université [Nantes Univ], Apr 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3791,103 +3791,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première vague affective du COVID 19 : Modèles en courbe de croissance et changement de trajectoire affective avec le déconfinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beffara Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e ATELIER MODEVAIIA : MODÉlisation de la VAriabilité Inter- et IntrA-Individuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MODEVAIIA, Jun 2023, Saint-Pierre-de-l'Isle, France</w:t>
@@ -3929,64 +3929,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managerial innovation in the aeronautical industry: Modeling the effects of different dimensions of empowering leadership on the well-being and behavioral empowerment of employees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Caillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Academy of Occupational Health Psychology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4024,90 +4024,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PTSD and COVID-19: when repeated lockdowns hinder mental health!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.H. Boudoukha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beffara Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52th congress of the European Association for Behavioural and Cognitive Therapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for Behavioural and Cognitive Therapies, Sep 2022, Barcelone (Espagne), France</w:t>
@@ -4136,352 +4136,434 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colère, risque, stress et confiance dans les institutions : Analyse en réseau de la dynamique des liens durant les 3 confinements en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Navarro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
+                <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghozlane Fleury-Bahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Journées Internationales de Psychologie Différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03683863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse bayésienne des modèles de médiation et de modération.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JDS 2021 : 52ièmes journées de la statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique, Jun 2021, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidéo : Sample Pooling - Les champs d'application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05405025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livret des visuels d'interventions - Restitution des résultats du projet ANR SENTINEL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jérémy ratel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanxia Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4491,154 +4573,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire un intérêt professionnel pour la recherche et choisir la voie Hospitalo-Universitaire (HU): un chemin sinueux chez les étudiant-ES.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Cohen-Aubart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès International de Psychologie Sociale.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4648,607 +4730,607 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confiance dans les institutions, vulnérabilité, colère et stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Khocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Basilie Chevrier; Bruno Dauvier; Isabelle Fort. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité de la psychologie différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Provence, pp.175-188, 2024, 9791032005118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian analysis for mediation and moderation using g−priors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104707v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PRIORS COMPARISON IN BAYESIAN MEDIATION FRAMEWORK WITH BINARY OUTCOME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consultation nationale des 6/18 ans 2021. Synthèse. La jeunesse à bonne école ? Rapport pour l'Unicef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Zanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Unicef. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351187v1</w:t>
-              </w:r>
-[...180 lines deleted...]
-                <w:t xml:space="preserve">hal-02070053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistique bayésienne appliquée en sciences humaines et sociales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Galharret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Statistiques [math.ST]. Université de Nantes Faculté des sciences et des techniques, 2019. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02431662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId161"/>
+      <w:footerReference w:type="default" r:id="rId162"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5395,51 +5477,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05568101v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kindelberger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mallet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Galharret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jad.70132" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04940588v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mahieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=j&#233;r&#233;my ratel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Krystalli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Pissaridi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.115937" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457215v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Humeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guimard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nocus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13670069231207326" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05540498v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gilet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11031-025-10118-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011455v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molin&#233;ro-Demilly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd&#233;rafi Charki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lyonnet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJQRM-12-2023-0379" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552333v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Casas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12187-024-10128-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05133404v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinaudeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussiau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Renard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.581.0179" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04831449v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ollivaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37898/spc.2023.8.1.187" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214526v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Couteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Metay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Coiffard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31330-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04224040v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sapin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1182114" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322641v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecosta.2021.12.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255886v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadi Dagher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moulin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.104441" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03981749v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2023.103857" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996529v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Toussaint" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Florin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.236.0017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04294900v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ndobo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Faure" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sarda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie de Bont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2022.2143313" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981250v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lem&#233;e" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Wittenberg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Olivos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Loureiro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12390" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688175v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Congard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boudoukha" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Galharret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sapin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.02.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856947v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Zanna" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.224.0435" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079399v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/eco.2021.0058" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672608v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-4-297-2022" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545524v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro Carrascal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alveiro Restrepo-Ochoa" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rommel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21615/CESP.5360" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322635v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20705948v14n2p318" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02890118v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Safont-Mottay" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyda Lannegrand-Willems" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10964-019-01137-5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02890126v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sode.12415" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489023v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bacro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coudronni&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Gaudonville" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ferriere" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17405629.2019.1680359" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322584v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tessoulin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Colombel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbz057" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03510505v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661618v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Evrard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.606249" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05509505v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131120v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Trotreau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Kuntz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557132v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guillemot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325882v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beffara Bret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Boudoukha" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901713v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Caill&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328767v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03683863v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kop" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05405025v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404843v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Remy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Hou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949405v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bour" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Cohen-Aubart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552728v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Khocha" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351187v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104707v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070053v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/tel-02431662v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05568101v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Kindelberger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mallet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Galharret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jad.70132" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011455v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molin&#233;ro-Demilly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd&#233;rafi Charki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lyonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJQRM-12-2023-0379" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04940588v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mahieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=j&#233;r&#233;my ratel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Krystalli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Pissaridi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.115937" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457215v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Humeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guimard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nocus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13670069231207326" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05540498v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gilet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11031-025-10118-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552333v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Casas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12187-024-10128-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996529v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Toussaint" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Florin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.236.0017" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214526v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Couteau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Metay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Coiffard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31330-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05133404v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinaudeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussiau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Renard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.581.0179" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04224040v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghozlane Fleury-Bahi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sapin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Halim Boudoukha" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1182114" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322641v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecosta.2021.12.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255886v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadi Dagher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Martin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moulin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.104441" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04831449v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ollivaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37898/spc.2023.8.1.187" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03981749v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2023.103857" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981250v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lem&#233;e" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Wittenberg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Olivos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Loureiro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12390" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688175v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Congard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boudoukha" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Galharret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sapin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2022.02.001" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04294900v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ndobo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Faure" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Sarda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie de Bont" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00224545.2022.2143313" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079399v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/eco.2021.0058" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856947v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mercier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Zanna" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enf2.224.0435" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672608v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-4-297-2022" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322635v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1285/i20705948v14n2p318" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545524v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Navarro Carrascal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alveiro Restrepo-Ochoa" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rommel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21615/CESP.5360" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489023v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bacro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coudronni&#232;re" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Gaudonville" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Ferriere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17405629.2019.1680359" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02890126v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sode.12415" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-02890118v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Safont-Mottay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyda Lannegrand-Willems" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10964-019-01137-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322584v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tessoulin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Colombel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/geronb/gbz057" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03510505v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661618v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Evrard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.606249" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05509505v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131120v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Trotreau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Kuntz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557132v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guillemot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325882v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beffara Bret" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Boudoukha" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901713v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Caill&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328767v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03683863v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kop" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616882v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05405025v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404843v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Remy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanxia Hou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949405v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Cohen-Aubart" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552728v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Khocha" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104707v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070053v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351187v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/tel-02431662v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>