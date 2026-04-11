--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Galibert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’e‑EAS : une approche émergente ou un impensé de l’éducation à la sexualité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Billerey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demonceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 19 (1-2), </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15rxf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing (In)Equalities and (In)Equities in Digital Health Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estera-Tabita Badau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iccha Basnyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Health Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (2), pp.I-VII. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47368/ejhc.2025.200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impuissance de la communication interne face à la transition numérique organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Popovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66, pp.55-72. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/138s6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-formation d’un réseau de soins avec un dispositif numérique d’e-ETP, l’expérimentation du Centre Spécialisé Obésité des Hospices Civils de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Poussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (4), pp.238-243. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2024.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutien social et pair-aidance numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.9-32. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.31100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le community management au service de la médiation des savoirs : une instrumentalisation de l’intelligence collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Intelligences collectives : communautés et interactions épistémiques, 17 (1-2), pp.23-43. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/LCN.2021.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une mise en critique des rationalisations info-communicationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (3), pp.5-24. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/atic.003.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contrats CIFRE : une opportunité raisonnée et raisonnable pour les SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figure de l’érudit au risque d’Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03577281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre communauté et multitude : une approche communicationnelle de l’instrumentalisation de la reconnaissance au sein de l’économie collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55, pp.24-40. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.7668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre « encadrement » et « débordement » : une approche des enjeux du community management dans le champ de la démocratie locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peirot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.59-77. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communiquer.2166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation et gestion des communautés en ligne : quelles rationalisations du social ? Une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communiquer.2133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des enjeux de la demande sociale pour les SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.1902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Community Management : une instrumentalisation de l'espace public, de la lutte pour la reconnaissance et de la logique de don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (2), pp.67-80. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comma.122.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche communicationnelle et organisationnelle des enjeux du Community Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.265-278. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.4814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’injonction participative au débat environnemental en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (1), pp.35-49. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.014.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enchevêtrement des territoires numériques inter-intranet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Pour une approche communicationnelle de l’individu au travail, 36, pp.190-220. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transparence dans les communautés virtuelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22, pp.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vendre, donner, discuter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Les enjeux 2004, pp. 1 - 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel, session 2 - Communication-information et santé : quelles perspectives face aux environnements numériques en termes de stratégies ( plateformisation, infrastructures, dispositifs). Enjeux et menaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorsaf Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Durampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Courbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la SFSIC "La numérisation des sociétés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré-conférence du GER ICOS - Circulation des savoirs et dispositifs numériques de médiation, d’éducation et de prévention à la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Durampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omrane Dorsaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loriato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hugol-Gential</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la SFSIC "La numérisation des sociétés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la distanciation sociale du/au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de La Broise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain = Catholic University of Louvain [UCL], May 2022, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sic entre espaces scientifiques et espaces socioprofessionnels, du paradigme originel à la maturité disciplinaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paganelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFSIC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2021, Grenoble, France. pp.277-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitizing social support: a healthy solution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Journot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA Post-conference on Digital Health Communication : Issues and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03688122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing BERT Cross-lingual Transfer Capabilities in Continual Sequence Labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Coria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bredin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshop on Performance and Interpretability Evaluations of Multimodal, Multipurpose, Massive-Scale Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, virtual, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une start-up communicationnelle en santé : l'expérience Nuvee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Journot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société(s) et innovations : un labex, des start-ups</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx lipSTIC, Oct 2021, Dole, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03387882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling the void through online peer support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Journot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference in Critical Management Studies (ICMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Sidhrawali, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controversies on line in the field of health communication : therapeutical cannabis case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Djahanchahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA world congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical Cannabis Controversies in On-line Communities dealing with this online “alternative” display of medical care path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Djahanchahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA world congress 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-ecological empowerment and socio-digital networks algorithmic policies. The case of ridesharing Facebook groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reimagining sustainability: Communication and media in a changing world - IAMCR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Oregon, Jun 2018, Oregon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la professionnalisation des community managers dans le cadre d’une socialisation algorithmique. Le cas de l’économie collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La profession de communicateur : parcours atypiques et recherche de statut - 85ème congrès de l’ACFAS, Colloque n°407</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESIPROC - Réseau International sur la Professionnalisation des Communicateurs; Dany Baillargeon UdeS - Université de Sherbrooke; Alexandre Coutant UQAM - Université du Québec à Montréal; Marc d. David UdeS - Université de Sherbrooke, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche communicationnelle des communautés virtuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Cerisy. “ Quelles communications, quelles organisations à l' ère du numérique ? un état des recherches francophones : histoire, épistémologie ». Groupe Org&amp;Co</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Cerisy-La-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowerment of cancer patients through the development of social and emotional support expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualitative Health research Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communauté en ligne comme vecteur de la communication de la science en action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Djahanchahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pourrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85ème congrès de l’ACFAS, colloque 415 « Les sciences à l’aube du 21e siècle : l’incidence des technologies numériques et la contribution des amateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Controversy of Cannabis as a Cure Against Cancer. Expertise and Knowledge Building Online</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Djahanchahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">lCA World Congress — SFSIC Panel : What Do Objects Do to Communication? Towards a Theory of Communicating Objects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques et techniques et de la recherche des Communautés en ligne dans le secteur de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Djahanchahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pourrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’accès de la recherche au terrain : processus, contraintes, impacts et stratégies, Université Mc Gill</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la communication numérique en santé : les communautés de patients et d’accompagnants face à l’information en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Djahanchahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pourrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque les systèmes d’information hospitaliers (sih) et le dossier médical patient informatisé (dmpi)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement d’expertise dans les communautés en ligne sur la question cannabis contre le cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Djahanchahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude Organisation, Santé et Numérique, ComSANTE/CNAM/CIMEOS/ Labex Lipstic. UQAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative economy as a socio-ecological empowerment? A study of the French carpooling platform Blablacar.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Sustainable Lifestyles, Livelihoods and the Circular Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Global Research Forum on Sustainable Production and Consumption (GRF-SPaC); Institute of Development Studies (IDS) and Science Policy Research Unit (SPRU), University of Sussex, Jun 2017, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé dans la société numérique : un panorama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès ADELF-SPSP-FNES « Sciences et acteurs en santé : articuler connaissances et pratiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le community management de l'engagement éco-citoyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">84e congrès international ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01442070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse critique des espaces publics restreints socio-numériques de santé - Des espaces publics thérapeutiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Djahanchahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international «Communication et innovation en santé : acteurs, enjeux, pratiques, savoirs». 84e congrès de l’Association Francophone pour le Savoir (ACFAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématiser la démocratie environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e conférence internationale annuelle d’intelligence territoriale « Le développement durable des territoires vulnérables »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Ouarzazate, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01440743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la professionnalisation des Community Managers : une problématisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Org&amp;Co 2015 « Communication organisationnelle : Processus communicants – Processus organisants et leurs médiations ». Maison de la Recherche. Université Jean Jaurés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fontaines d’Ouche (France), quartier en transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Masselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual International Conference of Territorial Intelligence “Progress and Prospects of Territorial Intelligence”, CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Crowdsourcing : problématisation sensible autour d'une mise en forme du lien communautaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française des Sciences de l’Information et de la Communication 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IT for eco-responsive consumption: Facebook as a 2.0 ecological education tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Masselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Research Forum on sustainable production and consumption systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fudan University / SCORAI, Jun 2014, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook as a 2.0 ecological educational tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar "Science-Society-Didactics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Cracow, Poland, Apr 2014, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital participation for an eco-responsive consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Masselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference: « Education for Sustainable Development </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Learning Teacher Network, Sep 2013, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital socialization and eco-citizen consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Masselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Territorial Intelligence, Socio-Ecological Transition and Resilience of the Territories". 30-31 May 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Besançon-Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation et modes de vies durable à Fontaine d'Ouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Territorial Intelligence, Socio-Ecological Transition and Resilience of the Territories". 30-31 May 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Besançon-Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'instrumentalisation du don et de la lutte pour la reconnaissance dans les communautés en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Social Science Forum 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Social Science Council, Oct 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial Intelligence: Exploring Theoretical Approaches, Methods and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Calderon Contrearas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Masselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Association of American Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fontaine d’Ouche en transition : Consommation et modes de vie durable à la Fontaine d’Ouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Territorial Intelligence, socio-ecological transition and resilience of the territories"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Recherche International sur l'Intelligence Territoriale (CNRS); International Network of Territorial Intelligence; Maison des Sciences de l'Homme de Dijon, May 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital socialization in a Territorial Intelligence case: The Fontaine d'Ouche area in Dijon (Burgundy, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Masselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual International Conference of Territorial Intelligence "Innovación Social y nuevos modos de gobernanza para la transición socio-ecológica"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00931706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Socialization in a Territorial Intelligence Case : The Fontaine d’Ouche area in Dijon (Burgundy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Masselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Association of American Geographers “Territorial Intelligence: Exploring Theoretical Approaches, Methods and Applications”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital culture in order to introduce the socio-ecological transition: the case of the Fontaine d'Ouche territory in Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual International Conference of Territorial intelligence of INTI, "Territorial intelligence and globalization tensions, transition and transformation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, La Plata, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00941301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning 2.0 : the online community for apprenticeship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhoua Kais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference of Education, Research and Innovation : ICERI 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICERI, Nov 2012, Madrid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital culture in order to introduce the socio-ecological transition : the case of the Fontaine d’Ouche territory in Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th INTI International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Network of Territorial Intelligence, Oct 2012, La Plata, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’instrumentalisation « éco-citoyenne » de la socialisation électronique : le cas du projet de recherche Villes en Transition– MOVIDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Masselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique – Médias – TIC : Utilisations des médias sociaux en politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne, laboratoires TIL et CIMEOS, Jun 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement éco-citoyen et participation en ligne : entre agir communicationnel et agir stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « Organisations, performativité et engagement » 80e Congrès de l’Acfas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2012, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITCs on socio-ecological transition's issues : The case of Fontaine d'Ouche area in Dijon (Burgundy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Masselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerabilities and Resilience between Local and Global", International Seminar of Territorial Intelligence.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Network of Territorial Intelligence, Jun 2012, Salerno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes en Transition et consommation durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">  L’économie durable au sein de la nouvelle culture du développement, Xème Conférence Internationale de l’INTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Network of Territorial Intelligence, Sep 2011, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes en transition et consommation durable : quartier Fontaine d'Ouche, Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chateau Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference "Sustainable economics within the new culture of development". ENTI. September 12th-14th 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00803680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche (post-) critique du Community Management sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Web, communauté et consommation ». 79ème Congrès international de l’ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2011, Sherbrooke, Canada. p 129-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing tribal électronique: vers une rationalisation sociale généralisée de la socialisation en ligne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Culture et identités dans les communications marketing », 78ème Congrès de l’ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La discrimination numérique dans l’organisation : étude des représentations des exclus de l’intranet au sein d’une grande entreprise française.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Identité, responsabilité et autorité dans les organisations par projet", 78ème congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser le digital et la pairaidance pour mieux accompagner l'obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Journot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème réunion scientifique annuelle de l'AFERO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Nice, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’e-ETP : Vers une redéfinition de la prise en charge de l'obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Journot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Française et Francophone de Chirurgie de l’Obésité et des maladies métaboliques (SOFFCO-MM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Bordeaux, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03481878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASR performance prediction on unseen broadcast programs using convolutional neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Alberta, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet V(e)T [Villes en Transition] au sein du Programme MOVIDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès National des MSH </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01238916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Health Communications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, Volume 5 - Technological Prospective and Social Applications, 2021, Bruno Salgues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications numériques en santé. Collection « Industrialisation de la santé ». Editions ISTE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acte des Journées d’Etude « ORGANISATION, SANTÉ NUMÉRIQUE », Laboratoires CIMEOS, DICEN Idf, Com’Santé, CNAM Paris – UQAM, Paris et Montréal, 23-24 octobre 2017.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Alemanno-Parrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Romeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation et gestion des communautés en ligne : quelles rationalisations du social ? Dossier coordonné pour la Revue de communication sociale et publique &amp;quot;Communiquer&amp;quot;. http://communiquer.revues.org. UQAM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations et savoirs : quelles médiations ?. Dossier coordonné pour le N°49 de la revue Communication et Organisations. Presse Universitaire de Bordeaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations et savoirs: quelles médiations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Bordeaux, pp.273, 2016, 979-10-300-0059-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires urbains en transition. Monographie d’un quartier populaire en résilience écologique, Editions Universitaires de Dijon, décembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Masselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, http://eud.u-bourgogne.fr/468-territoires-urbains-en-transition-9782364411562.html, 2015, Sociétés, 978-2-36441-156-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires urbains en transition : un quartier populaire en résilience socio-écologique. Collection Sociétés. Éditions Universitaires de Dijon. Dijon. 170 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉCRITURES EN LIGNE: PRATIQUES ET COMMUNAUTÉS. Sous la dir de Brigitte Chapelain. (485 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chapelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Malbreil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Rennes 2, 486p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00126719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualiser les perspectives de la communication numérique en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications numériques en santé. Série Prospective technologique et applications sociales. Editions ISTE. Londres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postures éthiques suscitées par la recherche sur les communautés en ligne dans le secteur de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pourrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Djahanchahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pratiques de recherche sur la santé en contexte numérique. Collection-série « L’information dans la santé ». Editions ISTE. Londres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement et injonctions paradoxales dans un projet d'implantation du dossier patient numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Romeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications numériques en santé. Série Prospective technologique et applications sociales. Editions ISTE. Londres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une catégorisation info-communicationnelle de l'expertise dans les communautés de santé en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Djahanchahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications numériques en santé. Série Prospective technologique et applications sociales. Editions ISTE. Londres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxical Changes and Injunctions in an Implementation Project of the Digital Patient Record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Romeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Health Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, Chapter 1, 2021, 9781786304681. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119842651.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives Infocommunicationnelles sur la Communication numérique en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications numériques en santé. Série Prospective technologique et applications sociales. Editions ISTE. Londres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Positions Arising from Research on Online Communities in the Health Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pourrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Djahanchahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cordelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Research Practices in a Digital Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2020, 9781786304384. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119779933.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications et Organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Douyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique des recherches en Sciences de l’Information et de la Communication. CPDIRSIC. Paris.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Manager : une profession en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Formes et transformations contemporaines. Sous la direction d’Anne Mayère et Sylvie Parini-Alémano. L’Harmattan. Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence d’un réseau de recherche au service de la Transition en Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Abramowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Bourg; Carine Dartiguepeyrou; Caroline Gervais; Olivier Perrin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux modes de vie durables. S'engager autrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bord de l'eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.210, 2016, Documents, 9782536874429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01270886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes de consommation et développement durable: vulnérabilité, résistance et résilience dans le quartier de la Fontaine d’Ouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires urbains en transition. Monographie d’un quartier populaire en résilience écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-36441-156-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02055634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fracture numérique 2.0 au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gino Gramaccia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les laboratoires du lien social : L'expérience aquitaine de la solidarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.142-151, 2014, 2867819628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une instrumentalisation généralisée du lien communautaire en ligne : la montée en puissance du Community Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie LEPINE, Fabien MARTIN-JUCHAT, Christelle FOURRIER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs de la communication des entreprises et des organisations, des représentations aux pratiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble, p 117-136, 2014, 978-2-7061-2157-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergences des logiques sociales de la collaboration et des communautés en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Miège, Dominique Vinck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les masques de la convergence, enquêtes sur sciences, industries et aménagements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives contemporaines, pp.197-223, 2012, 978-2-8130-0081-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La discrimination numérique dans l’organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Cordelier, Gino Gramaccia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management par projet, les identités incertaines.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Québec, p 81-102, 2012, 978-2-7605-3452-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergences des logiques sociales de la collaboration et des communautés en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Miège, Dominique Vinck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les masques de la convergence : enquêtes sur sciences, industries et aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives contemporaines, pp.197-222, 2012, 2813000817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergences des logiques sociales de la collaboration et des communautés en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Miege et Dominique Vinck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les masques de la convergences : Enquêtes sur sciences, industries et aménagements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ́Editions des archives contemporaines, pp.381, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00652118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces publics numériques en santé : organisation et instrumentalisation des communautés virtuelles liées à la prévention et au traitement du cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Djahanchahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CIMEOS / Labex LIPSTIC/ Université de Bourgogne Franche Comté / Conseil Régional BFC. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fin de travaux. Réseau d’Innovation et de Recherche sur la Transition Socio-écologique (Technical Report No. 5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Abramowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CIMEOS / Réseaux Transition Socio-Ecologique / MSH Dijon. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus communicationnels dans les communautés en ligne de patients atteints de cancer : facteurs de bien-être ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CIMEOS / Labex LIPSTIC/ Université de Bourgogne Franche Comté / Conseil Régional BFC. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau d’Innovation et de Recherche sur la Transition Socio-écologique (Technical Report No. 4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Abramowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CIMEOS / Réseau Transition Socio-Ecologique / MSH Dijon. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau d'Innovation et de Recherche sur la Transition Socio-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Abramowitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 3, MSH Dijon; ADEME Bourgogne. 2015, 71 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau d’Innovation et de Recherche sur la Transition Socio-écologique (Technical Report No.3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Abramowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CIMEOS / Réseaux Transition Socio-Ecologique / MSH Dijon. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’accès, de la perception et de l’usage de l’outil Pass Santé chez les jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pirolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Galibert O., Hulin T., Pirolli F., in Evaluation du Pass Santé, dir. S. Béjean. 2015, pp.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01153840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l’art et enjeux du community management sur les plateformes de Crowdfunding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peirot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PREMICE (Incubateur Régional); SATT Grand Est; CIMEOS. 2014, 101 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet « Villes en Transition : le cas du quartier de de la Fontaine d’Ouche à Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Masselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Lacassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MSH Dijon; MEDDLT; ADEME. 2014, 274 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration thématique et politique de communication du Réseau d’innovation et de recherche sur la Transition socio-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Abramowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Gauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2, MSH Dijon; ADEME. 2014, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur la gouvernance du Réseau d’innovation et de recherche sur la Transition socio-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Abramowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 1, MSH Dijon; ADEME Bourgogne. 2014, 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude qualitative sur les représentations expertes du social et mobile learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Lakhoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CIMEOS; WELIENCE / SATT GRAND EST; Société CROSSKNOWLEDGE. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme de recherche sur la transition socio-écologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] MSH Dijon; ADEME Bourgogne. 2013, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche sensible du Crowdsourcing dans le design de meuble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peirot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] WELIENCE / SATT GRAND EST; CIMEOS; JP GRUHIER SOC. 2013, 37 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théories, méthodologies et outils en vue de la mise en place d'une plateforme d’ingénierie sociale et de recherche-action en Sciences humaines & sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patrice Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MSH Dijon; WELIENCE / SATT GRAND EST; ADEME Bourgogne. 2012, pp.278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des communautés virtuelles au« Learning communities : état de l’art et problématisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Lakhoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CIMEOS; WELIENCE / SATT GRAND EST; Société CROSSKNOWLEDGE. 2012, 100 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de la valorisation socio-économique des SHS en Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grevey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] MSH Dijon; Synerjinov; WELIENCE / SATT GRAND EST. 2011, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId216"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Galibert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’e‑EAS : une approche émergente ou un impensé de l’éducation à la sexualité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Billerey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demonceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 19 (1-2), </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15rxf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing (In)Equalities and (In)Equities in Digital Health Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estera-Tabita Badau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iccha Basnyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Health Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (2), pp.I-VII. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47368/ejhc.2025.200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impuissance de la communication interne face à la transition numérique organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Popovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66, pp.55-72. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/138s6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-formation d’un réseau de soins avec un dispositif numérique d’e-ETP, l’expérimentation du Centre Spécialisé Obésité des Hospices Civils de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Poussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (4), pp.238-243. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2024.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutien social et pair-aidance numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.9-32. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.31100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le community management au service de la médiation des savoirs : une instrumentalisation de l’intelligence collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Intelligences collectives : communautés et interactions épistémiques, 17 (1-2), pp.23-43. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/LCN.2021.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une mise en critique des rationalisations info-communicationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (3), pp.5-24. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/atic.003.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contrats CIFRE : une opportunité raisonnée et raisonnable pour les SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figure de l’érudit au risque d’Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03577281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre communauté et multitude : une approche communicationnelle de l’instrumentalisation de la reconnaissance au sein de l’économie collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55, pp.24-40. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.7668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre « encadrement » et « débordement » : une approche des enjeux du community management dans le champ de la démocratie locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peirot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.59-77. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communiquer.2166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation et gestion des communautés en ligne : quelles rationalisations du social ? Une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communiquer.2133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des enjeux de la demande sociale pour les SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.1902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Community Management : une instrumentalisation de l'espace public, de la lutte pour la reconnaissance et de la logique de don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (2), pp.67-80. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comma.122.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche communicationnelle et organisationnelle des enjeux du Community Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.265-278. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.4814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’injonction participative au débat environnemental en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (1), pp.35-49. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.014.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enchevêtrement des territoires numériques inter-intranet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Pour une approche communicationnelle de l’individu au travail, 36, pp.190-220. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vendre, donner, discuter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Les enjeux 2004, pp. 1 - 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transparence dans les communautés virtuelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22, pp.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré-conférence du GER ICOS - Circulation des savoirs et dispositifs numériques de médiation, d’éducation et de prévention à la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Durampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omrane Dorsaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loriato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hugol-Gential</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la SFSIC "La numérisation des sociétés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel, session 2 - Communication-information et santé : quelles perspectives face aux environnements numériques en termes de stratégies ( plateformisation, infrastructures, dispositifs). Enjeux et menaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorsaf Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Durampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Courbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la SFSIC "La numérisation des sociétés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing BERT Cross-lingual Transfer Capabilities in Continual Sequence Labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Coria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bredin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshop on Performance and Interpretability Evaluations of Multimodal, Multipurpose, Massive-Scale Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, virtual, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sic entre espaces scientifiques et espaces socioprofessionnels, du paradigme originel à la maturité disciplinaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paganelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFSIC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2021, Grenoble, France. pp.277-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la distanciation sociale du/au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de La Broise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain = Catholic University of Louvain [UCL], May 2022, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitizing social support: a healthy solution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Journot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA Post-conference on Digital Health Communication : Issues and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03688122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une start-up communicationnelle en santé : l'expérience Nuvee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Journot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société(s) et innovations : un labex, des start-ups</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx lipSTIC, Oct 2021, Dole, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03387882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling the void through online peer support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Journot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference in Critical Management Studies (ICMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Sidhrawali, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controversies on line in the field of health communication : therapeutical cannabis case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Djahanchahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA world congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical Cannabis Controversies in On-line Communities dealing with this online “alternative” display of medical care path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Djahanchahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA world congress 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-ecological empowerment and socio-digital networks algorithmic policies. The case of ridesharing Facebook groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reimagining sustainability: Communication and media in a changing world - IAMCR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Oregon, Jun 2018, Oregon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques et techniques et de la recherche des Communautés en ligne dans le secteur de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Djahanchahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pourrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’accès de la recherche au terrain : processus, contraintes, impacts et stratégies, Université Mc Gill</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Controversy of Cannabis as a Cure Against Cancer. Expertise and Knowledge Building Online</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Djahanchahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">lCA World Congress — SFSIC Panel : What Do Objects Do to Communication? Towards a Theory of Communicating Objects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la professionnalisation des community managers dans le cadre d’une socialisation algorithmique. Le cas de l’économie collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La profession de communicateur : parcours atypiques et recherche de statut - 85ème congrès de l’ACFAS, Colloque n°407</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESIPROC - Réseau International sur la Professionnalisation des Communicateurs; Dany Baillargeon UdeS - Université de Sherbrooke; Alexandre Coutant UQAM - Université du Québec à Montréal; Marc d. David UdeS - Université de Sherbrooke, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche communicationnelle des communautés virtuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Cerisy. “ Quelles communications, quelles organisations à l' ère du numérique ? un état des recherches francophones : histoire, épistémologie ». Groupe Org&amp;Co</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Cerisy-La-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communauté en ligne comme vecteur de la communication de la science en action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Djahanchahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pourrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85ème congrès de l’ACFAS, colloque 415 « Les sciences à l’aube du 21e siècle : l’incidence des technologies numériques et la contribution des amateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowerment of cancer patients through the development of social and emotional support expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualitative Health research Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la communication numérique en santé : les communautés de patients et d’accompagnants face à l’information en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Djahanchahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pourrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque les systèmes d’information hospitaliers (sih) et le dossier médical patient informatisé (dmpi)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement d’expertise dans les communautés en ligne sur la question cannabis contre le cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Djahanchahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude Organisation, Santé et Numérique, ComSANTE/CNAM/CIMEOS/ Labex Lipstic. UQAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative economy as a socio-ecological empowerment? A study of the French carpooling platform Blablacar.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Sustainable Lifestyles, Livelihoods and the Circular Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Global Research Forum on Sustainable Production and Consumption (GRF-SPaC); Institute of Development Studies (IDS) and Science Policy Research Unit (SPRU), University of Sussex, Jun 2017, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé dans la société numérique : un panorama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès ADELF-SPSP-FNES « Sciences et acteurs en santé : articuler connaissances et pratiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le community management de l'engagement éco-citoyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">84e congrès international ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01442070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse critique des espaces publics restreints socio-numériques de santé - Des espaces publics thérapeutiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Djahanchahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international «Communication et innovation en santé : acteurs, enjeux, pratiques, savoirs». 84e congrès de l’Association Francophone pour le Savoir (ACFAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la professionnalisation des Community Managers : une problématisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Org&amp;Co 2015 « Communication organisationnelle : Processus communicants – Processus organisants et leurs médiations ». Maison de la Recherche. Université Jean Jaurés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématiser la démocratie environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e conférence internationale annuelle d’intelligence territoriale « Le développement durable des territoires vulnérables »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Ouarzazate, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01440743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fontaines d’Ouche (France), quartier en transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Masselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual International Conference of Territorial Intelligence “Progress and Prospects of Territorial Intelligence”, CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Crowdsourcing : problématisation sensible autour d'une mise en forme du lien communautaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française des Sciences de l’Information et de la Communication 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IT for eco-responsive consumption: Facebook as a 2.0 ecological education tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Masselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Research Forum on sustainable production and consumption systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fudan University / SCORAI, Jun 2014, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook as a 2.0 ecological educational tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar "Science-Society-Didactics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Cracow, Poland, Apr 2014, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital socialization in a Territorial Intelligence case: The Fontaine d'Ouche area in Dijon (Burgundy, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Masselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual International Conference of Territorial Intelligence "Innovación Social y nuevos modos de gobernanza para la transición socio-ecológica"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00931706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Socialization in a Territorial Intelligence Case : The Fontaine d’Ouche area in Dijon (Burgundy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Masselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Association of American Geographers “Territorial Intelligence: Exploring Theoretical Approaches, Methods and Applications”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'instrumentalisation du don et de la lutte pour la reconnaissance dans les communautés en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Social Science Forum 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Social Science Council, Oct 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital participation for an eco-responsive consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Masselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference: « Education for Sustainable Development </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Learning Teacher Network, Sep 2013, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital socialization and eco-citizen consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Masselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Territorial Intelligence, Socio-Ecological Transition and Resilience of the Territories". 30-31 May 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Besançon-Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation et modes de vies durable à Fontaine d'Ouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Territorial Intelligence, Socio-Ecological Transition and Resilience of the Territories". 30-31 May 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Besançon-Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial Intelligence: Exploring Theoretical Approaches, Methods and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Calderon Contrearas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Masselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Association of American Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fontaine d’Ouche en transition : Consommation et modes de vie durable à la Fontaine d’Ouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Territorial Intelligence, socio-ecological transition and resilience of the territories"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Recherche International sur l'Intelligence Territoriale (CNRS); International Network of Territorial Intelligence; Maison des Sciences de l'Homme de Dijon, May 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes en Transition et consommation durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">  L’économie durable au sein de la nouvelle culture du développement, Xème Conférence Internationale de l’INTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Network of Territorial Intelligence, Sep 2011, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital culture in order to introduce the socio-ecological transition: the case of the Fontaine d'Ouche territory in Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual International Conference of Territorial intelligence of INTI, "Territorial intelligence and globalization tensions, transition and transformation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, La Plata, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00941301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning 2.0 : the online community for apprenticeship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhoua Kais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference of Education, Research and Innovation : ICERI 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICERI, Nov 2012, Madrid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital culture in order to introduce the socio-ecological transition : the case of the Fontaine d’Ouche territory in Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th INTI International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Network of Territorial Intelligence, Oct 2012, La Plata, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’instrumentalisation « éco-citoyenne » de la socialisation électronique : le cas du projet de recherche Villes en Transition– MOVIDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Masselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique – Médias – TIC : Utilisations des médias sociaux en politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne, laboratoires TIL et CIMEOS, Jun 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement éco-citoyen et participation en ligne : entre agir communicationnel et agir stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « Organisations, performativité et engagement » 80e Congrès de l’Acfas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2012, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITCs on socio-ecological transition's issues : The case of Fontaine d'Ouche area in Dijon (Burgundy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Masselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerabilities and Resilience between Local and Global", International Seminar of Territorial Intelligence.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Network of Territorial Intelligence, Jun 2012, Salerno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche (post-) critique du Community Management sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Web, communauté et consommation ». 79ème Congrès international de l’ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2011, Sherbrooke, Canada. p 129-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes en transition et consommation durable : quartier Fontaine d'Ouche, Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chateau Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference "Sustainable economics within the new culture of development". ENTI. September 12th-14th 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00803680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing tribal électronique: vers une rationalisation sociale généralisée de la socialisation en ligne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Culture et identités dans les communications marketing », 78ème Congrès de l’ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La discrimination numérique dans l’organisation : étude des représentations des exclus de l’intranet au sein d’une grande entreprise française.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Identité, responsabilité et autorité dans les organisations par projet", 78ème congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser le digital et la pairaidance pour mieux accompagner l'obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Journot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème réunion scientifique annuelle de l'AFERO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Nice, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’e-ETP : Vers une redéfinition de la prise en charge de l'obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Journot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Française et Francophone de Chirurgie de l’Obésité et des maladies métaboliques (SOFFCO-MM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Bordeaux, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03481878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASR performance prediction on unseen broadcast programs using convolutional neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Alberta, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet V(e)T [Villes en Transition] au sein du Programme MOVIDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès National des MSH </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01238916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Health Communications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, Volume 5 - Technological Prospective and Social Applications, 2021, Bruno Salgues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications numériques en santé. Collection « Industrialisation de la santé ». Editions ISTE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation et gestion des communautés en ligne : quelles rationalisations du social ? Dossier coordonné pour la Revue de communication sociale et publique &amp;quot;Communiquer&amp;quot;. http://communiquer.revues.org. UQAM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acte des Journées d’Etude « ORGANISATION, SANTÉ NUMÉRIQUE », Laboratoires CIMEOS, DICEN Idf, Com’Santé, CNAM Paris – UQAM, Paris et Montréal, 23-24 octobre 2017.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Alemanno-Parrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Romeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations et savoirs : quelles médiations ?. Dossier coordonné pour le N°49 de la revue Communication et Organisations. Presse Universitaire de Bordeaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations et savoirs: quelles médiations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Bordeaux, pp.273, 2016, 979-10-300-0059-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires urbains en transition. Monographie d’un quartier populaire en résilience écologique, Editions Universitaires de Dijon, décembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Masselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, http://eud.u-bourgogne.fr/468-territoires-urbains-en-transition-9782364411562.html, 2015, Sociétés, 978-2-36441-156-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires urbains en transition : un quartier populaire en résilience socio-écologique. Collection Sociétés. Éditions Universitaires de Dijon. Dijon. 170 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉCRITURES EN LIGNE: PRATIQUES ET COMMUNAUTÉS. Sous la dir de Brigitte Chapelain. (485 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chapelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Malbreil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Rennes 2, 486p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00126719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxical Changes and Injunctions in an Implementation Project of the Digital Patient Record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Romeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Health Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, Chapter 1, 2021, 9781786304681. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119842651.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives Infocommunicationnelles sur la Communication numérique en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications numériques en santé. Série Prospective technologique et applications sociales. Editions ISTE. Londres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualiser les perspectives de la communication numérique en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications numériques en santé. Série Prospective technologique et applications sociales. Editions ISTE. Londres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postures éthiques suscitées par la recherche sur les communautés en ligne dans le secteur de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pourrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Djahanchahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pratiques de recherche sur la santé en contexte numérique. Collection-série « L’information dans la santé ». Editions ISTE. Londres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement et injonctions paradoxales dans un projet d'implantation du dossier patient numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Romeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications numériques en santé. Série Prospective technologique et applications sociales. Editions ISTE. Londres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une catégorisation info-communicationnelle de l'expertise dans les communautés de santé en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Djahanchahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications numériques en santé. Série Prospective technologique et applications sociales. Editions ISTE. Londres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Positions Arising from Research on Online Communities in the Health Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pourrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Djahanchahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cordelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Research Practices in a Digital Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2020, 9781786304384. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119779933.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications et Organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Douyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique des recherches en Sciences de l’Information et de la Communication. CPDIRSIC. Paris.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Manager : une profession en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Formes et transformations contemporaines. Sous la direction d’Anne Mayère et Sylvie Parini-Alémano. L’Harmattan. Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence d’un réseau de recherche au service de la Transition en Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Abramowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Bourg; Carine Dartiguepeyrou; Caroline Gervais; Olivier Perrin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux modes de vie durables. S'engager autrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bord de l'eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.210, 2016, Documents, 9782536874429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01270886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes de consommation et développement durable: vulnérabilité, résistance et résilience dans le quartier de la Fontaine d’Ouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires urbains en transition. Monographie d’un quartier populaire en résilience écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-36441-156-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02055634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fracture numérique 2.0 au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gino Gramaccia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les laboratoires du lien social : L'expérience aquitaine de la solidarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.142-151, 2014, 2867819628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une instrumentalisation généralisée du lien communautaire en ligne : la montée en puissance du Community Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie LEPINE, Fabien MARTIN-JUCHAT, Christelle FOURRIER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs de la communication des entreprises et des organisations, des représentations aux pratiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble, p 117-136, 2014, 978-2-7061-2157-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergences des logiques sociales de la collaboration et des communautés en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Miège, Dominique Vinck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les masques de la convergence : enquêtes sur sciences, industries et aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives contemporaines, pp.197-222, 2012, 2813000817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergences des logiques sociales de la collaboration et des communautés en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Miège, Dominique Vinck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les masques de la convergence, enquêtes sur sciences, industries et aménagements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives contemporaines, pp.197-223, 2012, 978-2-8130-0081-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La discrimination numérique dans l’organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Cordelier, Gino Gramaccia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management par projet, les identités incertaines.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Québec, p 81-102, 2012, 978-2-7605-3452-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergences des logiques sociales de la collaboration et des communautés en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Miege et Dominique Vinck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les masques de la convergences : Enquêtes sur sciences, industries et aménagements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ́Editions des archives contemporaines, pp.381, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00652118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces publics numériques en santé : organisation et instrumentalisation des communautés virtuelles liées à la prévention et au traitement du cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Djahanchahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CIMEOS / Labex LIPSTIC/ Université de Bourgogne Franche Comté / Conseil Régional BFC. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fin de travaux. Réseau d’Innovation et de Recherche sur la Transition Socio-écologique (Technical Report No. 5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Abramowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CIMEOS / Réseaux Transition Socio-Ecologique / MSH Dijon. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus communicationnels dans les communautés en ligne de patients atteints de cancer : facteurs de bien-être ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CIMEOS / Labex LIPSTIC/ Université de Bourgogne Franche Comté / Conseil Régional BFC. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau d’Innovation et de Recherche sur la Transition Socio-écologique (Technical Report No. 4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Abramowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CIMEOS / Réseau Transition Socio-Ecologique / MSH Dijon. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau d'Innovation et de Recherche sur la Transition Socio-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Abramowitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 3, MSH Dijon; ADEME Bourgogne. 2015, 71 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau d’Innovation et de Recherche sur la Transition Socio-écologique (Technical Report No.3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Abramowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CIMEOS / Réseaux Transition Socio-Ecologique / MSH Dijon. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’accès, de la perception et de l’usage de l’outil Pass Santé chez les jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pirolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Galibert O., Hulin T., Pirolli F., in Evaluation du Pass Santé, dir. S. Béjean. 2015, pp.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01153840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur la gouvernance du Réseau d’innovation et de recherche sur la Transition socio-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Abramowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 1, MSH Dijon; ADEME Bourgogne. 2014, 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l’art et enjeux du community management sur les plateformes de Crowdfunding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peirot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PREMICE (Incubateur Régional); SATT Grand Est; CIMEOS. 2014, 101 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet « Villes en Transition : le cas du quartier de de la Fontaine d’Ouche à Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Masselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Lacassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MSH Dijon; MEDDLT; ADEME. 2014, 274 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration thématique et politique de communication du Réseau d’innovation et de recherche sur la Transition socio-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Abramowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Gauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2, MSH Dijon; ADEME. 2014, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude qualitative sur les représentations expertes du social et mobile learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Lakhoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CIMEOS; WELIENCE / SATT GRAND EST; Société CROSSKNOWLEDGE. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme de recherche sur la transition socio-écologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] MSH Dijon; ADEME Bourgogne. 2013, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche sensible du Crowdsourcing dans le design de meuble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peirot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] WELIENCE / SATT GRAND EST; CIMEOS; JP GRUHIER SOC. 2013, 37 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théories, méthodologies et outils en vue de la mise en place d'une plateforme d’ingénierie sociale et de recherche-action en Sciences humaines & sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patrice Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MSH Dijon; WELIENCE / SATT GRAND EST; ADEME Bourgogne. 2012, pp.278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des communautés virtuelles au« Learning communities : état de l’art et problématisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Lakhoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CIMEOS; WELIENCE / SATT GRAND EST; Société CROSSKNOWLEDGE. 2012, 100 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de la valorisation socio-économique des SHS en Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grevey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] MSH Dijon; Synerjinov; WELIENCE / SATT GRAND EST. 2011, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId216"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531125v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Billerey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demonceaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15rxf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05345981v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estera-Tabita Badau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iccha Basnyat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Ho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47368/ejhc.2025.200" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05347275v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Popovic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138s6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05347260v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Seyssel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Segrestin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poussier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dost" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2024.10.003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05347270v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cordelier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.31100" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593136v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.2021.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592772v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.003.0005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125991v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03577281v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125664v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peirot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.7668" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01972938v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.2166" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125982v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.2133" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125984v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1902" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125983v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.122.0067" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137776v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4814" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137781v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.014.0035" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163352v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Carmes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.996" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484761v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486971v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402868v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Omrane" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Parent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Courbet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403035v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omrane Dorsaf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loriato" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655533v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de La Broise" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126001v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paganelli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03688122v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Journot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824597v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Coria" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Veron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03387882v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gauthier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485859v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Husson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126005v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Djahanchahi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126006v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01972950v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01973154v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126024v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126017v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Crespel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126003v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pourrez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126026v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126002v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126031v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126016v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01973101v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126020v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442070v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126035v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440743v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126004v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144246v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Masselot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138002v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137827v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237396v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137839v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dubois" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827663v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827639v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137831v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146876v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calderon Contrearas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Girardot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonzales" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137847v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931706v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146958v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941301v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137856v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhoua Kais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137962v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237398v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137965v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137961v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137969v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803680v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chateau Didier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137971v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137974v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138000v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548789v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481878v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088829v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Elloumi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Kahn" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238916v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595440v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125986v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125988v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alemanno-Parrini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Romeyer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125985v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125987v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bonnet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01579855v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251061v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125990v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00126719v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chapelain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;ment" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Malbreil" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Noyer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hudrisier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125993v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125997v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125994v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125995v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05349040v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119842651.ch1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125992v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05349778v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cordelier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119779933.ch5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125999v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bernard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Douy&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126000v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270886v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Abramowitch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsbdl.com/fr/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02055634v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137789v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137804v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053577v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;pine" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pelissier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137815v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137825v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie L&#233;pine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652118v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126039v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126049v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126044v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126052v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138170v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126053v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153840v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hulin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirolli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138135v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138125v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lacassagne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138158v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Gauvin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Martin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138177v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138185v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Lakhoua" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138183v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138147v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138191v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patrice Mougel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138186v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138192v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grevey" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531125v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Billerey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demonceaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15rxf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05345981v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estera-Tabita Badau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iccha Basnyat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Ho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47368/ejhc.2025.200" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05347275v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Popovic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138s6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05347260v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Seyssel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Segrestin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poussier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dost" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2024.10.003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05347270v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cordelier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.31100" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593136v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.2021.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592772v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.003.0005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125991v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03577281v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125664v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peirot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.7668" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01972938v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.2166" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125982v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.2133" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125984v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1902" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125983v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.122.0067" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137776v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4814" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137781v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.014.0035" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163352v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Carmes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.996" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486971v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484761v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403035v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omrane Dorsaf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loriato" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402868v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Omrane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Parent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Courbet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824597v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Coria" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Veron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126001v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morillon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paganelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655533v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de La Broise" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03688122v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Journot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03387882v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gauthier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485859v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Husson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126005v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Djahanchahi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126006v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01972950v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126002v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Crespel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pourrez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126026v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01973154v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126024v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126003v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126017v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126031v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126016v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01973101v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126020v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442070v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126035v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126004v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440743v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144246v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Masselot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138002v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137827v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237396v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931706v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146958v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137831v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137839v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dubois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827663v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827639v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146876v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calderon Contrearas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Girardot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonzales" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137847v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137969v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941301v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137856v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhoua Kais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137962v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237398v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137965v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137961v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137971v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803680v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chateau Didier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137974v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138000v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548789v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481878v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088829v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Elloumi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Kahn" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238916v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595440v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125986v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125985v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125988v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alemanno-Parrini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Romeyer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125987v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bonnet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01579855v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251061v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125990v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00126719v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chapelain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;ment" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Malbreil" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Noyer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hudrisier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05349040v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119842651.ch1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125992v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125993v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125997v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125994v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125995v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05349778v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cordelier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119779933.ch5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125999v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bernard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Douy&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126000v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270886v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Abramowitch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsbdl.com/fr/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02055634v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137789v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137804v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137825v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pelissier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie L&#233;pine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053577v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;pine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137815v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652118v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126039v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126049v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126044v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126052v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138170v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126053v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153840v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hulin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirolli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138177v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138135v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138125v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lacassagne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138158v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Gauvin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Martin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138185v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Lakhoua" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138183v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138147v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138191v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patrice Mougel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138186v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138192v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grevey" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>