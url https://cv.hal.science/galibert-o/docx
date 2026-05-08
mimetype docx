--- v1 (2026-04-11)
+++ v2 (2026-05-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Galibert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’e‑EAS : une approche émergente ou un impensé de l’éducation à la sexualité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Billerey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demonceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 19 (1-2), </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15rxf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing (In)Equalities and (In)Equities in Digital Health Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estera-Tabita Badau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iccha Basnyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Health Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (2), pp.I-VII. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47368/ejhc.2025.200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impuissance de la communication interne face à la transition numérique organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Popovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66, pp.55-72. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/138s6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-formation d’un réseau de soins avec un dispositif numérique d’e-ETP, l’expérimentation du Centre Spécialisé Obésité des Hospices Civils de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Poussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (4), pp.238-243. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2024.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutien social et pair-aidance numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.9-32. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.31100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le community management au service de la médiation des savoirs : une instrumentalisation de l’intelligence collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Intelligences collectives : communautés et interactions épistémiques, 17 (1-2), pp.23-43. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/LCN.2021.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une mise en critique des rationalisations info-communicationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (3), pp.5-24. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/atic.003.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contrats CIFRE : une opportunité raisonnée et raisonnable pour les SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figure de l’érudit au risque d’Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03577281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre communauté et multitude : une approche communicationnelle de l’instrumentalisation de la reconnaissance au sein de l’économie collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55, pp.24-40. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.7668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre « encadrement » et « débordement » : une approche des enjeux du community management dans le champ de la démocratie locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peirot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.59-77. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communiquer.2166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation et gestion des communautés en ligne : quelles rationalisations du social ? Une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communiquer.2133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des enjeux de la demande sociale pour les SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.1902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Community Management : une instrumentalisation de l'espace public, de la lutte pour la reconnaissance et de la logique de don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (2), pp.67-80. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comma.122.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche communicationnelle et organisationnelle des enjeux du Community Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.265-278. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.4814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’injonction participative au débat environnemental en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (1), pp.35-49. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.014.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enchevêtrement des territoires numériques inter-intranet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Pour une approche communicationnelle de l’individu au travail, 36, pp.190-220. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vendre, donner, discuter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Les enjeux 2004, pp. 1 - 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transparence dans les communautés virtuelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22, pp.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré-conférence du GER ICOS - Circulation des savoirs et dispositifs numériques de médiation, d’éducation et de prévention à la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Durampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omrane Dorsaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loriato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hugol-Gential</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la SFSIC "La numérisation des sociétés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel, session 2 - Communication-information et santé : quelles perspectives face aux environnements numériques en termes de stratégies ( plateformisation, infrastructures, dispositifs). Enjeux et menaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorsaf Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Durampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Courbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la SFSIC "La numérisation des sociétés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing BERT Cross-lingual Transfer Capabilities in Continual Sequence Labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Coria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bredin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshop on Performance and Interpretability Evaluations of Multimodal, Multipurpose, Massive-Scale Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, virtual, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sic entre espaces scientifiques et espaces socioprofessionnels, du paradigme originel à la maturité disciplinaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paganelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFSIC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2021, Grenoble, France. pp.277-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la distanciation sociale du/au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de La Broise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain = Catholic University of Louvain [UCL], May 2022, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitizing social support: a healthy solution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Journot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA Post-conference on Digital Health Communication : Issues and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03688122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une start-up communicationnelle en santé : l'expérience Nuvee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Journot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société(s) et innovations : un labex, des start-ups</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx lipSTIC, Oct 2021, Dole, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03387882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling the void through online peer support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Journot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference in Critical Management Studies (ICMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Sidhrawali, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controversies on line in the field of health communication : therapeutical cannabis case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Djahanchahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA world congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical Cannabis Controversies in On-line Communities dealing with this online “alternative” display of medical care path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Djahanchahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA world congress 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-ecological empowerment and socio-digital networks algorithmic policies. The case of ridesharing Facebook groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reimagining sustainability: Communication and media in a changing world - IAMCR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Oregon, Jun 2018, Oregon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques et techniques et de la recherche des Communautés en ligne dans le secteur de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Djahanchahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pourrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’accès de la recherche au terrain : processus, contraintes, impacts et stratégies, Université Mc Gill</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Controversy of Cannabis as a Cure Against Cancer. Expertise and Knowledge Building Online</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Djahanchahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">lCA World Congress — SFSIC Panel : What Do Objects Do to Communication? Towards a Theory of Communicating Objects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la professionnalisation des community managers dans le cadre d’une socialisation algorithmique. Le cas de l’économie collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La profession de communicateur : parcours atypiques et recherche de statut - 85ème congrès de l’ACFAS, Colloque n°407</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESIPROC - Réseau International sur la Professionnalisation des Communicateurs; Dany Baillargeon UdeS - Université de Sherbrooke; Alexandre Coutant UQAM - Université du Québec à Montréal; Marc d. David UdeS - Université de Sherbrooke, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche communicationnelle des communautés virtuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Cerisy. “ Quelles communications, quelles organisations à l' ère du numérique ? un état des recherches francophones : histoire, épistémologie ». Groupe Org&amp;Co</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Cerisy-La-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communauté en ligne comme vecteur de la communication de la science en action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Djahanchahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pourrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85ème congrès de l’ACFAS, colloque 415 « Les sciences à l’aube du 21e siècle : l’incidence des technologies numériques et la contribution des amateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowerment of cancer patients through the development of social and emotional support expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualitative Health research Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la communication numérique en santé : les communautés de patients et d’accompagnants face à l’information en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Djahanchahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pourrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque les systèmes d’information hospitaliers (sih) et le dossier médical patient informatisé (dmpi)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement d’expertise dans les communautés en ligne sur la question cannabis contre le cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Djahanchahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude Organisation, Santé et Numérique, ComSANTE/CNAM/CIMEOS/ Labex Lipstic. UQAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative economy as a socio-ecological empowerment? A study of the French carpooling platform Blablacar.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Sustainable Lifestyles, Livelihoods and the Circular Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Global Research Forum on Sustainable Production and Consumption (GRF-SPaC); Institute of Development Studies (IDS) and Science Policy Research Unit (SPRU), University of Sussex, Jun 2017, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé dans la société numérique : un panorama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès ADELF-SPSP-FNES « Sciences et acteurs en santé : articuler connaissances et pratiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le community management de l'engagement éco-citoyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">84e congrès international ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01442070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse critique des espaces publics restreints socio-numériques de santé - Des espaces publics thérapeutiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Djahanchahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international «Communication et innovation en santé : acteurs, enjeux, pratiques, savoirs». 84e congrès de l’Association Francophone pour le Savoir (ACFAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la professionnalisation des Community Managers : une problématisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Org&amp;Co 2015 « Communication organisationnelle : Processus communicants – Processus organisants et leurs médiations ». Maison de la Recherche. Université Jean Jaurés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématiser la démocratie environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e conférence internationale annuelle d’intelligence territoriale « Le développement durable des territoires vulnérables »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Ouarzazate, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01440743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fontaines d’Ouche (France), quartier en transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Masselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual International Conference of Territorial Intelligence “Progress and Prospects of Territorial Intelligence”, CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Crowdsourcing : problématisation sensible autour d'une mise en forme du lien communautaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française des Sciences de l’Information et de la Communication 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IT for eco-responsive consumption: Facebook as a 2.0 ecological education tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Masselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Research Forum on sustainable production and consumption systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fudan University / SCORAI, Jun 2014, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook as a 2.0 ecological educational tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar "Science-Society-Didactics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Cracow, Poland, Apr 2014, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital socialization in a Territorial Intelligence case: The Fontaine d'Ouche area in Dijon (Burgundy, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Masselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual International Conference of Territorial Intelligence "Innovación Social y nuevos modos de gobernanza para la transición socio-ecológica"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00931706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Socialization in a Territorial Intelligence Case : The Fontaine d’Ouche area in Dijon (Burgundy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Masselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Association of American Geographers “Territorial Intelligence: Exploring Theoretical Approaches, Methods and Applications”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'instrumentalisation du don et de la lutte pour la reconnaissance dans les communautés en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Social Science Forum 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Social Science Council, Oct 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital participation for an eco-responsive consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Masselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference: « Education for Sustainable Development </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Learning Teacher Network, Sep 2013, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital socialization and eco-citizen consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Masselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Territorial Intelligence, Socio-Ecological Transition and Resilience of the Territories". 30-31 May 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Besançon-Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation et modes de vies durable à Fontaine d'Ouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Territorial Intelligence, Socio-Ecological Transition and Resilience of the Territories". 30-31 May 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Besançon-Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial Intelligence: Exploring Theoretical Approaches, Methods and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Calderon Contrearas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Masselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Association of American Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fontaine d’Ouche en transition : Consommation et modes de vie durable à la Fontaine d’Ouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Territorial Intelligence, socio-ecological transition and resilience of the territories"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Recherche International sur l'Intelligence Territoriale (CNRS); International Network of Territorial Intelligence; Maison des Sciences de l'Homme de Dijon, May 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes en Transition et consommation durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">  L’économie durable au sein de la nouvelle culture du développement, Xème Conférence Internationale de l’INTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Network of Territorial Intelligence, Sep 2011, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital culture in order to introduce the socio-ecological transition: the case of the Fontaine d'Ouche territory in Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual International Conference of Territorial intelligence of INTI, "Territorial intelligence and globalization tensions, transition and transformation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, La Plata, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00941301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning 2.0 : the online community for apprenticeship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhoua Kais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference of Education, Research and Innovation : ICERI 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICERI, Nov 2012, Madrid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital culture in order to introduce the socio-ecological transition : the case of the Fontaine d’Ouche territory in Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th INTI International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Network of Territorial Intelligence, Oct 2012, La Plata, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’instrumentalisation « éco-citoyenne » de la socialisation électronique : le cas du projet de recherche Villes en Transition– MOVIDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Masselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique – Médias – TIC : Utilisations des médias sociaux en politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne, laboratoires TIL et CIMEOS, Jun 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement éco-citoyen et participation en ligne : entre agir communicationnel et agir stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « Organisations, performativité et engagement » 80e Congrès de l’Acfas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2012, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITCs on socio-ecological transition's issues : The case of Fontaine d'Ouche area in Dijon (Burgundy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Masselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerabilities and Resilience between Local and Global", International Seminar of Territorial Intelligence.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Network of Territorial Intelligence, Jun 2012, Salerno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche (post-) critique du Community Management sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Web, communauté et consommation ». 79ème Congrès international de l’ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2011, Sherbrooke, Canada. p 129-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes en transition et consommation durable : quartier Fontaine d'Ouche, Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chateau Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference "Sustainable economics within the new culture of development". ENTI. September 12th-14th 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00803680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing tribal électronique: vers une rationalisation sociale généralisée de la socialisation en ligne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Culture et identités dans les communications marketing », 78ème Congrès de l’ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La discrimination numérique dans l’organisation : étude des représentations des exclus de l’intranet au sein d’une grande entreprise française.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Identité, responsabilité et autorité dans les organisations par projet", 78ème congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser le digital et la pairaidance pour mieux accompagner l'obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Journot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème réunion scientifique annuelle de l'AFERO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Nice, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’e-ETP : Vers une redéfinition de la prise en charge de l'obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Journot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Française et Francophone de Chirurgie de l’Obésité et des maladies métaboliques (SOFFCO-MM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Bordeaux, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03481878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASR performance prediction on unseen broadcast programs using convolutional neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Alberta, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet V(e)T [Villes en Transition] au sein du Programme MOVIDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès National des MSH </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01238916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Health Communications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, Volume 5 - Technological Prospective and Social Applications, 2021, Bruno Salgues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications numériques en santé. Collection « Industrialisation de la santé ». Editions ISTE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation et gestion des communautés en ligne : quelles rationalisations du social ? Dossier coordonné pour la Revue de communication sociale et publique &amp;quot;Communiquer&amp;quot;. http://communiquer.revues.org. UQAM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acte des Journées d’Etude « ORGANISATION, SANTÉ NUMÉRIQUE », Laboratoires CIMEOS, DICEN Idf, Com’Santé, CNAM Paris – UQAM, Paris et Montréal, 23-24 octobre 2017.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Alemanno-Parrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Romeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations et savoirs : quelles médiations ?. Dossier coordonné pour le N°49 de la revue Communication et Organisations. Presse Universitaire de Bordeaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations et savoirs: quelles médiations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Bordeaux, pp.273, 2016, 979-10-300-0059-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires urbains en transition. Monographie d’un quartier populaire en résilience écologique, Editions Universitaires de Dijon, décembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Masselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, http://eud.u-bourgogne.fr/468-territoires-urbains-en-transition-9782364411562.html, 2015, Sociétés, 978-2-36441-156-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires urbains en transition : un quartier populaire en résilience socio-écologique. Collection Sociétés. Éditions Universitaires de Dijon. Dijon. 170 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉCRITURES EN LIGNE: PRATIQUES ET COMMUNAUTÉS. Sous la dir de Brigitte Chapelain. (485 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chapelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Malbreil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Rennes 2, 486p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00126719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxical Changes and Injunctions in an Implementation Project of the Digital Patient Record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Romeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Health Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, Chapter 1, 2021, 9781786304681. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119842651.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives Infocommunicationnelles sur la Communication numérique en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications numériques en santé. Série Prospective technologique et applications sociales. Editions ISTE. Londres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualiser les perspectives de la communication numérique en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications numériques en santé. Série Prospective technologique et applications sociales. Editions ISTE. Londres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postures éthiques suscitées par la recherche sur les communautés en ligne dans le secteur de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pourrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Djahanchahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pratiques de recherche sur la santé en contexte numérique. Collection-série « L’information dans la santé ». Editions ISTE. Londres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement et injonctions paradoxales dans un projet d'implantation du dossier patient numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Romeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications numériques en santé. Série Prospective technologique et applications sociales. Editions ISTE. Londres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une catégorisation info-communicationnelle de l'expertise dans les communautés de santé en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Djahanchahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications numériques en santé. Série Prospective technologique et applications sociales. Editions ISTE. Londres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Positions Arising from Research on Online Communities in the Health Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pourrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Djahanchahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cordelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Research Practices in a Digital Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2020, 9781786304384. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119779933.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications et Organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Douyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique des recherches en Sciences de l’Information et de la Communication. CPDIRSIC. Paris.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Manager : une profession en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Formes et transformations contemporaines. Sous la direction d’Anne Mayère et Sylvie Parini-Alémano. L’Harmattan. Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence d’un réseau de recherche au service de la Transition en Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Abramowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Bourg; Carine Dartiguepeyrou; Caroline Gervais; Olivier Perrin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux modes de vie durables. S'engager autrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bord de l'eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.210, 2016, Documents, 9782536874429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01270886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes de consommation et développement durable: vulnérabilité, résistance et résilience dans le quartier de la Fontaine d’Ouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires urbains en transition. Monographie d’un quartier populaire en résilience écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-36441-156-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02055634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fracture numérique 2.0 au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gino Gramaccia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les laboratoires du lien social : L'expérience aquitaine de la solidarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.142-151, 2014, 2867819628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une instrumentalisation généralisée du lien communautaire en ligne : la montée en puissance du Community Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie LEPINE, Fabien MARTIN-JUCHAT, Christelle FOURRIER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs de la communication des entreprises et des organisations, des représentations aux pratiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble, p 117-136, 2014, 978-2-7061-2157-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergences des logiques sociales de la collaboration et des communautés en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Miège, Dominique Vinck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les masques de la convergence : enquêtes sur sciences, industries et aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives contemporaines, pp.197-222, 2012, 2813000817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergences des logiques sociales de la collaboration et des communautés en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Miège, Dominique Vinck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les masques de la convergence, enquêtes sur sciences, industries et aménagements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives contemporaines, pp.197-223, 2012, 978-2-8130-0081-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La discrimination numérique dans l’organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Cordelier, Gino Gramaccia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management par projet, les identités incertaines.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Québec, p 81-102, 2012, 978-2-7605-3452-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergences des logiques sociales de la collaboration et des communautés en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Miege et Dominique Vinck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les masques de la convergences : Enquêtes sur sciences, industries et aménagements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ́Editions des archives contemporaines, pp.381, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00652118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces publics numériques en santé : organisation et instrumentalisation des communautés virtuelles liées à la prévention et au traitement du cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Djahanchahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CIMEOS / Labex LIPSTIC/ Université de Bourgogne Franche Comté / Conseil Régional BFC. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fin de travaux. Réseau d’Innovation et de Recherche sur la Transition Socio-écologique (Technical Report No. 5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Abramowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CIMEOS / Réseaux Transition Socio-Ecologique / MSH Dijon. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus communicationnels dans les communautés en ligne de patients atteints de cancer : facteurs de bien-être ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CIMEOS / Labex LIPSTIC/ Université de Bourgogne Franche Comté / Conseil Régional BFC. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau d’Innovation et de Recherche sur la Transition Socio-écologique (Technical Report No. 4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Abramowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CIMEOS / Réseau Transition Socio-Ecologique / MSH Dijon. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau d'Innovation et de Recherche sur la Transition Socio-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Abramowitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 3, MSH Dijon; ADEME Bourgogne. 2015, 71 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau d’Innovation et de Recherche sur la Transition Socio-écologique (Technical Report No.3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Abramowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CIMEOS / Réseaux Transition Socio-Ecologique / MSH Dijon. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’accès, de la perception et de l’usage de l’outil Pass Santé chez les jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pirolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Galibert O., Hulin T., Pirolli F., in Evaluation du Pass Santé, dir. S. Béjean. 2015, pp.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01153840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur la gouvernance du Réseau d’innovation et de recherche sur la Transition socio-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Abramowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 1, MSH Dijon; ADEME Bourgogne. 2014, 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l’art et enjeux du community management sur les plateformes de Crowdfunding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peirot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PREMICE (Incubateur Régional); SATT Grand Est; CIMEOS. 2014, 101 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet « Villes en Transition : le cas du quartier de de la Fontaine d’Ouche à Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Masselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Lacassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MSH Dijon; MEDDLT; ADEME. 2014, 274 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration thématique et politique de communication du Réseau d’innovation et de recherche sur la Transition socio-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Abramowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Gauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2, MSH Dijon; ADEME. 2014, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude qualitative sur les représentations expertes du social et mobile learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Lakhoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CIMEOS; WELIENCE / SATT GRAND EST; Société CROSSKNOWLEDGE. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme de recherche sur la transition socio-écologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] MSH Dijon; ADEME Bourgogne. 2013, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche sensible du Crowdsourcing dans le design de meuble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peirot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] WELIENCE / SATT GRAND EST; CIMEOS; JP GRUHIER SOC. 2013, 37 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théories, méthodologies et outils en vue de la mise en place d'une plateforme d’ingénierie sociale et de recherche-action en Sciences humaines & sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patrice Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MSH Dijon; WELIENCE / SATT GRAND EST; ADEME Bourgogne. 2012, pp.278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des communautés virtuelles au« Learning communities : état de l’art et problématisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Lakhoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CIMEOS; WELIENCE / SATT GRAND EST; Société CROSSKNOWLEDGE. 2012, 100 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de la valorisation socio-économique des SHS en Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grevey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] MSH Dijon; Synerjinov; WELIENCE / SATT GRAND EST. 2011, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId216"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Galibert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’e‑EAS : une approche émergente ou un impensé de l’éducation à la sexualité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Billerey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Demonceaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tic&amp;société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 19 (1-2), </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15rxf⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05531125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addressing (In)Equalities and (In)Equities in Digital Health Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estera-Tabita Badau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iccha Basnyat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Ho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Health Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 6 (2), pp.I-VII. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47368/ejhc.2025.200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impuissance de la communication interne face à la transition numérique organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Popovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66, pp.55-72. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/138s6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-formation d’un réseau de soins avec un dispositif numérique d’e-ETP, l’expérimentation du Centre Spécialisé Obésité des Hospices Civils de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Seyssel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Segrestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Poussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (4), pp.238-243. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2024.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutien social et pair-aidance numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.9-32. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.31100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le community management au service de la médiation des savoirs : une instrumentalisation de l’intelligence collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Intelligences collectives : communautés et interactions épistémiques, 17 (1-2), pp.23-43. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/LCN.2021.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une mise en critique des rationalisations info-communicationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches Théoriques en Information-Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (3), pp.5-24. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/atic.003.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contrats CIFRE : une opportunité raisonnée et raisonnable pour les SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figure de l’érudit au risque d’Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03577281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre communauté et multitude : une approche communicationnelle de l’instrumentalisation de la reconnaissance au sein de l’économie collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 55, pp.24-40. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.7668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre « encadrement » et « débordement » : une approche des enjeux du community management dans le champ de la démocratie locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peirot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.59-77. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communiquer.2166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation et gestion des communautés en ligne : quelles rationalisations du social ? Une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communiquer.2133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des enjeux de la demande sociale pour les SIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.1902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Community Management : une instrumentalisation de l'espace public, de la lutte pour la reconnaissance et de la logique de don</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (2), pp.67-80. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comma.122.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche communicationnelle et organisationnelle des enjeux du Community Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 46, pp.265-278. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.4814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’injonction participative au débat environnemental en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (1), pp.35-49. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/enic.014.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enchevêtrement des territoires numériques inter-intranet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; Organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Pour une approche communicationnelle de l’individu au travail, 36, pp.190-220. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communicationorganisation.996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vendre, donner, discuter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Les enjeux 2004, pp. 1 - 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transparence dans les communautés virtuelles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22, pp.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pré-conférence du GER ICOS - Circulation des savoirs et dispositifs numériques de médiation, d’éducation et de prévention à la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Durampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omrane Dorsaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Loriato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Hugol-Gential</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la SFSIC "La numérisation des sociétés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel, session 2 - Communication-information et santé : quelles perspectives face aux environnements numériques en termes de stratégies ( plateformisation, infrastructures, dispositifs). Enjeux et menaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorsaf Omrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Durampart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Courbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Congrès de la SFSIC "La numérisation des sociétés"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing BERT Cross-lingual Transfer Capabilities in Continual Sequence Labeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Coria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Veron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bredin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshop on Performance and Interpretability Evaluations of Multimodal, Multipurpose, Massive-Scale Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, virtual, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digitizing social support: a healthy solution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Journot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA Post-conference on Digital Health Communication : Issues and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03688122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sic entre espaces scientifiques et espaces socioprofessionnels, du paradigme originel à la maturité disciplinaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Paganelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFSIC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2021, Grenoble, France. pp.277-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la distanciation sociale du/au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice de La Broise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde de crises au prisme des communications organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain = Catholic University of Louvain [UCL], May 2022, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une start-up communicationnelle en santé : l'expérience Nuvee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Journot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gauthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société(s) et innovations : un labex, des start-ups</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx lipSTIC, Oct 2021, Dole, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03387882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling the void through online peer support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oihana Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Journot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference in Critical Management Studies (ICMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Sidhrawali, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controversies on line in the field of health communication : therapeutical cannabis case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Djahanchahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA world congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical Cannabis Controversies in On-line Communities dealing with this online “alternative” display of medical care path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Djahanchahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICA world congress 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-ecological empowerment and socio-digital networks algorithmic policies. The case of ridesharing Facebook groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reimagining sustainability: Communication and media in a changing world - IAMCR Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Oregon, Jun 2018, Oregon, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la professionnalisation des community managers dans le cadre d’une socialisation algorithmique. Le cas de l’économie collaborative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La profession de communicateur : parcours atypiques et recherche de statut - 85ème congrès de l’ACFAS, Colloque n°407</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESIPROC - Réseau International sur la Professionnalisation des Communicateurs; Dany Baillargeon UdeS - Université de Sherbrooke; Alexandre Coutant UQAM - Université du Québec à Montréal; Marc d. David UdeS - Université de Sherbrooke, May 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche communicationnelle des communautés virtuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Cerisy. “ Quelles communications, quelles organisations à l' ère du numérique ? un état des recherches francophones : histoire, épistémologie ». Groupe Org&amp;Co</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Cerisy-La-Salle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement d’expertise dans les communautés en ligne sur la question cannabis contre le cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Djahanchahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude Organisation, Santé et Numérique, ComSANTE/CNAM/CIMEOS/ Labex Lipstic. UQAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la communication numérique en santé : les communautés de patients et d’accompagnants face à l’information en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Djahanchahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pourrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque les systèmes d’information hospitaliers (sih) et le dossier médical patient informatisé (dmpi)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux éthiques et techniques et de la recherche des Communautés en ligne dans le secteur de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Djahanchahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pourrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’accès de la recherche au terrain : processus, contraintes, impacts et stratégies, Université Mc Gill</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Controversy of Cannabis as a Cure Against Cancer. Expertise and Knowledge Building Online</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Djahanchahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">lCA World Congress — SFSIC Panel : What Do Objects Do to Communication? Towards a Theory of Communicating Objects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communauté en ligne comme vecteur de la communication de la science en action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Djahanchahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pourrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85ème congrès de l’ACFAS, colloque 415 « Les sciences à l’aube du 21e siècle : l’incidence des technologies numériques et la contribution des amateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empowerment of cancer patients through the development of social and emotional support expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualitative Health research Conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé dans la société numérique : un panorama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès ADELF-SPSP-FNES « Sciences et acteurs en santé : articuler connaissances et pratiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative economy as a socio-ecological empowerment? A study of the French carpooling platform Blablacar.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Sustainable Lifestyles, Livelihoods and the Circular Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Global Research Forum on Sustainable Production and Consumption (GRF-SPaC); Institute of Development Studies (IDS) and Science Policy Research Unit (SPRU), University of Sussex, Jun 2017, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le community management de l'engagement éco-citoyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">84e congrès international ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01442070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse critique des espaces publics restreints socio-numériques de santé - Des espaces publics thérapeutiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Djahanchahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international «Communication et innovation en santé : acteurs, enjeux, pratiques, savoirs». 84e congrès de l’Association Francophone pour le Savoir (ACFAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la professionnalisation des Community Managers : une problématisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Org&amp;Co 2015 « Communication organisationnelle : Processus communicants – Processus organisants et leurs médiations ». Maison de la Recherche. Université Jean Jaurés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématiser la démocratie environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e conférence internationale annuelle d’intelligence territoriale « Le développement durable des territoires vulnérables »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Ouarzazate, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01440743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Crowdsourcing : problématisation sensible autour d'une mise en forme du lien communautaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peirot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française des Sciences de l’Information et de la Communication 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC, Jun 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IT for eco-responsive consumption: Facebook as a 2.0 ecological education tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Masselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Research Forum on sustainable production and consumption systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fudan University / SCORAI, Jun 2014, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fontaines d’Ouche (France), quartier en transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Masselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual International Conference of Territorial Intelligence “Progress and Prospects of Territorial Intelligence”, CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01144246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facebook as a 2.0 ecological educational tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar "Science-Society-Didactics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Cracow, Poland, Apr 2014, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital socialization in a Territorial Intelligence case: The Fontaine d'Ouche area in Dijon (Burgundy, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Masselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual International Conference of Territorial Intelligence "Innovación Social y nuevos modos de gobernanza para la transición socio-ecológica"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00931706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Socialization in a Territorial Intelligence Case : The Fontaine d’Ouche area in Dijon (Burgundy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Masselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Association of American Geographers “Territorial Intelligence: Exploring Theoretical Approaches, Methods and Applications”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital participation for an eco-responsive consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Masselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference: « Education for Sustainable Development </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Learning Teacher Network, Sep 2013, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'instrumentalisation du don et de la lutte pour la reconnaissance dans les communautés en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Social Science Forum 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Social Science Council, Oct 2013, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital socialization and eco-citizen consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Masselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Territorial Intelligence, Socio-Ecological Transition and Resilience of the Territories". 30-31 May 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Besançon-Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation et modes de vies durable à Fontaine d'Ouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Territorial Intelligence, Socio-Ecological Transition and Resilience of the Territories". 30-31 May 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Besançon-Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00827639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial Intelligence: Exploring Theoretical Approaches, Methods and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Calderon Contrearas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Masselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Association of American Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fontaine d’Ouche en transition : Consommation et modes de vie durable à la Fontaine d’Ouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Territorial Intelligence "Territorial Intelligence, socio-ecological transition and resilience of the territories"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Recherche International sur l'Intelligence Territoriale (CNRS); International Network of Territorial Intelligence; Maison des Sciences de l'Homme de Dijon, May 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes en Transition et consommation durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">  L’économie durable au sein de la nouvelle culture du développement, Xème Conférence Internationale de l’INTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Network of Territorial Intelligence, Sep 2011, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital culture in order to introduce the socio-ecological transition: the case of the Fontaine d'Ouche territory in Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual International Conference of Territorial intelligence of INTI, "Territorial intelligence and globalization tensions, transition and transformation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, La Plata, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00941301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning 2.0 : the online community for apprenticeship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lakhoua Kais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference of Education, Research and Innovation : ICERI 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICERI, Nov 2012, Madrid, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital culture in order to introduce the socio-ecological transition : the case of the Fontaine d’Ouche territory in Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th INTI International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Network of Territorial Intelligence, Oct 2012, La Plata, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’instrumentalisation « éco-citoyenne » de la socialisation électronique : le cas du projet de recherche Villes en Transition– MOVIDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Masselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politique – Médias – TIC : Utilisations des médias sociaux en politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne, laboratoires TIL et CIMEOS, Jun 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01237398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement éco-citoyen et participation en ligne : entre agir communicationnel et agir stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « Organisations, performativité et engagement » 80e Congrès de l’Acfas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2012, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITCs on socio-ecological transition's issues : The case of Fontaine d'Ouche area in Dijon (Burgundy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Masselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vulnerabilities and Resilience between Local and Global", International Seminar of Territorial Intelligence.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Network of Territorial Intelligence, Jun 2012, Salerno, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche (post-) critique du Community Management sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Web, communauté et consommation ». 79ème Congrès international de l’ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2011, Sherbrooke, Canada. p 129-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villes en transition et consommation durable : quartier Fontaine d'Ouche, Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chateau Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference "Sustainable economics within the new culture of development". ENTI. September 12th-14th 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00803680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing tribal électronique: vers une rationalisation sociale généralisée de la socialisation en ligne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Culture et identités dans les communications marketing », 78ème Congrès de l’ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La discrimination numérique dans l’organisation : étude des représentations des exclus de l’intranet au sein d’une grande entreprise française.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Identité, responsabilité et autorité dans les organisations par projet", 78ème congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser le digital et la pairaidance pour mieux accompagner l'obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Journot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème réunion scientifique annuelle de l'AFERO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Nice, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03548789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’e-ETP : Vers une redéfinition de la prise en charge de l'obésité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Journot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Française et Francophone de Chirurgie de l’Obésité et des maladies métaboliques (SOFFCO-MM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Bordeaux, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03481878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASR performance prediction on unseen broadcast programs using convolutional neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zied Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Besacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Lecouteux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Alberta, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet V(e)T [Villes en Transition] au sein du Programme MOVIDA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès National des MSH </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01238916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Health Communications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, Volume 5 - Technological Prospective and Social Applications, 2021, Bruno Salgues</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications numériques en santé. Collection « Industrialisation de la santé ». Editions ISTE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation et gestion des communautés en ligne : quelles rationalisations du social ? Dossier coordonné pour la Revue de communication sociale et publique &amp;quot;Communiquer&amp;quot;. http://communiquer.revues.org. UQAM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acte des Journées d’Etude « ORGANISATION, SANTÉ NUMÉRIQUE », Laboratoires CIMEOS, DICEN Idf, Com’Santé, CNAM Paris – UQAM, Paris et Montréal, 23-24 octobre 2017.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Alemanno-Parrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Romeyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations et savoirs : quelles médiations ?. Dossier coordonné pour le N°49 de la revue Communication et Organisations. Presse Universitaire de Bordeaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations et savoirs: quelles médiations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Bordeaux, pp.273, 2016, 979-10-300-0059-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires urbains en transition. Monographie d’un quartier populaire en résilience écologique, Editions Universitaires de Dijon, décembre 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Masselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, http://eud.u-bourgogne.fr/468-territoires-urbains-en-transition-9782364411562.html, 2015, Sociétés, 978-2-36441-156-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires urbains en transition : un quartier populaire en résilience socio-écologique. Collection Sociétés. Éditions Universitaires de Dijon. Dijon. 170 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ÉCRITURES EN LIGNE: PRATIQUES ET COMMUNAUTÉS. Sous la dir de Brigitte Chapelain. (485 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Chapelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Malbreil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Noyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Hudrisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Rennes 2, 486p., 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00126719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxical Changes and Injunctions in an Implementation Project of the Digital Patient Record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Romeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Health Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, Chapter 1, 2021, 9781786304681. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119842651.ch1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives Infocommunicationnelles sur la Communication numérique en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications numériques en santé. Série Prospective technologique et applications sociales. Editions ISTE. Londres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualiser les perspectives de la communication numérique en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications numériques en santé. Série Prospective technologique et applications sociales. Editions ISTE. Londres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement et injonctions paradoxales dans un projet d'implantation du dossier patient numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Romeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications numériques en santé. Série Prospective technologique et applications sociales. Editions ISTE. Londres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postures éthiques suscitées par la recherche sur les communautés en ligne dans le secteur de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pourrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Djahanchahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pratiques de recherche sur la santé en contexte numérique. Collection-série « L’information dans la santé ». Editions ISTE. Londres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une catégorisation info-communicationnelle de l'expertise dans les communautés de santé en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Djahanchahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Cordelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications numériques en santé. Série Prospective technologique et applications sociales. Editions ISTE. Londres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethical Positions Arising from Research on Online Communities in the Health Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pourrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Djahanchahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cordelier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health Research Practices in a Digital Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2020, 9781786304384. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119779933.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05349778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communications et Organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Douyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamique des recherches en Sciences de l’Information et de la Communication. CPDIRSIC. Paris.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community Manager : une profession en tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Formes et transformations contemporaines. Sous la direction d’Anne Mayère et Sylvie Parini-Alémano. L’Harmattan. Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émergence d’un réseau de recherche au service de la Transition en Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Abramowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Bourg; Carine Dartiguepeyrou; Caroline Gervais; Olivier Perrin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux modes de vie durables. S'engager autrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bord de l'eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.210, 2016, Documents, 9782536874429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01270886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes de consommation et développement durable: vulnérabilité, résistance et résilience dans le quartier de la Fontaine d’Ouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Girardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Woloszyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires urbains en transition. Monographie d’un quartier populaire en résilience écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-36441-156-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02055634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fracture numérique 2.0 au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gino Gramaccia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les laboratoires du lien social : L'expérience aquitaine de la solidarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.142-151, 2014, 2867819628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une instrumentalisation généralisée du lien communautaire en ligne : la montée en puissance du Community Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie LEPINE, Fabien MARTIN-JUCHAT, Christelle FOURRIER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acteurs de la communication des entreprises et des organisations, des représentations aux pratiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble, p 117-136, 2014, 978-2-7061-2157-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergences des logiques sociales de la collaboration et des communautés en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Miège, Dominique Vinck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les masques de la convergence : enquêtes sur sciences, industries et aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives contemporaines, pp.197-222, 2012, 2813000817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergences des logiques sociales de la collaboration et des communautés en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pelissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Miège, Dominique Vinck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les masques de la convergence, enquêtes sur sciences, industries et aménagements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives contemporaines, pp.197-223, 2012, 978-2-8130-0081-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La discrimination numérique dans l’organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Carmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Cordelier, Gino Gramaccia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management par projet, les identités incertaines.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Québec, p 81-102, 2012, 978-2-7605-3452-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergences des logiques sociales de la collaboration et des communautés en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Pelissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lépine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Miege et Dominique Vinck. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les masques de la convergences : Enquêtes sur sciences, industries et aménagements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ́Editions des archives contemporaines, pp.381, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00652118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces publics numériques en santé : organisation et instrumentalisation des communautés virtuelles liées à la prévention et au traitement du cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Djahanchahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CIMEOS / Labex LIPSTIC/ Université de Bourgogne Franche Comté / Conseil Régional BFC. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fin de travaux. Réseau d’Innovation et de Recherche sur la Transition Socio-écologique (Technical Report No. 5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Abramowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CIMEOS / Réseaux Transition Socio-Ecologique / MSH Dijon. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les processus communicationnels dans les communautés en ligne de patients atteints de cancer : facteurs de bien-être ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Crespel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CIMEOS / Labex LIPSTIC/ Université de Bourgogne Franche Comté / Conseil Régional BFC. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau d’Innovation et de Recherche sur la Transition Socio-écologique (Technical Report No. 4)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Abramowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CIMEOS / Réseau Transition Socio-Ecologique / MSH Dijon. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau d’Innovation et de Recherche sur la Transition Socio-écologique (Technical Report No.3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Abramowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CIMEOS / Réseaux Transition Socio-Ecologique / MSH Dijon. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau d'Innovation et de Recherche sur la Transition Socio-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Abramowitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 3, MSH Dijon; ADEME Bourgogne. 2015, 71 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’accès, de la perception et de l’usage de l’outil Pass Santé chez les jeunes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pirolli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Galibert O., Hulin T., Pirolli F., in Evaluation du Pass Santé, dir. S. Béjean. 2015, pp.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01153840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur la gouvernance du Réseau d’innovation et de recherche sur la Transition socio-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Abramowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 1, MSH Dijon; ADEME Bourgogne. 2014, 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l’art et enjeux du community management sur les plateformes de Crowdfunding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peirot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PREMICE (Incubateur Régional); SATT Grand Est; CIMEOS. 2014, 101 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet « Villes en Transition : le cas du quartier de de la Fontaine d’Ouche à Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Masselot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Lacassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MSH Dijon; MEDDLT; ADEME. 2014, 274 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration thématique et politique de communication du Réseau d’innovation et de recherche sur la Transition socio-écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Abramowitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Gauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2, MSH Dijon; ADEME. 2014, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude qualitative sur les représentations expertes du social et mobile learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Lakhoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CIMEOS; WELIENCE / SATT GRAND EST; Société CROSSKNOWLEDGE. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme de recherche sur la transition socio-écologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] MSH Dijon; ADEME Bourgogne. 2013, 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche sensible du Crowdsourcing dans le design de meuble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Peirot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] WELIENCE / SATT GRAND EST; CIMEOS; JP GRUHIER SOC. 2013, 37 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théories, méthodologies et outils en vue de la mise en place d'une plateforme d’ingénierie sociale et de recherche-action en Sciences humaines & sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Patrice Mougel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] MSH Dijon; WELIENCE / SATT GRAND EST; ADEME Bourgogne. 2012, pp.278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des communautés virtuelles au« Learning communities : état de l’art et problématisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kais Lakhoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CIMEOS; WELIENCE / SATT GRAND EST; Société CROSSKNOWLEDGE. 2012, 100 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de la valorisation socio-économique des SHS en Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Galibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grevey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] MSH Dijon; Synerjinov; WELIENCE / SATT GRAND EST. 2011, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId216"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531125v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Billerey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demonceaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15rxf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05345981v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estera-Tabita Badau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iccha Basnyat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Ho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47368/ejhc.2025.200" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05347275v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Popovic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138s6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05347260v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Seyssel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Segrestin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poussier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dost" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2024.10.003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05347270v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cordelier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.31100" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593136v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.2021.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592772v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.003.0005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125991v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03577281v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125664v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peirot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.7668" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01972938v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.2166" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125982v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.2133" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125984v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1902" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125983v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.122.0067" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137776v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4814" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137781v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.014.0035" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163352v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Carmes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.996" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486971v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484761v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403035v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omrane Dorsaf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loriato" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402868v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Omrane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Parent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Courbet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824597v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Coria" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Veron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126001v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morillon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paganelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655533v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de La Broise" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03688122v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Journot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03387882v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gauthier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485859v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Husson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126005v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Djahanchahi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126006v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01972950v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126002v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Crespel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pourrez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126026v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01973154v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126024v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126003v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126017v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126031v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126016v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01973101v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126020v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442070v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126035v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126004v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440743v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144246v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Masselot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138002v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137827v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237396v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931706v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146958v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137831v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137839v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dubois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827663v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827639v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146876v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calderon Contrearas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Girardot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonzales" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137847v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137969v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941301v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137856v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhoua Kais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137962v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237398v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137965v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137961v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137971v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803680v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chateau Didier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137974v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138000v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548789v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481878v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088829v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Elloumi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Kahn" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238916v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595440v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125986v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125985v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125988v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alemanno-Parrini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Romeyer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125987v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bonnet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01579855v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251061v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125990v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00126719v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chapelain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;ment" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Malbreil" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Noyer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hudrisier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05349040v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119842651.ch1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125992v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125993v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125997v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125994v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125995v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05349778v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cordelier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119779933.ch5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125999v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bernard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Douy&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126000v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270886v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Abramowitch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsbdl.com/fr/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02055634v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137789v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137804v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137825v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pelissier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie L&#233;pine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053577v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;pine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137815v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652118v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126039v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126049v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126044v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126052v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138170v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126053v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153840v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hulin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirolli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138177v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138135v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138125v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lacassagne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138158v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Gauvin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Martin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138185v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Lakhoua" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138183v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138147v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138191v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patrice Mougel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138186v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138192v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grevey" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531125v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Billerey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Demonceaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15rxf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05345981v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estera-Tabita Badau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iccha Basnyat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Ho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47368/ejhc.2025.200" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05347275v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Popovic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138s6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05347260v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Seyssel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Segrestin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poussier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dost" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2024.10.003" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05347270v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cordelier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.31100" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593136v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.2021.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592772v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouillon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/atic.003.0005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125991v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03577281v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125664v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peirot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.7668" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01972938v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.2166" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125982v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.2133" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125984v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1902" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125983v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.122.0067" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137776v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4814" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137781v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.014.0035" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163352v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Carmes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.996" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486971v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484761v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403035v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Durampart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omrane Dorsaf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Loriato" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Hugol-Gential" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402868v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Omrane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Parent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Courbet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824597v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Coria" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Veron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03688122v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Journot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126001v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Morillon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paganelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655533v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice de La Broise" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03387882v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gauthier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485859v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihana Husson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126005v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Djahanchahi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126006v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01972950v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01973154v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126024v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126016v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126031v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Crespel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pourrez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126002v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126026v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126003v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126017v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126020v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01973101v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01442070v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126035v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126004v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01440743v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138002v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137827v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Masselot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01144246v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237396v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00931706v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146958v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137839v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dubois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137831v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827663v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827639v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146876v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calderon Contrearas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Girardot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gonzales" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137847v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137969v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941301v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137856v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhoua Kais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137962v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237398v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137965v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137961v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137971v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803680v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chateau Didier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137974v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138000v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03548789v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03481878v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088829v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Elloumi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Kahn" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lecouteux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238916v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595440v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125986v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125985v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125988v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alemanno-Parrini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Romeyer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125987v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bonnet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01579855v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251061v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125990v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00126719v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chapelain" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cl&#233;ment" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Malbreil" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Noyer" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hudrisier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05349040v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119842651.ch1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125992v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125993v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125994v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125997v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125995v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05349778v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Cordelier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119779933.ch5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125999v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bernard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Douy&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126000v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01270886v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Abramowitch" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsbdl.com/fr/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02055634v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Woloszyn" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137789v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137804v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137825v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pelissier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie L&#233;pine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053577v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;pine" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137815v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00652118v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126039v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126049v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126044v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126052v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126053v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138170v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01153840v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Hulin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirolli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138177v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138135v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138125v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Th&#233;venin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lacassagne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138158v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Gauvin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Martin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138185v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Lakhoua" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138183v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138147v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138191v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Patrice Mougel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138186v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138192v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grevey" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>