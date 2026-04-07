--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.42809364548px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Galina IAKIMOVA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure des Universités, Spécialité : Neuropsychologie, Psychopathologie Cognitive & Psychothérapies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure de Psychologie, HDR.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologue- Psychothérapeute</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Côte d'Azur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire d'Anthropologie et de Psychologies Cliniques, Cognitives et Sociales (LAPCOS)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Université Côte d’Azur</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">SJA3/MSH, bureau 324</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">24 avenue des Diables Bleus</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">06357 Nice Cedex 04</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Email : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">galina.iakimova@univ-cotedazur.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-responsabilité des formations universitaires :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master « Neuropsychologie et Psychopathologie cognitive » : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://univ-cotedazur.fr/offre-de-formation/neuropsychologie-et-psychopathologie-cognitive</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">La Formation Universitaire de Thérapies Comportementales et Cognitives (AEU & DU de TCC) : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://univ-cotedazur.fr/offre-de-formation/du-et-aeu-therapies-comportementales-et-cognitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DU « Autisme : Pratiques de l’accompagnement au cours de la vie » : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://univ-cotedazur.fr/offre-de-formation/du-troubles-du-spectre-de-lautisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FC : Psychothérapies :</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://univ-cotedazur.fr/offre-de-formation/formation-courte-psychotherapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FC : Nouvelles technologies et Interventions psychologiques :</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://univ-cotedazur.fr/offre-de-formation/formation-courte-nouvelles-technologies-interventions-psychologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable Pédagogique de l’Association Azuréenne de Thérapies Comportementales et Cognitives (AATCC).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice Scientifique du Livre Blanc de la Dépression, Fondation Pierre Deniker, CHU Sainte Anne, Paris. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.fondationpierredeniker.org/livre-blanc-de-la-depression-fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetry of affect in verbal irony understanding: What about the N400 and P600 components?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caillies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, pp.268-277. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneuroling.2019.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition sociale dans la schizophrénie et les troubles du spectre de l’autisme : points de convergences et différences fonctionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (6), pp.523-537. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2018.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la compréhension des métaphores et des proverbes dans le champ de la désorganisation du cours de la pensée dans la schizophrénie : apport de l’imagerie cérébrale et de la neurophysiologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue comparative des troubles de la cognition sociale dans la schizophrénie et l'autisme : plus de différences que de similitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on faire une TCC sans thérapeute ? Composantes actives des TCC informatisées pour la dépression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dimitrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Burté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (6), pp.582-593. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2016.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrophysiological correlates of emotional meaning in context in relation to facets of schizotypal personality traits: A dimensional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Thuaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry and Clinical Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70 (3), pp.141-150. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pcn.12366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-demographic and Clinical Correlates of Facial Expression Recognition Disorder in the Euthymic Phase of Bipolar Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Farruggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Psychiatry / La Revue Canadienne de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61 (10), pp.633-642. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0706743716639927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional Meaning in Context in Relation to Hypomanic Personality Traits: An ERP Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Thuaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (e0138877), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0138877.t001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral and brain measures (N400) of semantic priming in patients with schizophrenia: Test-retest effect in a longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Besche-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Hardy-Baylé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Passerieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry and Clinical Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68, pp.365 - 373. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pcn.12137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facing the challenge of teaching emotions to individuals with low- and high-functioning autism using a new Serious game: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Serret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Hun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Lozada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Anastassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Autism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.37. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2040-2392-5-37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01820321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early word segmentation in infants acquiring Parisian French: task-dependent and dialect-specific aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Nazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Mersad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megha Sundara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Polka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (3), pp.600-633. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0305000913000111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral and brain measures (N400) of semantic priming in patients with schizophrenia: Test-retest effect in a longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Besche-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Hardy-Baylé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Passerieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry and Clinical Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68, pp.365 - 373. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pcn.12137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of idiomatic salience during the comprehension of ambiguous idioms by patients with schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Passerieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vistoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 177 (1-2), pp.46 - 54. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychres.2010.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of idiomatic salience during the comprehension of ambiguous idioms by patients with schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Passerieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vistoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 177 (1-2), pp.46-54. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychres.2010.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral measures and event-related potentials reveal different aspects of sentence processing and comprehension in patients with major depression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Passerieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Foynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Besche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Affective Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (1-2), pp.188-194. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jad.2008.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00643010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On understanding idiomatic language: The salience hypothesis assessed by ERPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Denhieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Passerieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mc Hardy-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1068 (1), pp.151-160. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2005.10.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which common cognitive markers between schizotypic and hypomanic personality? A semantic-emotionnal priming study. personality: an electrophysiological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Besche-Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th World Congress of Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the processing of irony modulated by the level of schizotypy or hypomanic personality? An ERP study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th World Congress of Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Self-Identification Program (SIP): Introducing a Third level of Third wave Cognitive Behavioral Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Baseilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brand-Arpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Olié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.42809364548px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Galina IAKIMOVA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure des Universités, Spécialité : Neuropsychologie, Psychopathologie Cognitive & Psychothérapies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure de Psychologie, HDR.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologue- Psychothérapeute</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Côte d'Azur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire d'Anthropologie et de Psychologies Cliniques, Cognitives et Sociales (LAPCOS)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Université Côte d’Azur</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">SJA3/MSH, bureau 324</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">24 avenue des Diables Bleus</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">06357 Nice Cedex 04</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Email : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">galina.iakimova@univ-cotedazur.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-responsabilité des formations universitaires :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master « Neuropsychologie et Psychopathologie cognitive » : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://univ-cotedazur.fr/offre-de-formation/neuropsychologie-et-psychopathologie-cognitive</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">La Formation Universitaire de Thérapies Comportementales et Cognitives (AEU & DU de TCC) : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://univ-cotedazur.fr/offre-de-formation/du-et-aeu-therapies-comportementales-et-cognitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DU « Autisme : Pratiques de l’accompagnement au cours de la vie » : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://univ-cotedazur.fr/offre-de-formation/du-troubles-du-spectre-de-lautisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FC : Psychothérapies :</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://univ-cotedazur.fr/offre-de-formation/formation-courte-psychotherapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FC : Nouvelles technologies et Interventions psychologiques :</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://univ-cotedazur.fr/offre-de-formation/formation-courte-nouvelles-technologies-interventions-psychologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable Pédagogique de l’Association Azuréenne de Thérapies Comportementales et Cognitives (AATCC).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice Scientifique du Livre Blanc de la Dépression, Fondation Pierre Deniker, CHU Sainte Anne, Paris. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.fondationpierredeniker.org/livre-blanc-de-la-depression-fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetry of affect in verbal irony understanding: What about the N400 and P600 components?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caillies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, pp.268-277. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneuroling.2019.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la compréhension des métaphores et des proverbes dans le champ de la désorganisation du cours de la pensée dans la schizophrénie : apport de l’imagerie cérébrale et de la neurophysiologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition sociale dans la schizophrénie et les troubles du spectre de l’autisme : points de convergences et différences fonctionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (6), pp.523-537. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2018.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue comparative des troubles de la cognition sociale dans la schizophrénie et l'autisme : plus de différences que de similitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on faire une TCC sans thérapeute ? Composantes actives des TCC informatisées pour la dépression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dimitrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Burté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (6), pp.582-593. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2016.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-demographic and Clinical Correlates of Facial Expression Recognition Disorder in the Euthymic Phase of Bipolar Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Farruggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Psychiatry / La Revue Canadienne de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61 (10), pp.633-642. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0706743716639927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrophysiological correlates of emotional meaning in context in relation to facets of schizotypal personality traits: A dimensional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Thuaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry and Clinical Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70 (3), pp.141-150. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pcn.12366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional Meaning in Context in Relation to Hypomanic Personality Traits: An ERP Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Thuaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (e0138877), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0138877.t001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facing the challenge of teaching emotions to individuals with low- and high-functioning autism using a new Serious game: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Serret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Hun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Lozada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Anastassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Autism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.37. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2040-2392-5-37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01820321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early word segmentation in infants acquiring Parisian French: task-dependent and dialect-specific aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Nazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Mersad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megha Sundara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Polka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (3), pp.600-633. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0305000913000111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral and brain measures (N400) of semantic priming in patients with schizophrenia: Test-retest effect in a longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Besche-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Hardy-Baylé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Passerieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry and Clinical Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68, pp.365 - 373. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pcn.12137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral and brain measures (N400) of semantic priming in patients with schizophrenia: Test-retest effect in a longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Besche-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Hardy-Baylé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Passerieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry and Clinical Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68, pp.365 - 373. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pcn.12137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of idiomatic salience during the comprehension of ambiguous idioms by patients with schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Passerieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vistoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 177 (1-2), pp.46 - 54. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychres.2010.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of idiomatic salience during the comprehension of ambiguous idioms by patients with schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Passerieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vistoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 177 (1-2), pp.46-54. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychres.2010.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral measures and event-related potentials reveal different aspects of sentence processing and comprehension in patients with major depression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Passerieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Foynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Besche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Affective Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (1-2), pp.188-194. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jad.2008.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00643010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On understanding idiomatic language: The salience hypothesis assessed by ERPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Denhieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Passerieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mc Hardy-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1068 (1), pp.151-160. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2005.10.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which common cognitive markers between schizotypic and hypomanic personality? A semantic-emotionnal priming study. personality: an electrophysiological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Besche-Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th World Congress of Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the processing of irony modulated by the level of schizotypy or hypomanic personality? An ERP study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th World Congress of Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Self-Identification Program (SIP): Introducing a Third level of Third wave Cognitive Behavioral Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Baseilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brand-Arpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Olié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F6D473F"/>
+    <w:nsid w:val="3EA8A1E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3A58AA96"/>
+    <w:nsid w:val="EEC598EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:galina.iakimova@univ-cotedazur.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.fr/offre-de-formation/neuropsychologie-et-psychopathologie-cognitive" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.fr/offre-de-formation/du-et-aeu-therapies-comportementales-et-cognitives" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.fr/offre-de-formation/du-troubles-du-spectre-de-lautisme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.fr/offre-de-formation/formation-courte-psychotherapies" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.fr/offre-de-formation/formation-courte-nouvelles-technologies-interventions-psychologiques" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondationpierredeniker.org/livre-blanc-de-la-depression-fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397329v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caillies" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Gobin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Obert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Terrien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutt&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2019.04.004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03265491v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Gall" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Iakimova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2018.03.004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140133v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140123v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03265506v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dimitrova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burt&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.08.006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860600v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Thuaire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcn.12366" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03265505v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moriano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Farruggio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jover" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0706743716639927" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01237677v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138877.t001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03244936v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Besche-Richard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Hardy-Bayl&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Passerieux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcn.12137" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01820321v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Serret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Hun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lozada" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Anastassova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2040-2392-5-37" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131303v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nazzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mersad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megha Sundara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Polka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000913000111" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03265494v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01830900v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Denhi&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laurent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vistoli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2010.02.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNFRTXFV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440460v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643010v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Iakimova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Passerieux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foynard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fiori" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2008.05.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGT9QFT7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440644v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Laurent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Denhieres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Passerieux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Iakimova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Hardy-Bayle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2005.10.076" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFPQX1NC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04561798v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04561797v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cailles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417877v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leurent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Baseilhac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brand-Arpon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Oli&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:galina.iakimova@univ-cotedazur.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.fr/offre-de-formation/neuropsychologie-et-psychopathologie-cognitive" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.fr/offre-de-formation/du-et-aeu-therapies-comportementales-et-cognitives" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.fr/offre-de-formation/du-troubles-du-spectre-de-lautisme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.fr/offre-de-formation/formation-courte-psychotherapies" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.fr/offre-de-formation/formation-courte-nouvelles-technologies-interventions-psychologiques" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondationpierredeniker.org/livre-blanc-de-la-depression-fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397329v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caillies" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Gobin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Obert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Terrien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutt&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2019.04.004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140133v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Iakimova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03265491v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Gall" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2018.03.004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140123v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03265506v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dimitrova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burt&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.08.006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03265505v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moriano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Farruggio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jover" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0706743716639927" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860600v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Thuaire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcn.12366" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01237677v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138877.t001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01820321v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Serret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Hun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lozada" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Anastassova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2040-2392-5-37" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131303v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nazzi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mersad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megha Sundara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Polka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000913000111" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03244936v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Besche-Richard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Hardy-Bayl&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Passerieux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcn.12137" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03265494v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01830900v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Denhi&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laurent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vistoli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2010.02.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNFRTXFV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440460v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643010v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Iakimova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Passerieux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foynard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fiori" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2008.05.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGT9QFT7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440644v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Laurent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Denhieres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Passerieux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Iakimova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Hardy-Bayle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2005.10.076" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFPQX1NC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04561798v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04561797v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cailles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417877v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leurent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Baseilhac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brand-Arpon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Oli&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>