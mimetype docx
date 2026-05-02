--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.42809364548px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Galina IAKIMOVA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure des Universités, Spécialité : Neuropsychologie, Psychopathologie Cognitive & Psychothérapies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure de Psychologie, HDR.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologue- Psychothérapeute</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Côte d'Azur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire d'Anthropologie et de Psychologies Cliniques, Cognitives et Sociales (LAPCOS)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Université Côte d’Azur</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">SJA3/MSH, bureau 324</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">24 avenue des Diables Bleus</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">06357 Nice Cedex 04</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Email : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">galina.iakimova@univ-cotedazur.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-responsabilité des formations universitaires :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master « Neuropsychologie et Psychopathologie cognitive » : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://univ-cotedazur.fr/offre-de-formation/neuropsychologie-et-psychopathologie-cognitive</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">La Formation Universitaire de Thérapies Comportementales et Cognitives (AEU & DU de TCC) : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://univ-cotedazur.fr/offre-de-formation/du-et-aeu-therapies-comportementales-et-cognitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DU « Autisme : Pratiques de l’accompagnement au cours de la vie » : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://univ-cotedazur.fr/offre-de-formation/du-troubles-du-spectre-de-lautisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FC : Psychothérapies :</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://univ-cotedazur.fr/offre-de-formation/formation-courte-psychotherapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FC : Nouvelles technologies et Interventions psychologiques :</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://univ-cotedazur.fr/offre-de-formation/formation-courte-nouvelles-technologies-interventions-psychologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable Pédagogique de l’Association Azuréenne de Thérapies Comportementales et Cognitives (AATCC).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice Scientifique du Livre Blanc de la Dépression, Fondation Pierre Deniker, CHU Sainte Anne, Paris. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.fondationpierredeniker.org/livre-blanc-de-la-depression-fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetry of affect in verbal irony understanding: What about the N400 and P600 components?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caillies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, pp.268-277. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneuroling.2019.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la compréhension des métaphores et des proverbes dans le champ de la désorganisation du cours de la pensée dans la schizophrénie : apport de l’imagerie cérébrale et de la neurophysiologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition sociale dans la schizophrénie et les troubles du spectre de l’autisme : points de convergences et différences fonctionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (6), pp.523-537. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2018.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue comparative des troubles de la cognition sociale dans la schizophrénie et l'autisme : plus de différences que de similitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on faire une TCC sans thérapeute ? Composantes actives des TCC informatisées pour la dépression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dimitrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Burté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (6), pp.582-593. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2016.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-demographic and Clinical Correlates of Facial Expression Recognition Disorder in the Euthymic Phase of Bipolar Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Farruggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Psychiatry / La Revue Canadienne de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61 (10), pp.633-642. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0706743716639927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrophysiological correlates of emotional meaning in context in relation to facets of schizotypal personality traits: A dimensional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Thuaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry and Clinical Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70 (3), pp.141-150. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pcn.12366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional Meaning in Context in Relation to Hypomanic Personality Traits: An ERP Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Thuaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (e0138877), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0138877.t001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facing the challenge of teaching emotions to individuals with low- and high-functioning autism using a new Serious game: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Serret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Hun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Lozada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Anastassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Autism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.37. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2040-2392-5-37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01820321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early word segmentation in infants acquiring Parisian French: task-dependent and dialect-specific aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Nazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Mersad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megha Sundara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Polka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (3), pp.600-633. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0305000913000111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral and brain measures (N400) of semantic priming in patients with schizophrenia: Test-retest effect in a longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Besche-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Hardy-Baylé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Passerieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry and Clinical Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68, pp.365 - 373. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pcn.12137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral and brain measures (N400) of semantic priming in patients with schizophrenia: Test-retest effect in a longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Besche-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Hardy-Baylé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Passerieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry and Clinical Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68, pp.365 - 373. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pcn.12137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of idiomatic salience during the comprehension of ambiguous idioms by patients with schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Passerieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vistoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 177 (1-2), pp.46 - 54. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychres.2010.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of idiomatic salience during the comprehension of ambiguous idioms by patients with schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Passerieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vistoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 177 (1-2), pp.46-54. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychres.2010.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral measures and event-related potentials reveal different aspects of sentence processing and comprehension in patients with major depression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Passerieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Foynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Besche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Affective Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (1-2), pp.188-194. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jad.2008.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00643010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On understanding idiomatic language: The salience hypothesis assessed by ERPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Denhieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Passerieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mc Hardy-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1068 (1), pp.151-160. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2005.10.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which common cognitive markers between schizotypic and hypomanic personality? A semantic-emotionnal priming study. personality: an electrophysiological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Besche-Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th World Congress of Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the processing of irony modulated by the level of schizotypy or hypomanic personality? An ERP study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th World Congress of Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Self-Identification Program (SIP): Introducing a Third level of Third wave Cognitive Behavioral Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Baseilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brand-Arpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Olié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:128.42809364548px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Galina IAKIMOVA </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure des Universités, Spécialité : Neuropsychologie, Psychopathologie Cognitive & Psychothérapies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure de Psychologie, HDR.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologue- Psychothérapeute</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Côte d'Azur</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire d'Anthropologie et de Psychologies Cliniques, Cognitives et Sociales (LAPCOS)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Université Côte d’Azur</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">SJA3/MSH, bureau 324</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">24 avenue des Diables Bleus</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">06357 Nice Cedex 04</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Email : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">galina.iakimova@univ-cotedazur.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-responsabilité des formations universitaires :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master « Neuropsychologie et Psychopathologie cognitive » : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://univ-cotedazur.fr/offre-de-formation/neuropsychologie-et-psychopathologie-cognitive</w:t></w:r></w:hyperlink><w:br/><w:r><w:rPr/><w:t xml:space="preserve">La Formation Universitaire de Thérapies Comportementales et Cognitives (AEU & DU de TCC) : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://univ-cotedazur.fr/offre-de-formation/du-et-aeu-therapies-comportementales-et-cognitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DU « Autisme : Pratiques de l’accompagnement au cours de la vie » : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://univ-cotedazur.fr/offre-de-formation/du-troubles-du-spectre-de-lautisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FC : Psychothérapies :</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://univ-cotedazur.fr/offre-de-formation/formation-courte-psychotherapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FC : Nouvelles technologies et Interventions psychologiques :</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://univ-cotedazur.fr/offre-de-formation/formation-courte-nouvelles-technologies-interventions-psychologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable Pédagogique de l’Association Azuréenne de Thérapies Comportementales et Cognitives (AATCC).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Coordinatrice Scientifique du Livre Blanc de la Dépression, Fondation Pierre Deniker, CHU Sainte Anne, Paris. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.fondationpierredeniker.org/livre-blanc-de-la-depression-fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetry of affect in verbal irony understanding: What about the N400 and P600 components?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caillies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Obert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, pp.268-277. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneuroling.2019.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition sociale dans la schizophrénie et les troubles du spectre de l’autisme : points de convergences et différences fonctionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (6), pp.523-537. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2018.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la compréhension des métaphores et des proverbes dans le champ de la désorganisation du cours de la pensée dans la schizophrénie : apport de l’imagerie cérébrale et de la neurophysiologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue comparative des troubles de la cognition sociale dans la schizophrénie et l'autisme : plus de différences que de similitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on faire une TCC sans thérapeute ? Composantes actives des TCC informatisées pour la dépression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dimitrova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Burté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (6), pp.582-593. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2016.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrophysiological correlates of emotional meaning in context in relation to facets of schizotypal personality traits: A dimensional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Thuaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry and Clinical Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70 (3), pp.141-150. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pcn.12366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02860600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socio-demographic and Clinical Correlates of Facial Expression Recognition Disorder in the Euthymic Phase of Bipolar Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Moriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Farruggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Psychiatry / La Revue Canadienne de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 61 (10), pp.633-642. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0706743716639927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional Meaning in Context in Relation to Hypomanic Personality Traits: An ERP Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Thuaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (e0138877), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0138877.t001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral and brain measures (N400) of semantic priming in patients with schizophrenia: Test-retest effect in a longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Besche-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Hardy-Baylé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Passerieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry and Clinical Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68, pp.365 - 373. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pcn.12137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facing the challenge of teaching emotions to individuals with low- and high-functioning autism using a new Serious game: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Serret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Hun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Lozada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margarita Anastassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Autism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.37. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2040-2392-5-37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01820321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early word segmentation in infants acquiring Parisian French: task-dependent and dialect-specific aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Nazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Mersad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megha Sundara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Polka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Child Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (3), pp.600-633. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0305000913000111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03131303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral and brain measures (N400) of semantic priming in patients with schizophrenia: Test-retest effect in a longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Besche-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Hardy-Baylé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Passerieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry and Clinical Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68, pp.365 - 373. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pcn.12137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of idiomatic salience during the comprehension of ambiguous idioms by patients with schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Passerieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vistoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 177 (1-2), pp.46 - 54. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychres.2010.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of idiomatic salience during the comprehension of ambiguous idioms by patients with schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Passerieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Denhière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Vistoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 177 (1-2), pp.46-54. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychres.2010.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral measures and event-related potentials reveal different aspects of sentence processing and comprehension in patients with major depression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Passerieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Foynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Besche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Affective Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 113 (1-2), pp.188-194. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jad.2008.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00643010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On understanding idiomatic language: The salience hypothesis assessed by ERPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Denhieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Passerieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mc Hardy-Bayle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1068 (1), pp.151-160. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.brainres.2005.10.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the processing of irony modulated by the level of schizotypy or hypomanic personality? An ERP study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cailles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th World Congress of Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which common cognitive markers between schizotypic and hypomanic personality? A semantic-emotionnal priming study. personality: an electrophysiological study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Gobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coutté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystel Besche-Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th World Congress of Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Self-Identification Program (SIP): Introducing a Third level of Third wave Cognitive Behavioral Therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Leurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Baseilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brand-Arpon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Olié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina Iakimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId92"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3EA8A1E4"/>
+    <w:nsid w:val="49BB0DD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="EEC598EB"/>
+    <w:nsid w:val="43CECB34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:galina.iakimova@univ-cotedazur.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.fr/offre-de-formation/neuropsychologie-et-psychopathologie-cognitive" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.fr/offre-de-formation/du-et-aeu-therapies-comportementales-et-cognitives" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.fr/offre-de-formation/du-troubles-du-spectre-de-lautisme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.fr/offre-de-formation/formation-courte-psychotherapies" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.fr/offre-de-formation/formation-courte-nouvelles-technologies-interventions-psychologiques" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondationpierredeniker.org/livre-blanc-de-la-depression-fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397329v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caillies" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Gobin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Obert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Terrien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutt&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2019.04.004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140133v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Iakimova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03265491v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Gall" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2018.03.004" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140123v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03265506v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dimitrova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burt&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.08.006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03265505v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moriano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Farruggio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jover" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0706743716639927" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860600v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Thuaire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcn.12366" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01237677v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138877.t001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01820321v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Serret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Hun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lozada" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Anastassova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2040-2392-5-37" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131303v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nazzi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mersad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megha Sundara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Polka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000913000111" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03244936v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Besche-Richard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Hardy-Bayl&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Passerieux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcn.12137" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03265494v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01830900v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Denhi&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laurent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vistoli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2010.02.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNFRTXFV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440460v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643010v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Iakimova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Passerieux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foynard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fiori" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2008.05.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGT9QFT7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440644v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Laurent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Denhieres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Passerieux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Iakimova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Hardy-Bayle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2005.10.076" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFPQX1NC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04561798v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04561797v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cailles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417877v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leurent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Baseilhac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brand-Arpon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Oli&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:galina.iakimova@univ-cotedazur.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.fr/offre-de-formation/neuropsychologie-et-psychopathologie-cognitive" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.fr/offre-de-formation/du-et-aeu-therapies-comportementales-et-cognitives" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.fr/offre-de-formation/du-troubles-du-spectre-de-lautisme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.fr/offre-de-formation/formation-courte-psychotherapies" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.fr/offre-de-formation/formation-courte-nouvelles-technologies-interventions-psychologiques" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fondationpierredeniker.org/livre-blanc-de-la-depression-fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397329v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caillies" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Gobin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Obert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Terrien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutt&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2019.04.004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03265491v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Gall" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Iakimova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2018.03.004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140133v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140123v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03265506v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dimitrova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Burt&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2016.08.006" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860600v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coutte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Thuaire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcn.12366" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03265505v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moriano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Farruggio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jover" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0706743716639927" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01237677v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0138877.t001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03244936v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Besche-Richard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Hardy-Bayl&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Passerieux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcn.12137" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01820321v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Serret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Hun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lozada" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Anastassova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2040-2392-5-37" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131303v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nazzi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mersad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megha Sundara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Polka" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305000913000111" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-03265494v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01830900v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Denhi&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laurent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vistoli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2010.02.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNFRTXFV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440460v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643010v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Iakimova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Passerieux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Foynard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fiori" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Besche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2008.05.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGT9QFT7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440644v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Laurent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Denhieres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Passerieux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Iakimova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mc Hardy-Bayle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2005.10.076" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFPQX1NC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04561797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cailles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04561798v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417877v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Leurent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Baseilhac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brand-Arpon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Oli&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>