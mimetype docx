--- v0 (2026-03-30)
+++ v1 (2026-05-05)
@@ -1173,165 +1173,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Optical Communications and Networking</w:t>
+                <w:t xml:space="preserve">Fundamental limits of high bit rate optical communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Communications and Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Malaviya National Institute of Technology Jaipur, Mar 2019, Jaipur, India</w:t>
+              <w:t xml:space="preserve">Topical Meeting on OPTIcs and Applications to SUstainable Development (OPTISUD) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, STO, Sep 2019, Carthage, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108745v1</w:t>
+                <w:t xml:space="preserve">hal-04108744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamental limits of high bit rate optical communication</w:t>
+                <w:t xml:space="preserve">Advanced Optical Communications and Networking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topical Meeting on OPTIcs and Applications to SUstainable Development (OPTISUD) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, STO, Sep 2019, Carthage, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">Advanced Optical Communications and Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Malaviya National Institute of Technology Jaipur, Mar 2019, Jaipur, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108744v1</w:t>
+                <w:t xml:space="preserve">hal-04108745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Cryptography: Principles, Implementation and Perspectives</w:t>
               </w:r>
@@ -1928,805 +1928,805 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of spectral band utilization in gridless WDM optical network</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced Optical Communications and Networking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Next-Generation Optical Networks for Data Centers and Short-Reach Links, Photonics West, SPIE OPTO</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vlll International Congress on Telematics and Telecommunications (CITTEL 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, La Havane (Cuba), Cuba</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04109035v1</w:t>
+                <w:t xml:space="preserve">hal-04116247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Optical Communications and Networking</w:t>
+                <w:t xml:space="preserve">Bandwidth and dynamic range of a pulsed coherent optical detection. Application to linear optical sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vlll International Congress on Telematics and Telecommunications (CITTEL 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, La Havane (Cuba), Cuba</w:t>
+              <w:t xml:space="preserve">Materials, Devices, and Applications XIII Conference and Broadband Access Communication Technologies VIII Conference, Photonics West, SPIE OPTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, San Francisco, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04116247v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandwidth and dynamic range of a pulsed coherent optical detection. Application to linear optical sampling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuously tunable sub-ps pulse train generation using solitonic-effect compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials, Devices, and Applications XIII Conference and Broadband Access Communication Technologies VIII Conference, Photonics West, SPIE OPTO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, San Francisco, California, United States</w:t>
+              <w:t xml:space="preserve">European Semiconductor Laser Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412028v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuously tunable sub-ps pulse train generation using solitonic-effect compression</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced Optical Communications and Networking (Invited Tutorial)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Semiconductor Laser Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Vlll International Congress on Telematics and Telecommunications (CITTEL 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Havana, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412104v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Optical Communications and Networking (Invited Tutorial)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimal design of UHF TV band log-periodic antenna using invasive weed optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lazaridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Zaharis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Skeberis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Xenos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tziris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vlll International Congress on Telematics and Telecommunications (CITTEL 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 4th International Conference on Wireless Communications, Vehicular Technology, Information Theory and Aerospace &amp; Electronic Systems (VITAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Aalborg, Denmark. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VITAE.2014.6934491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412101v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal design of UHF TV band log-periodic antenna using invasive weed optimization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-wavelength and multiband RE-doped optical fiber source array for WDM-GPON applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Skeberis</w:t>
+                <w:t xml:space="preserve">G. Perez-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Xenos</w:t>
+                <w:t xml:space="preserve">I. Bertoldi-Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gallion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Tziris</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Álvarez-Chávez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 4th International Conference on Wireless Communications, Vehicular Technology, Information Theory and Aerospace &amp; Electronic Systems (VITAE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Aalborg, Denmark. pp.1-5, </w:t>
+              <w:t xml:space="preserve">Broadband Access Communication Technologies VIII" Conference,Photonics West, SPIE OPTO, paper 9007-9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Feb 2014, San Francisco, California, United States. pp.900709, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VITAE.2014.6934491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2037369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04109029v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-wavelength and multiband RE-doped optical fiber source array for WDM-GPON applications</w:t>
+                <w:t xml:space="preserve">Optimization of spectral band utilization in gridless WDM optical network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Perez-Sanchez</w:t>
+                <w:t xml:space="preserve">Indayara Bertoldi Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Bertoldi-Martins</w:t>
+                <w:t xml:space="preserve">Ivan Aldaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pérez-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Álvarez-Chávez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Broadband Access Communication Technologies VIII" Conference,Photonics West, SPIE OPTO, paper 9007-9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPIE, Feb 2014, San Francisco, California, United States. pp.900709, </w:t>
+              <w:t xml:space="preserve">Next-Generation Optical Networks for Data Centers and Short-Reach Links, Photonics West, SPIE OPTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, San Francisco, United States. pp.90100K, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2037369⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2041229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02412108v1</w:t>
+                <w:t xml:space="preserve">hal-04109035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of a Pulsed Local Oscillator Coherent Optical Receiver. Application to the linear optical sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junhe Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3182,321 +3182,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04109032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of WDM Networks with Photonic Switching and Resource Distribution Planning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non linearity and noise in Semiconductor Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Filipe Rudge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Networks and Optical Communications &amp; 8th Conference on Optical Cabling and Infrastructure.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Graz, Austria</w:t>
+              <w:t xml:space="preserve">Second European workshop on VeCSL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411967v1</w:t>
+                <w:t xml:space="preserve">hal-02412030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of Optical Mode-Linewidth and Mode-frequency drift of a Mode-Locked Laser using Coherent Intradyne-Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fausto Gómez Agis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on laser and electrooptique (CLEO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, San José, United States. pp.JTh2A.108, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/CLEO_QELS.2013.JTh2A.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non linearity and noise in Semiconductor Laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance of WDM Networks with Photonic Switching and Resource Distribution Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indayara B. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Rudge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second European workshop on VeCSL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">18th European Conference on Networks and Optical Communications &amp; 8th Conference on Optical Cabling and Infrastructure.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412030v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From optical communication basics to WDM and FTTH networking</w:t>
               </w:r>
@@ -3545,217 +3545,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Compact QPSK/16QAM Modulator Based on Two Multimode Interference Couplers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Communications Numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia Communications and Photonics Conference (ACP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée des Cordées de la Réussite, ParisTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411968v1</w:t>
+                <w:t xml:space="preserve">hal-02411970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Communications Numériques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Novel Compact QPSK/16QAM Modulator Based on Two Multimode Interference Couplers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junhe Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Cordées de la Réussite, ParisTech</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asia Communications and Photonics Conference (ACP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Beijing, China. pp.AF2B.28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ACPC.2013.AF2B.28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411970v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-resonateurs en anneau injectes optiquement pour applications aux communications tres-large bande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.M. Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3826,264 +3826,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02412031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tutorial Presentation &amp;quot;Quantum Communications and Cryptography</w:t>
+                <w:t xml:space="preserve">Optical Communications in the Mexican Small Satellite Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Mendieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arvizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Muraoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ennrique Pacheo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan C Murrieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IEEE International Conference on Information and Communication Technologies RIVF 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Ho Chi Mim Ville, Vietnam</w:t>
+              <w:t xml:space="preserve">International Conference on Space Optical Systems and Applications (ICSOS2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Space Agency, Oct 2012, Ajaccio, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411914v1</w:t>
+                <w:t xml:space="preserve">hal-02411913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Communications in the Mexican Small Satellite Project</w:t>
+                <w:t xml:space="preserve">Tutorial Presentation &amp;quot;Quantum Communications and Cryptography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco J. Mendieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gallion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Space Optical Systems and Applications (ICSOS2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Space Agency, Oct 2012, Ajaccio, France</w:t>
+              <w:t xml:space="preserve">9th IEEE International Conference on Information and Communication Technologies RIVF 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Ho Chi Mim Ville, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411913v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Injection-Locked Quantum Nanostructure Semiconductor Lasers for Ultra-Broadband Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4184,429 +4184,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upstream OCDMA-TDM passive optical network using a novel sourceless ONU</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lepers</w:t>
+                <w:t xml:space="preserve">Poursuite aveugle des dérives de phase d’un récepteur cohérent séquentiel pour la mesure de signaux optiques vectoriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Trung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin You</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOC '12/OC&amp;I '12 : 17th European Conference on Networks and Optical Communications/7th Conference on Optical Cabling and Infrastructure</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">32ièmes Journées Nationales d'Optique Guidée JNOG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00756646v1</w:t>
+                <w:t xml:space="preserve">hal-02411927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique non linéaire dans les lasers à boîtes quantiques pour les applications à large bande</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stroboscopic Analysis of High BitRate Optical Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Erasme</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ièmes Journées Nationales d'Optique Guidée JNOG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">1st EOS Topical Meeting on Photonics for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411926v1</w:t>
+                <w:t xml:space="preserve">hal-02411830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stroboscopic Analysis of High BitRate Optical Signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamique non linéaire dans les lasers à boîtes quantiques pour les applications à large bande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gosset</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Kechaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Erasme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st EOS Topical Meeting on Photonics for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">32ièmes Journées Nationales d'Optique Guidée JNOG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411830v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poursuite aveugle des dérives de phase d’un récepteur cohérent séquentiel pour la mesure de signaux optiques vectoriels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gosset</w:t>
+                <w:t xml:space="preserve">Upstream OCDMA-TDM passive optical network using a novel sourceless ONU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Gharaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xin You</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ièmes Journées Nationales d'Optique Guidée JNOG</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NOC '12/OC&amp;I '12 : 17th European Conference on Networks and Optical Communications/7th Conference on Optical Cabling and Infrastructure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Vilanova I La Geltru, Spain. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NOC.2012.6249912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411927v1</w:t>
+                <w:t xml:space="preserve">hal-00756646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of crosstalk in capacity performance of WDM/OCDMA system</w:t>
               </w:r>
@@ -5892,100 +5892,100 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of spectral band utilization in gridless WDM optical network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indayara Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Aldaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Perez-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24 (7), pp.90100K. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2041229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108759v1</w:t>
@@ -6289,472 +6289,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04109030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-Locked Homodyne Measurement of Quasiprobability Q Function and Detection of Information-Carrying Weak-Coherent-States</w:t>
+                <w:t xml:space="preserve">Rare-earth-doped fiber designs for superluminescent sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Garcia</w:t>
+                <w:t xml:space="preserve">Grethell Pérez-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Mendieta</w:t>
+                <w:t xml:space="preserve">Indayara Bertoldi-Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josue Lopez</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jose Alvarez-Chávez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mop.27844⟩</w:t>
+              <w:t xml:space="preserve">Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (8), pp.086110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.OE.52.8.086110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04109038v1</w:t>
+                <w:t xml:space="preserve">hal-04109037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare-earth-doped fiber designs for superluminescent sources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Indayara Bertoldi-Martins</w:t>
+                <w:t xml:space="preserve">A Mode Multiplexer/De-Multiplexer for Multi-core Fibers Based on Multimode Interference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junhe Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose Alvarez-Chávez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.OE.52.8.086110⟩</w:t>
+              <w:t xml:space="preserve">Photonics Technology. Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (13), pp.1214-1217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PTL.2013.2263376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04109037v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Mode Multiplexer/Demultiplexer for Multi-Core Fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junhe Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25 (13), pp.1214-1217. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LPT.2013.2263376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04109045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mode Multiplexer/De-Multiplexer for Multi-core Fibers Based on Multimode Interference</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Phase-Locked Homodyne Measurement of Quasiprobability Q Function and Detection of Information-Carrying Weak-Coherent-States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Mendieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josue Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Arvizu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics Technology. Lett.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Volume 55, Issue 10, Pages: 2431-2437 (10), pp.2431-2437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mop.27844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PTL.2013.2263376⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02286466v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of phase-diffused weak-coherent-states using an optical Costas loop</w:t>
               </w:r>
@@ -6779,51 +6779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Arvizu Mondragón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Mendieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Alvarez Guzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7491,554 +7491,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homodyne detection of weak coherent optical pulse: Applications to quantum cryptography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Fourier Series Approach to Analyze Pump Modulation Induced Noise in Raman Amplifiers With TDM Pumps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junhe Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qing Xu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuel Sabban</w:t>
+                <w:t xml:space="preserve">Shifeng Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21, pp.1879 - 1881</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04109123v1</w:t>
+                <w:t xml:space="preserve">hal-04108810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LDPC Code Design and Performance Analysis on OOK Chi-square Based Optical channels</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decoy-state quantum key distribution using homodyne detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S H Shams Mousavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gallion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LPT.2009.2023627⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physreva.80.012327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00649711v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General formulation for quantum macroscopic nonlinear optics</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">LDPC Code Design and Performance Analysis on OOK Chi-square Based Optical channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Sahuguede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fafchamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Julien-Vergonjanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Cances</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.26.000902⟩</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (17), pp.1190-1192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2009.2023627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04109122v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00649711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fourier Series Approach to Analyze Pump Modulation Induced Noise in Raman Amplifiers With TDM Pumps</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Homodyne detection of weak coherent optical pulse: Applications to quantum cryptography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifeng Jiang</w:t>
+                <w:t xml:space="preserve">Qing Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Sabban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 51 (8), pp.1934-1939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mop.24471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108810v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoy-state quantum key distribution using homodyne detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S H Shams Mousavi</w:t>
+                <w:t xml:space="preserve">General formulation for quantum macroscopic nonlinear optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shifeng Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 80, </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26 (5), pp.902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physreva.80.012327⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.26.000902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108807v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual-Threshold Balanced Homodyne Detection at 1550 nm Optical Fiber Quantum Key Distribution System</w:t>
               </w:r>
@@ -8868,77 +8868,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric filter optimal design suitable for microwave communications by using multiobjective evolutionary algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Goudos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Zaharis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Salazar-Lechuga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lazaridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8991,503 +8991,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise in distributed Raman amplification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A New Frequency Model for Pump-to-Signal RIN Transfer in Brillouin Fiber Amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junhe Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianping Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinwan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.741561⟩</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (13), pp.978-980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2007.898756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108800v1</w:t>
+                <w:t xml:space="preserve">hal-04109153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bit-Error-Rate Evaluation of the Distributed Raman Amplified Transmission Systems in the Presence of Double Rayleigh Backscattering Noise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Noise in distributed Raman amplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gallion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junhe Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifeng Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Erwan Pincemin</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianping Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jaouën</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.67810U. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.741561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LPT.2007.893027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04108794v1</w:t>
+                <w:t xml:space="preserve">hal-04108800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Frequency Model for Pump-to-Signal RIN Transfer in Brillouin Fiber Amplifiers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Jaouen</w:t>
+                <w:t xml:space="preserve">Bit-Error-Rate Evaluation of the Distributed Raman Amplified Transmission Systems in the Presence of Double Rayleigh Backscattering Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shifeng Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Yi</w:t>
+                <w:t xml:space="preserve">Bruno Bristiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinwan Li</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erwan Pincemin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 19 (13), pp.978-980. </w:t>
+              <w:t xml:space="preserve">, 2007, 19 (7), pp.468-470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LPT.2007.898756⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2007.893027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04109153v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full characterization of modern transmission fibers for Raman amplified-based communication systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifeng Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bristiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jaouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Pincemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 15 (8), pp.4883. </w:t>
@@ -9519,1206 +9519,1206 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04109161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the radiation characteristics of a base station antenna array using a particle swarm optimizer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Z. Zaharis</w:t>
+                <w:t xml:space="preserve">Source coherence impairments in a direct detection direct sequence optical code-division multiple-access system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Kampitaki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Lazaridis</w:t>
+                <w:t xml:space="preserve">Mounia Lourdiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Papastergiou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Hatzigaidas</w:t>
+                <w:t xml:space="preserve">Vincent Beugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mop.22505⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (4), pp.456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ao.46.000456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108795v1</w:t>
+                <w:t xml:space="preserve">hal-04109175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source coherence impairments in a direct detection direct sequence optical code-division multiple-access system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lepers</w:t>
+                <w:t xml:space="preserve">Improving the radiation characteristics of a base station antenna array using a particle swarm optimizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Zaharis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kampitaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lazaridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Papastergiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounia Lourdiane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Beugin</w:t>
+                <w:t xml:space="preserve">A. Hatzigaidas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 49 (7), pp.1690-1698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mop.22505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/ao.46.000456⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04109175v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Analysis on the PMD-Assisted Pump-to-Signal Noise Transfer in Distributed Fiber Raman Amplifiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shifeng Jiang</w:t>
+                <w:t xml:space="preserve">Optimization of integrated circuits placement for electric field reduction inside telecommunications equipment using Monte Carlo simulation and parallel recombinative simulated annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sotirios Goudos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaharias Zaharis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlos Lazaridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JLT.2007.905226⟩</w:t>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 49 (12), pp.3049-3055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mop.22893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04109144v1</w:t>
+                <w:t xml:space="preserve">hal-04108799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of integrated circuits placement for electric field reduction inside telecommunications equipment using Monte Carlo simulation and parallel recombinative simulated annealing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pavlos Lazaridis</w:t>
+                <w:t xml:space="preserve">Theoretical Analysis on the PMD-Assisted Pump-to-Signal Noise Transfer in Distributed Fiber Raman Amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shifeng Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 (10), pp.3185-3192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2007.905226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mop.22893⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04108799v1</w:t>
+                <w:t xml:space="preserve">hal-04109144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DS-OCDMA encoder/decoder performance analysis using optical low-coherence reflectometry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A.-F. Obaton</w:t>
+                <w:t xml:space="preserve">Characteristics of the phase noise correlation of injection locked lasers for RF signal generation and transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Kéfélian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JLT.2006.878039⟩</w:t>
+              <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38, pp.467-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11082-006-0043-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108787v1</w:t>
+                <w:t xml:space="preserve">hal-01075173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of the phase noise correlation of injection locked lasers for RF signal generation and transmission</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Gabet</w:t>
+                <w:t xml:space="preserve">New model of noise figure and RIN transfer in fiber Raman amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bristiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pincemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shifeng Jiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 38, pp.467-478. </w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (8), pp.980-982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11082-006-0043-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2006.873551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01075173v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New model of noise figure and RIN transfer in fiber Raman amplifiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New design rules and experimental study of slightly flared 1480-nm pump lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Guermache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bristiel</w:t>
+                <w:t xml:space="preserve">Vincent Voiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Marie Capella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Shifeng Jiang</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 18 (8), pp.980-982. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 18 (6), pp.782-784</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108785v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00218269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New design rules and experimental study of slightly flared 1480-nm pump lasers</w:t>
+                <w:t xml:space="preserve">DS-OCDMA encoder/decoder performance analysis using optical low-coherence reflectometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Guermache</w:t>
+                <w:t xml:space="preserve">I. Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Voiriot</w:t>
+                <w:t xml:space="preserve">C. Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose-Marie Capella</w:t>
+                <w:t xml:space="preserve">A.-F. Obaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joel Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24 (8), pp.3121-3128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2006.878039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00218269v1</w:t>
+                <w:t xml:space="preserve">hal-04108787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of phase-noise properties and timing jitter of 40-GHz all-optical clock recovery using self-pulsating semiconductor lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New design rules and experimental study of slightly flared 1480-nm pump lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guermache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Voiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.-M. Capella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JLT.2006.882432⟩</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (6), pp.782-784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2006.871640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108790v1</w:t>
+                <w:t xml:space="preserve">hal-04108784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New design rules and experimental study of slightly flared 1480-nm pump lasers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of phase-noise properties and timing jitter of 40-GHz all-optical clock recovery using self-pulsating semiconductor lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 18 (6), pp.782-784. </w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24 (10), pp.3734-3742. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LPT.2006.871640⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2006.882432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108784v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standard-compliant jitter transfer function of all-optical clock recovery at 40 GHz based on a quantum-dot self-pulsating semiconductor laser</w:t>
               </w:r>
@@ -10838,103 +10838,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental demonstration of spatial hole burning reduction leading to 1480-nm pump lasers output power improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guermache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Voiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.-M. Capella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 17 (10), pp.2023-2025. </w:t>
@@ -11096,235 +11096,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of amplitude-squeezed light from 1550 nm distributed feedback semiconductor laser under wavelength selective optical feedback conditions</w:t>
+                <w:t xml:space="preserve">Room-temperature generation of amplitude-squeezed light from 1550-nm distributed-feedback semiconductor lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jérémie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chabran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 75 (23), pp.3614-3616. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 16 (3), pp.460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.125405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.16.000460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124487v1</w:t>
+                <w:t xml:space="preserve">hal-04124488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room-temperature generation of amplitude-squeezed light from 1550-nm distributed-feedback semiconductor lasers</w:t>
+                <w:t xml:space="preserve">Generation of amplitude-squeezed light from 1550 nm distributed feedback semiconductor laser under wavelength selective optical feedback conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jérémie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chabran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 16 (3), pp.460. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 75 (23), pp.3614-3616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.16.000460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.125405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124488v1</w:t>
+                <w:t xml:space="preserve">hal-04124487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generalized approach to optical low-coherence reflectometry including spectral filtering effects</w:t>
               </w:r>
@@ -11427,51 +11427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Wiedmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chabran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11616,442 +11616,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classical optical corpuscular theory of semiconductor laser intensity squeezed-light generator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semiclassical model of semiconductor laser noise and amplitude noise squeezing. I. Description and application to Fabry-Perot laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Vey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francine Jérémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF02996067⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 33 (11), pp.2097-2104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/3.641325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124501v1</w:t>
+                <w:t xml:space="preserve">hal-04124491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiclassical model of semiconductor laser noise and amplitude noise squeezing. I. Description and application to Fabry-Perot laser</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Classical optical corpuscular theory of semiconductor laser intensity squeezed-light generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Jérémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 52 (5-6), pp.235-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02996067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/3.641325⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04124491v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of transmitter speed and receiver bandwidth on the eye margin performance of a 10-Gb/s optical fiber transmission system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Mizuhara</w:t>
+                <w:t xml:space="preserve">Semiclassical model of semiconductor laser noise and amplitude noise squeezing. II. Application to complex laser structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Vey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/68.559412⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 33 (11), pp.2105-2110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/3.641326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124503v1</w:t>
+                <w:t xml:space="preserve">hal-04124495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiclassical model of semiconductor laser noise and amplitude noise squeezing. II. Application to complex laser structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Vey</w:t>
+                <w:t xml:space="preserve">Effect of transmitter speed and receiver bandwidth on the eye margin performance of a 10-Gb/s optical fiber transmission system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Nuyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.D. Tzeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mizuhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 33 (11), pp.2105-2110. </w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 9 (4), pp.532-534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/3.641326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/68.559412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124495v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leakage current measurement in multielectrode lasers using optical low-coherence reflectometry</w:t>
               </w:r>
@@ -12141,64 +12141,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classical optical corpuscular theory of semiconductor laser intensity squeezed-light generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Jérémie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Vey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 29 (1), pp.65-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12232,51 +12232,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact solutions for linear propagation of chirped pulses using a chirped Gauss–Hermite orthogonal basis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lazaridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Debarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12330,235 +12330,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-bandwidth product of chirped sech^2 pulses: application to phase–amplitude-coupling factor measurement: addendum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Debarge</w:t>
+                <w:t xml:space="preserve">Performance improvement of 10 Gb/s standard fiber transmission systems by using the SPM effect in the dispersion compensating fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Nuyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.K. Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/ol.21.000164⟩</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 8 (10), pp.1406-1408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/68.536670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124521v1</w:t>
+                <w:t xml:space="preserve">hal-04124514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance improvement of 10 Gb/s standard fiber transmission systems by using the SPM effect in the dispersion compensating fiber</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y.K. Park</w:t>
+                <w:t xml:space="preserve">Time-bandwidth product of chirped sech^2 pulses: application to phase–amplitude-coupling factor measurement: addendum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lazaridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Debarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 8 (10), pp.1406-1408. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 21 (2), pp.164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/68.536670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/ol.21.000164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124514v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linewidth rebroadening due to nonlinear gain and index induced by carrier heating in strained quantum-well lasers</w:t>
               </w:r>
@@ -12661,51 +12661,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved measurement of dynamic frequency chirp due to electrostriction mechanism in optical fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zimmerli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12772,469 +12772,469 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time–bandwidth product of chirped sech^2 pulses: application to phase–amplitude-coupling factor measurement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Debarge</w:t>
+                <w:t xml:space="preserve">Experimental investigation of the relative importance of carrier heating and spectral‐hole‐burning on nonlinear gain in bulk and strained multi‐quantum‐well 1.55 μm lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guang‐hua Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Talneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Ougazzaden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.20.001160⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 67 (6), pp.771-773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.115462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124527v1</w:t>
+                <w:t xml:space="preserve">hal-04124525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semiconductor laser dynamics beyond the rate-equation approximation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Govind Agrawal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bowden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 119 (1-2), pp.246-255. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0030-4018(95)00245-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the relative importance of carrier heating and spectral‐hole‐burning on nonlinear gain in bulk and strained multi‐quantum‐well 1.55 μm lasers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guang‐hua Duan</w:t>
+                <w:t xml:space="preserve">Amplitude squeezing with a Fabry–Perot semiconductor laser: existence of an optimum biasing condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Ougazzaden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.115462⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 20 (19), pp.2018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.20.002018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124525v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amplitude squeezing with a Fabry–Perot semiconductor laser: existence of an optimum biasing condition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Vey</w:t>
+                <w:t xml:space="preserve">Time–bandwidth product of chirped sech^2 pulses: application to phase–amplitude-coupling factor measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lazaridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Debarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 20 (19), pp.2018. </w:t>
+              <w:t xml:space="preserve">, 1995, 20 (10), pp.1160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.20.002018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.20.001160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124522v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linewidth enhancement factor and nonlinear gain in ZnSe semiconductor lasers</w:t>
               </w:r>
@@ -13458,51 +13458,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimum conditions for soliton launching from chirped sech^2 pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lazaridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Debarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13800,51 +13800,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate model of the semiconductor laser nonuniform FM response for the study of coherent optical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Roudas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14261,235 +14261,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective nonlinear gain in semiconductor lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strong signal analysis of optical nonlinearities in single-quantum-well and double-heterostructure lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.-H. Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G.P. Agrawal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 4 (3), pp.218-220. </w:t>
+              <w:t xml:space="preserve">, 1992, 4 (10), pp.1103-1106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/68.122371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/68.163746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125118v1</w:t>
+                <w:t xml:space="preserve">hal-04125114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong signal analysis of optical nonlinearities in single-quantum-well and double-heterostructure lasers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effective nonlinear gain in semiconductor lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.-H. Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.P. Agrawal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 4 (10), pp.1103-1106. </w:t>
+              <w:t xml:space="preserve">, 1992, 4 (3), pp.218-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/68.163746⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/68.122371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125114v1</w:t>
+                <w:t xml:space="preserve">hal-04125118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic and noise properties of multi-electrode tunable semiconductor lasers</w:t>
               </w:r>
@@ -15014,234 +15014,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of a homodyne receiver using a injection-locked semiconductor laser for phase modulated optical signals</w:t>
+                <w:t xml:space="preserve">Drive current noise induced linewidth in tunable multielectrode lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lidoyne</w:t>
+                <w:t xml:space="preserve">G.H. Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Erasme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 46 (11-12), pp.570-576. </w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 3 (4), pp.302-304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF02996358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/68.82093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125121v1</w:t>
+                <w:t xml:space="preserve">hal-04125233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drive current noise induced linewidth in tunable multielectrode lasers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G.H. Duan</w:t>
+                <w:t xml:space="preserve">Performance analysis of a homodyne receiver using a injection-locked semiconductor laser for phase modulated optical signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lidoyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Erasme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 46 (11-12), pp.570-576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02996358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/68.82093⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04125233v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-amplitude coupling and spontaneous emission rate in distributed feedback or composite-cavity semiconductor lasers</w:t>
               </w:r>
@@ -15784,51 +15784,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of spontaneous emission rate of distributed feedback semiconductor lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.H. Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16402,235 +16402,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of amplitude-phase coupling on the injection locking bandwidth of a semiconductor laser</w:t>
+                <w:t xml:space="preserve">Contribution of spontaneous emission to the linewidth of an injection-locked semiconductor laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nakajima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Debarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chabran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1985, 21 (7), pp.264-266. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/el:19850188⟩</w:t>
+              <w:t xml:space="preserve">, 1985, 21 (14), pp.626-628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el:19850443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125361v1</w:t>
+                <w:t xml:space="preserve">hal-04125357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of spontaneous emission to the linewidth of an injection-locked semiconductor laser</w:t>
+                <w:t xml:space="preserve">Influence of amplitude-phase coupling on the injection locking bandwidth of a semiconductor laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Debarge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Chabran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1985, 21 (14), pp.626-628. </w:t>
+              <w:t xml:space="preserve">, 1985, 21 (7), pp.264-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/el:19850443⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/el:19850188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125357v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum phase noise and field correlation in single frequency semiconductor laser systems</w:t>
               </w:r>
@@ -17113,51 +17113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F J Mendieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifeng Jiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Wolf. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2017, 9780080879314</w:t>
@@ -17773,51 +17773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chabran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nakajima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Parameswaran Hariharan; Daniel Malacara-Hernandez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Selected Papers on Interference, Interferometry, and Interferometric Metrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p718, 1995, 9780819419361</w:t>
@@ -18077,51 +18077,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="850C1D66"/>
+    <w:nsid w:val="10932563"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18308,51 +18308,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gallion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8953-4353" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.telecom-paris.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.polytechnique.edu/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sorbonne-universite.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.telecom-paris.fr/fr/recherche/laboratoires/laboratoire-traitement-et-communication-de-linformation-ltci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.optica.org/en-us/home/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ieee.org" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ieee-photonics.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cti-commission.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.telecom-paristech.fr/gallion/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04118585v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109074v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Petit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqqas Akhtar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bouley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Erasme" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.854677" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109131v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Gharaei" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lepers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsan Fsaifes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.804545" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109132v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Farhat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Menif" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Rezig" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.803476" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109143v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilin Yi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jaou&#235;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng Hu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yikai Su" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.743699" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109156v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Campuzano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.742564" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109177v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Renaudier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang-Hua Duan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lavigne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.687970" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109663v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Lazaridis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108745v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108744v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108746v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287752v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04116240v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Tziris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaharias Zaharis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Xenos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cosmas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-AT-RASC.2015.7302885" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287750v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412103v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288506v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412110v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287751v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109035v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indayara Bertoldi Martins" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Aldaya" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;rez-Sanchez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2041229" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04116247v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412028v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin You" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gosset" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grillot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412104v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412101v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109029v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lazaridis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zaharis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Skeberis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xenos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tziris" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VITAE.2014.6934491" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412108v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perez-Sanchez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertoldi-Martins" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#193;lvarez-Ch&#225;vez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2037369" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412435v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhe Zhou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACPC.2014" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04116252v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04116254v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACPC.2014.ATh3A.111" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412109v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412111v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109032v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. You" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gosset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grillot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2035800" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411967v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indayara B. Martins" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Rudge" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288349v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto G&#243;mez Agis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2013.JTh2A.108" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412030v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411972v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411968v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACPC.2013.AF2B.28" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411970v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412031v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Doucet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Osinski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411914v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Mendieta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411913v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arvizu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Muraoka" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennrique Pacheo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C Murrieta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411915v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411831v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756646v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOC.2012.6249912" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411926v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Kechaou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411830v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411927v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Trung Nguyen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309443v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NFOEC.2010.JThA49" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309440v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steevy Cordette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NFOEC.2010.JThA34" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317654v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSCS.2009.5412582" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446777v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818191v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Affes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04190-7_13" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZCSHPTD5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394781v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.806880" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327468v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125105v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Roudas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jaouen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vallet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prado" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.178513" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04118653v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109015v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.006825" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109014v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2016.2517650" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108759v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indayara Martins" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109027v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-015-0245-8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109018v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2014.2375208" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109030v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2014.2323133" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109038v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Garcia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mendieta" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Lopez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Alvarez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Arvizu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.27844" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HDGWF0MF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109037v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grethell P&#233;rez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indayara Bertoldi-Martins" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alvarez-Ch&#225;vez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.52.8.086110" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109045v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2013.2263376" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286466v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTL.2013.2263376" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109057v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Lopez Leyva" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Arvizu Mondrag&#243;n" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Garc&#237;a" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Alvarez Guzman" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.51.10.105002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109068v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2011.2159832" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286663v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.892831" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125379v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713819110" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109072v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2010.2054068" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305751v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-011-9449-8" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9GJ7L575-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108808v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F J Mendieta" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Arvizu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Muraoka" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sanchez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.848861" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109123v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Xu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sabban" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24471" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RRT3QB2Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00649711v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sahuguede" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fafchamps" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julien-Vergonjanne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rodriguez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cances" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2009.2023627" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109122v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shifeng Jiang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.26.000902" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108810v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108807v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S H Shams Mousavi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreva.80.012327" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108804v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Xu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sabban" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Costa E Silva" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Mendieta" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2008.2009949" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108801v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien K&#233;f&#233;lian" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2008.917239" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372646v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gabet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Douay" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JON.7.000692" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108802v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2008.922368" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108797v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Kampitaki" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Papastergiou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.22658" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1PWJZXCL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108793v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Renaudier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Landais" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2006.886820" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108792v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Dijk" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dross" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-opt:20050096" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108798v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goudos" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salazar-Lechuga" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.22755" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CXHBNDMH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108800v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianping Chen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.741561" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108794v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bristiel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pincemin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2007.893027" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109153v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jaouen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinwan Li" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2007.898756" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109161v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.004883" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108795v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kampitaki" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papastergiou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hatzigaidas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.22505" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V5R0X724-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109175v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lourdiane" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beugin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.46.000456" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109144v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2007.905226" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108799v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Goudos" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.22893" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5JMG9DC8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108787v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fsaifes" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepers" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-F. Obaton" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2006.878039" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075173v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-006-0043-4" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B571E50BC528B6F760628C264A8DE6EADD78900C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108785v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bristiel" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pincemin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2006.873551" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00218269v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Guermache" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Voiriot" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Capella" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jacquet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108790v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2006.882432" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108784v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guermache" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Voiriot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-M. Capella" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2006.871640" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108788v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavigne" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lelarge" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jourdran" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dagens" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2006.875338" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108782v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Locatelli" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legrand" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2005.854386" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108781v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-H. Duan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Provost" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Debregeas-Sillard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2005.843977" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124487v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chabran" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.125405" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124488v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.16.000460" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124489v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Wiedmann" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/50.701415" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124490v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/50.669020" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124511v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Nuyts" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Kwang Park" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/50.552111" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124501v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vey" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02996067" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FFNH0D46-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124491v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Vey" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3.641325" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124503v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D. Tzeng" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mizuhara" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.559412" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124495v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3.641326" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124498v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.605527" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124506v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A%3A1018577316272" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124500v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debarge" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.22.000685" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124521v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.21.000164" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124514v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.K. Park" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.536670" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124516v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girardin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.481108" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124517v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Quang" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zimmerli" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Thomine" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.481135" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124527v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.20.001160" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125094v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yao" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govind Agrawal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bowden" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(95)00245-4" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124525v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Girardin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang&#8208;hua Duan" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Talneau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ougazzaden" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.115462" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124522v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vey" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.20.002018" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124530v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yao" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P. Agrawal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.345905" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124526v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holtz" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mauratille" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.212497" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124524v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.20.001680" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125106v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.281799" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125101v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blez" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.313044" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125096v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roudas" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.334849" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125108v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Ramos" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alwyn Seeds" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldario Bordonalli" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.19.000004" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125110v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jaou&#235;n" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.4650061611" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JHDLNC2X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125111v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3.206568" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125118v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.122371" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125114v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.163746" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248834v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Holtz" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1992101" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/169F5A376F7AC7316B65638D39457B5FC314DA55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125113v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Elsasser" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.166945" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125115v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19921131" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125226v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lidoyne" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Erasme" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/50.79543" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125122v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19910620" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125121v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lidoyne" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02996358" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-TTGDM9Z6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125233v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Duan" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.82093" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125268v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang -Hua Duan" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Debarge" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02995305" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-KTZH6Z5C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125309v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3.44914" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125250v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.15.001144" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125280v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-j.1990.0026" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125324v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Hua Duan" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02997807" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-2K3ZM77G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125327v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19890238" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125353v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Petitbon" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3.108" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125333v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Doyle" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3.156" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125342v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19870949" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125348v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duan" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.12.000800" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125356v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.11.000294" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125361v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19850188" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125357v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nakajima" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19850443" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125367v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.1984.1072399" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125378v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mendieta" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leconte" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSA.72.001167" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02294970v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287343v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108740v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109720v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109698v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109706v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109756v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costa E Silva" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Agnolini" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.707785" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108779v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brenot" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousseau" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20052173" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109723v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109730v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OAA.1999.WB2" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124529v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124537v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vandamme" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thomine" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03000771" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-F3M0BN8D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gallion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8953-4353" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.telecom-paris.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.polytechnique.edu/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sorbonne-universite.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.telecom-paris.fr/fr/recherche/laboratoires/laboratoire-traitement-et-communication-de-linformation-ltci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.optica.org/en-us/home/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ieee.org" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ieee-photonics.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cti-commission.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.telecom-paristech.fr/gallion/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04118585v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109074v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Petit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqqas Akhtar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bouley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Erasme" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.854677" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109131v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Gharaei" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lepers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsan Fsaifes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.804545" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109132v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Farhat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Menif" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Rezig" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.803476" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109143v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilin Yi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jaou&#235;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng Hu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yikai Su" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.743699" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109156v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Campuzano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.742564" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109177v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Renaudier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang-Hua Duan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lavigne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.687970" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109663v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Lazaridis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108744v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108745v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108746v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287752v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04116240v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Tziris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaharias Zaharis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Xenos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cosmas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-AT-RASC.2015.7302885" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287750v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412103v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288506v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412110v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287751v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04116247v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412028v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin You" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gosset" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grillot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412104v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412101v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109029v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lazaridis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zaharis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Skeberis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xenos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tziris" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VITAE.2014.6934491" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412108v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perez-Sanchez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertoldi-Martins" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#193;lvarez-Ch&#225;vez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2037369" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109035v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indayara Bertoldi Martins" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Aldaya" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;rez-Sanchez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2041229" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412435v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhe Zhou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACPC.2014" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04116252v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04116254v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACPC.2014.ATh3A.111" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412109v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412111v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109032v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. You" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gosset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grillot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2035800" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412030v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288349v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto G&#243;mez Agis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2013.JTh2A.108" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411967v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indayara B. Martins" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Rudge" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411972v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411970v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411968v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACPC.2013.AF2B.28" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412031v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Doucet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Osinski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411913v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Mendieta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arvizu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Muraoka" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennrique Pacheo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C Murrieta" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411914v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411915v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411831v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411927v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Trung Nguyen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411830v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411926v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Kechaou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756646v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOC.2012.6249912" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309443v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NFOEC.2010.JThA49" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309440v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steevy Cordette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NFOEC.2010.JThA34" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317654v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSCS.2009.5412582" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446777v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818191v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Affes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04190-7_13" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZCSHPTD5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394781v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.806880" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327468v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125105v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Roudas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jaouen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vallet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prado" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.178513" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04118653v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109015v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.006825" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109014v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2016.2517650" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108759v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indayara Martins" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109027v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-015-0245-8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109018v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2014.2375208" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109030v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2014.2323133" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109037v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grethell P&#233;rez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indayara Bertoldi-Martins" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alvarez-Ch&#225;vez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.52.8.086110" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286466v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTL.2013.2263376" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109045v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2013.2263376" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109038v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Garcia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mendieta" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Lopez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Alvarez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Arvizu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.27844" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HDGWF0MF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109057v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Lopez Leyva" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Arvizu Mondrag&#243;n" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Garc&#237;a" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Alvarez Guzman" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.51.10.105002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109068v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2011.2159832" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286663v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.892831" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125379v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713819110" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109072v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2010.2054068" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305751v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-011-9449-8" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9GJ7L575-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108808v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F J Mendieta" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Arvizu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Muraoka" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sanchez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.848861" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108810v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shifeng Jiang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108807v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S H Shams Mousavi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreva.80.012327" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00649711v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sahuguede" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fafchamps" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julien-Vergonjanne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rodriguez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cances" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2009.2023627" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109123v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Xu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sabban" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24471" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RRT3QB2Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109122v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.26.000902" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108804v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Xu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sabban" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Costa E Silva" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Mendieta" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2008.2009949" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108801v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien K&#233;f&#233;lian" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2008.917239" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372646v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gabet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Douay" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JON.7.000692" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108802v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2008.922368" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108797v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Kampitaki" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Papastergiou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.22658" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1PWJZXCL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108793v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Renaudier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Landais" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2006.886820" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108792v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Dijk" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dross" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-opt:20050096" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108798v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goudos" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salazar-Lechuga" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.22755" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CXHBNDMH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109153v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianping Chen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jaouen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinwan Li" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2007.898756" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108800v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.741561" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108794v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bristiel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pincemin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2007.893027" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109161v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.004883" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109175v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lourdiane" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beugin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.46.000456" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108795v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kampitaki" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papastergiou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hatzigaidas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.22505" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V5R0X724-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108799v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Goudos" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.22893" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5JMG9DC8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109144v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2007.905226" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075173v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-006-0043-4" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B571E50BC528B6F760628C264A8DE6EADD78900C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108785v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bristiel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pincemin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2006.873551" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00218269v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Guermache" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Voiriot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Capella" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jacquet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108787v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fsaifes" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepers" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-F. Obaton" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2006.878039" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108784v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guermache" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Voiriot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-M. Capella" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2006.871640" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108790v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2006.882432" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108788v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavigne" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lelarge" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jourdran" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dagens" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2006.875338" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108782v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Locatelli" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legrand" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2005.854386" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108781v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-H. Duan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Provost" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Debregeas-Sillard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2005.843977" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124488v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chabran" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.16.000460" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124487v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.125405" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124489v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Wiedmann" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/50.701415" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124490v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/50.669020" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124511v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Nuyts" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Kwang Park" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/50.552111" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124491v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Vey" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3.641325" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124501v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vey" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02996067" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FFNH0D46-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124495v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3.641326" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124503v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D. Tzeng" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mizuhara" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.559412" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124498v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.605527" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124506v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A%3A1018577316272" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124500v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debarge" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.22.000685" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124514v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.K. Park" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.536670" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124521v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.21.000164" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124516v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girardin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.481108" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124517v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Quang" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zimmerli" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Thomine" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.481135" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124525v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Girardin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang&#8208;hua Duan" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Talneau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ougazzaden" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.115462" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125094v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yao" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govind Agrawal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bowden" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(95)00245-4" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124522v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vey" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.20.002018" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124527v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.20.001160" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124530v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yao" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P. Agrawal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.345905" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124526v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holtz" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mauratille" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.212497" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124524v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.20.001680" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125106v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.281799" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125101v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blez" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.313044" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125096v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roudas" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.334849" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125108v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Ramos" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alwyn Seeds" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldario Bordonalli" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.19.000004" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125110v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jaou&#235;n" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.4650061611" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JHDLNC2X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125111v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3.206568" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125114v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.163746" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125118v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.122371" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248834v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Holtz" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1992101" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/169F5A376F7AC7316B65638D39457B5FC314DA55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125113v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Elsasser" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.166945" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125115v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19921131" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125226v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lidoyne" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Erasme" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/50.79543" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125122v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19910620" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125233v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Duan" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.82093" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125121v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lidoyne" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02996358" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-TTGDM9Z6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125268v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang -Hua Duan" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Debarge" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02995305" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-KTZH6Z5C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125309v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3.44914" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125250v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.15.001144" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125280v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-j.1990.0026" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125324v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Hua Duan" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02997807" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-2K3ZM77G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125327v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19890238" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125353v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Petitbon" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3.108" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125333v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Doyle" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3.156" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125342v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19870949" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125348v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duan" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.12.000800" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125356v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.11.000294" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125357v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nakajima" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19850443" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125361v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19850188" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125367v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.1984.1072399" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125378v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mendieta" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leconte" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSA.72.001167" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02294970v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287343v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108740v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109720v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109698v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109706v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109756v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costa E Silva" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Agnolini" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.707785" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108779v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brenot" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousseau" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20052173" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109723v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109730v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OAA.1999.WB2" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124529v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124537v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vandamme" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thomine" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03000771" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-F3M0BN8D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>