--- v1 (2026-05-05)
+++ v2 (2026-06-03)
@@ -749,419 +749,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04109132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SBS based slow-light performance comparison of 10-Gb/s NRZ, PSBT and DPSK signals</w:t>
+                <w:t xml:space="preserve">Static/dynamic locking range dependence on grating characteristics of index-coupled dfb lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilin Yi</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">G. Campuzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gallion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.64221V, 2007, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Jaouën</w:t>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.743699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.742564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04109143v1</w:t>
+                <w:t xml:space="preserve">hal-04109156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static/dynamic locking range dependence on grating characteristics of index-coupled dfb lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SBS based slow-light performance comparison of 10-Gb/s NRZ, PSBT and DPSK signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilin Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jaouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weisheng Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Campuzano</w:t>
+                <w:t xml:space="preserve">Yikai Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">pp.64221V, 2007, </w:t>
+              <w:t xml:space="preserve">pp.67830J, 2007, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.742564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.743699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04109156v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-pulsating semiconductor lasers for high bit-rate all-optical clock recovery</w:t>
+                <w:t xml:space="preserve">Comparative Study of the discrete Cosine Transform and the Discrete Orthogonal Gauss-Hermit Transform for Biomedical Image Compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Renaudier</w:t>
-[...43 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pavlos Lazaridis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">11-3, pp 2264-2269, 2006, ISBN: 1790-5022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04109177v1</w:t>
+                <w:t xml:space="preserve">hal-04109663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study of the discrete Cosine Transform and the Discrete Orthogonal Gauss-Hermit Transform for Biomedical Image Compression</w:t>
+                <w:t xml:space="preserve">Self-pulsating semiconductor lasers for high bit-rate all-optical clock recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Renaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guang-Hua Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.63890N, 2006, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavlos Lazaridis</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1117/12.687970⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04109663v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1455,51 +1455,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of evolutionary algorithms for LPDA antenna optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavlos Lazaridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Tziris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1928,1925 +1928,1925 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Optical Communications and Networking</w:t>
+                <w:t xml:space="preserve">Electronique et Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vlll International Congress on Telematics and Telecommunications (CITTEL 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, La Havane (Cuba), Cuba</w:t>
+              <w:t xml:space="preserve">Journée des Cordées de la Réussite ParisTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04116247v1</w:t>
+                <w:t xml:space="preserve">hal-02412111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandwidth and dynamic range of a pulsed coherent optical detection. Application to linear optical sampling</w:t>
+                <w:t xml:space="preserve">Bandwidth and dynamic range of a pulsed local oscillator coherent optical receiver: application to the linear optical sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin You</w:t>
+                <w:t xml:space="preserve">X. You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Gosset</w:t>
+                <w:t xml:space="preserve">C. Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Grillot</w:t>
+                <w:t xml:space="preserve">F. Grillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials, Devices, and Applications XIII Conference and Broadband Access Communication Technologies VIII Conference, Photonics West, SPIE OPTO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE OPTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, San Francisco, United States. pp.90090O, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2035800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02412028v1</w:t>
+                <w:t xml:space="preserve">hal-04109032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuously tunable sub-ps pulse train generation using solitonic-effect compression</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced Optical Communications and Networking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Semiconductor Laser Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Vlll International Congress on Telematics and Telecommunications (CITTEL 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, La Havane (Cuba), Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412104v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Optical Communications and Networking (Invited Tutorial)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuously tunable sub-ps pulse train generation using solitonic-effect compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vlll International Congress on Telematics and Telecommunications (CITTEL 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Havana, Cuba</w:t>
+              <w:t xml:space="preserve">European Semiconductor Laser Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412101v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal design of UHF TV band log-periodic antenna using invasive weed optimization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced Optical Communications and Networking (Invited Tutorial)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gallion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 4th International Conference on Wireless Communications, Vehicular Technology, Information Theory and Aerospace &amp; Electronic Systems (VITAE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Vlll International Congress on Telematics and Telecommunications (CITTEL 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Havana, Cuba</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04109029v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-wavelength and multiband RE-doped optical fiber source array for WDM-GPON applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal design of UHF TV band log-periodic antenna using invasive weed optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lazaridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Zaharis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Skeberis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Perez-Sanchez</w:t>
+                <w:t xml:space="preserve">T. Xenos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Bertoldi-Martins</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Tziris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Broadband Access Communication Technologies VIII" Conference,Photonics West, SPIE OPTO, paper 9007-9</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2037369⟩</w:t>
+              <w:t xml:space="preserve">2014 4th International Conference on Wireless Communications, Vehicular Technology, Information Theory and Aerospace &amp; Electronic Systems (VITAE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Aalborg, Denmark. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VITAE.2014.6934491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412108v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of spectral band utilization in gridless WDM optical network</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bandwidth and dynamic range of a pulsed coherent optical detection. Application to linear optical sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Next-Generation Optical Networks for Data Centers and Short-Reach Links, Photonics West, SPIE OPTO</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materials, Devices, and Applications XIII Conference and Broadband Access Communication Technologies VIII Conference, Photonics West, SPIE OPTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, San Francisco, California, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04109035v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of a Pulsed Local Oscillator Coherent Optical Receiver. Application to the linear optical sampling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-wavelength and multiband RE-doped optical fiber source array for WDM-GPON applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Perez-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bertoldi-Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Junhe Zhou</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Álvarez-Chávez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia Communications and Photonics Conference (ACP),</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/ACPC.2014⟩</w:t>
+              <w:t xml:space="preserve">Broadband Access Communication Technologies VIII" Conference,Photonics West, SPIE OPTO, paper 9007-9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Feb 2014, San Francisco, California, United States. pp.900709, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2037369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412435v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamental noise mechanisms in semiconductor oscillators and amplifiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of spectral band utilization in gridless WDM optical network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indayara Bertoldi Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Aldaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pérez-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Physics and Applications of Laser Dynamics 2014 (IS-PALD 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Next-Generation Optical Networks for Data Centers and Short-Reach Links, Photonics West, SPIE OPTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, San Francisco, United States. pp.90100K, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2041229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04116252v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization Dependent Gain/Loss induced Nonlinear Phase Noise in Digital Optical Communication Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Sensitivity of a Pulsed Local Oscillator Coherent Optical Receiver. Application to the linear optical sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gallion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junhe Zhou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia Communications and Photonics Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/ACPC.2014.ATh3A.111⟩</w:t>
+              <w:t xml:space="preserve">Asia Communications and Photonics Conference (ACP),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Shanghai, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ACPC.2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04116254v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Communications par Fibres Optique&amp;quot; - Conférence invitée</w:t>
+                <w:t xml:space="preserve">Fundamental noise mechanisms in semiconductor oscillators and amplifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de Physique de l 'Ecole Polytechnique de l Ecole Normale Supérieure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Physics and Applications of Laser Dynamics 2014 (IS-PALD 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Hsinchu 新竹市, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412109v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronique et Communications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polarization Dependent Gain/Loss induced Nonlinear Phase Noise in Digital Optical Communication Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junhe Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Cordées de la Réussite ParisTech</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asia Communications and Photonics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Shanghai, France. pp.ATh3A.111, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ACPC.2014.ATh3A.111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412111v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandwidth and dynamic range of a pulsed local oscillator coherent optical receiver: application to the linear optical sampling</w:t>
+                <w:t xml:space="preserve">Les Communications par Fibres Optique&amp;quot; - Conférence invitée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Grillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE OPTO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée de Physique de l 'Ecole Polytechnique de l Ecole Normale Supérieure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Palaiseau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2035800⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04109032v1</w:t>
+                <w:t xml:space="preserve">hal-02412109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non linearity and noise in Semiconductor Laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro-resonateurs en anneau injectes optiquement pour applications aux communications tres-large bande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.M. Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Osinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Erasme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second European workshop on VeCSL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée Nationales d'Optiques Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02412030v1</w:t>
+                <w:t xml:space="preserve">hal-02412031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of Optical Mode-Linewidth and Mode-frequency drift of a Mode-Locked Laser using Coherent Intradyne-Detection</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non linearity and noise in Semiconductor Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on laser and electrooptique (CLEO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Second European workshop on VeCSL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288349v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of WDM Networks with Photonic Switching and Resource Distribution Planning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurements of Optical Mode-Linewidth and Mode-frequency drift of a Mode-Locked Laser using Coherent Intradyne-Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fausto Gómez Agis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indayara B. Martins</w:t>
+                <w:t xml:space="preserve">Laurent Bramerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Filipe Rudge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Networks and Optical Communications &amp; 8th Conference on Optical Cabling and Infrastructure.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on laser and electrooptique (CLEO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San José, United States. pp.JTh2A.108, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_QELS.2013.JTh2A.108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411967v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From optical communication basics to WDM and FTTH networking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance of WDM Networks with Photonic Switching and Resource Distribution Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indayara B. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Rudge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First African Summer School on Optics and Applications to Sustainable Development (ASOSD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Carthage, Tunisia</w:t>
+              <w:t xml:space="preserve">18th European Conference on Networks and Optical Communications &amp; 8th Conference on Optical Cabling and Infrastructure.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411972v1</w:t>
+                <w:t xml:space="preserve">hal-02411967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Communications Numériques</w:t>
+                <w:t xml:space="preserve">From optical communication basics to WDM and FTTH networking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Cordées de la Réussite, ParisTech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">First African Summer School on Optics and Applications to Sustainable Development (ASOSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Carthage, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411970v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Compact QPSK/16QAM Modulator Based on Two Multimode Interference Couplers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Communications Numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asia Communications and Photonics Conference (ACP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée des Cordées de la Réussite, ParisTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411968v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-resonateurs en anneau injectes optiquement pour applications aux communications tres-large bande</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marek Osinski</w:t>
+                <w:t xml:space="preserve">A Novel Compact QPSK/16QAM Modulator Based on Two Multimode Interference Couplers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junhe Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Erasme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nationales d'Optiques Guidée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asia Communications and Photonics Conference (ACP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Beijing, China. pp.AF2B.28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ACPC.2013.AF2B.28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412031v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Communications in the Mexican Small Satellite Project</w:t>
               </w:r>
@@ -4039,51 +4039,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Injection-Locked Quantum Nanostructure Semiconductor Lasers for Ultra-Broadband Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4203,77 +4203,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poursuite aveugle des dérives de phase d’un récepteur cohérent séquentiel pour la mesure de signaux optiques vectoriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Trung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin You</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ièmes Journées Nationales d'Optique Guidée JNOG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4311,51 +4311,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stroboscopic Analysis of High BitRate Optical Signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st EOS Topical Meeting on Photonics for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4374,853 +4374,853 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique non linéaire dans les lasers à boîtes quantiques pour les applications à large bande</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grillot</w:t>
+                <w:t xml:space="preserve">Upstream OCDMA-TDM passive optical network using a novel sourceless ONU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Gharaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Erasme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ièmes Journées Nationales d'Optique Guidée JNOG</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NOC '12/OC&amp;I '12 : 17th European Conference on Networks and Optical Communications/7th Conference on Optical Cabling and Infrastructure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Vilanova I La Geltru, Spain. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NOC.2012.6249912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411926v1</w:t>
+                <w:t xml:space="preserve">hal-00756646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upstream OCDMA-TDM passive optical network using a novel sourceless ONU</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lepers</w:t>
+                <w:t xml:space="preserve">Dynamique non linéaire dans les lasers à boîtes quantiques pour les applications à large bande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Kechaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Erasme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOC '12/OC&amp;I '12 : 17th European Conference on Networks and Optical Communications/7th Conference on Optical Cabling and Infrastructure</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">32ièmes Journées Nationales d'Optique Guidée JNOG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00756646v1</w:t>
+                <w:t xml:space="preserve">hal-02411926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of crosstalk in capacity performance of WDM/OCDMA system</w:t>
+                <w:t xml:space="preserve">Multiple optical private networks over EPON using optical CDMA technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Gharaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steevy Cordette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OFC/NFOEC 2010 : Optical Fiber Communication Conference and Exposition (OFC) and National Fiber Optic Engineers Conference (NFOEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, San Diego, United States. pp.1 - 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/NFOEC.2010.JThA49⟩</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/NFOEC.2010.JThA34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309443v1</w:t>
+                <w:t xml:space="preserve">hal-01309440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple optical private networks over EPON using optical CDMA technique</w:t>
+                <w:t xml:space="preserve">Impact of crosstalk in capacity performance of WDM/OCDMA system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Gharaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OFC/NFOEC 2010 : Optical Fiber Communication Conference and Exposition (OFC) and National Fiber Optic Engineers Conference (NFOEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, San Diego, United States. pp.1 - 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/NFOEC.2010.JThA34⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/NFOEC.2010.JThA49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309440v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling internetworking among ONUs in EPON using OCDMA technique</w:t>
+                <w:t xml:space="preserve">Teletraffic capacity performance of WDM/DS-OCDMA passive optical network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Gharaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Steevy Cordette</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Affes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCS 2009 : 3rd International Conference on Signals, Circuits and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICSCS.2009.5412582⟩</w:t>
+              <w:t xml:space="preserve">NEW2AN '09 : The 10th International Conference on Next Generation Wired/Wireless Advanced Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, St. Petersburg, Russia. pp.132-142, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04190-7_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317654v1</w:t>
+                <w:t xml:space="preserve">hal-00818191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel ring architecture of multiple optical private networks over EPON using OCDMA technique</w:t>
+                <w:t xml:space="preserve">Enabling internetworking among ONUs in EPON using OCDMA technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Gharaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steevy Cordette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gallion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTON 2009 : 11th International Conference on Transparent Optical networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SCS 2009 : 3rd International Conference on Signals, Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Djerba, Tunisia. pp.1 - 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSCS.2009.5412582⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00446777v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teletraffic capacity performance of WDM/DS-OCDMA passive optical network</w:t>
+                <w:t xml:space="preserve">A Novel ring architecture of multiple optical private networks over EPON using OCDMA technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Gharaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steevy Cordette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olfa Affes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEW2AN '09 : The 10th International Conference on Next Generation Wired/Wireless Advanced Networking</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICTON 2009 : 11th International Conference on Transparent Optical networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Island Of São Miguel, Azores, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00818191v1</w:t>
+                <w:t xml:space="preserve">hal-00446777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance comparison of coherent versus incoherent direct sequence optical code division multiple access system</w:t>
               </w:r>
@@ -5678,395 +5678,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04118653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive analytical model to characterize randomness in optical waveguides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Junhe Zhou</w:t>
+                <w:t xml:space="preserve">Optimization of spectral band utilization in gridless WDM optical network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indayara Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Aldaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Perez-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 24 (7), pp.6825. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.24.006825⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 24 (7), pp.90100K. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2041229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04109015v1</w:t>
+                <w:t xml:space="preserve">hal-04108759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widely Continuous Tunable ps Pulse Train Generation Based on SOA Nonlinear Dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Gosset</w:t>
+                <w:t xml:space="preserve">Comprehensive analytical model to characterize randomness in optical waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junhe Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 28 (8), pp.919-922. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (7), pp.6825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LPT.2016.2517650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.24.006825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04109014v1</w:t>
+                <w:t xml:space="preserve">hal-04109015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of spectral band utilization in gridless WDM optical network</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Perez-Sanchez</w:t>
+                <w:t xml:space="preserve">Widely Continuous Tunable ps Pulse Train Generation Based on SOA Nonlinear Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2041229⟩</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (8), pp.919-922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2016.2517650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108759v1</w:t>
+                <w:t xml:space="preserve">hal-04109014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic error vector magnitude on pulsed local oscillator coherent optical receiver measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6113,51 +6113,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mode Demultiplexers for Rectangular Multimode Waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junhe Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6204,51 +6204,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mode MUX/DEMUX for Multicore Fibers With 2D Core Arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junhe Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6412,51 +6412,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mode Multiplexer/De-Multiplexer for Multi-core Fibers Based on Multimode Interference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junhe Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6503,51 +6503,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Mode Multiplexer/Demultiplexer for Multi-Core Fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junhe Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6874,51 +6874,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing the Number of Inputs for Hadamard Transform Using Two-Dimensional Multimode Interference Couplers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junhe Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7134,51 +7134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Design, Analysis, and Optimization of Raman Fiber Amplifiers With TDM Pumps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junhe Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7251,51 +7251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Gharaei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steevy Cordette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7497,51 +7497,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fourier Series Approach to Analyze Pump Modulation Induced Noise in Raman Amplifiers With TDM Pumps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junhe Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifeng Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8148,1941 +8148,1941 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locking and Noise Properties of Multisection Semiconductor Lasers with Opical Injection. Application to Fabry-Perot and DFB cavities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance analysis of quadratic congruence codes using superstructured fiber Bragg gratings for a flexible data rate coherent DS-OCDMA system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Kéfélian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE, J. Quantum Electron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JQE.2008.917239⟩</w:t>
+              <w:t xml:space="preserve">Journal of Optical Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (7), pp.692 - 703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JON.7.000692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108801v1</w:t>
+                <w:t xml:space="preserve">hal-01372646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of quadratic congruence codes using superstructured fiber Bragg gratings for a flexible data rate coherent DS-OCDMA system</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Douay</w:t>
+                <w:t xml:space="preserve">Pump to Stokes Waves Intensity Noise Transfer in Cascaded Brillouin Fiber Lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junhe Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilin Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optical Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JON.7.000692⟩</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (11), pp.912-914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2008.922368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372646v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pump to Stokes Waves Intensity Noise Transfer in Cascaded Brillouin Fiber Lasers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Locking and Noise Properties of Multisection Semiconductor Lasers with Opical Injection. Application to Fabry-Perot and DFB cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Kéfélian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 20 (11), pp.912-914. </w:t>
+              <w:t xml:space="preserve">IEEE, J. Quantum Electron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LPT.2008.922368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JQE.2008.917239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108802v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the design of multifrequency dividers suitable for GSMsol;DCS/PCS/UMTS applications by using a particle swarm optimization-based technique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Papastergiou</w:t>
+                <w:t xml:space="preserve">Theoretical Analysis on the PMD-Assisted Pump-to-Signal Noise Transfer in Distributed Fiber Raman Amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shifeng Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mop.22658⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 (10), pp.3185-3192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2007.905226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108797v1</w:t>
+                <w:t xml:space="preserve">hal-04109144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Correlation and Linewidth Reduction of 40 GHz Self-Pulsation in Distributed Bragg Reflector Semiconductor Lasers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Landais</w:t>
+                <w:t xml:space="preserve">Optimization of integrated circuits placement for electric field reduction inside telecommunications equipment using Monte Carlo simulation and parallel recombinative simulated annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sotirios Goudos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaharias Zaharis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlos Lazaridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JQE.2006.886820⟩</w:t>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 49 (12), pp.3049-3055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mop.22893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108793v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion on the improvement of opto-RF link properties by using a bipolar cascade laser source</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Dross</w:t>
+                <w:t xml:space="preserve">On the design of multifrequency dividers suitable for GSMsol;DCS/PCS/UMTS applications by using a particle swarm optimization-based technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaharias Zaharis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Kampitaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlos Lazaridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Papastergiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Optoelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-opt:20050096⟩</w:t>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 49 (9), pp.2138-2144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mop.22658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108792v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric filter optimal design suitable for microwave communications by using multiobjective evolutionary algorithms</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Lazaridis</w:t>
+                <w:t xml:space="preserve">Phase Correlation and Linewidth Reduction of 40 GHz Self-Pulsation in Distributed Bragg Reflector Semiconductor Lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Renaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guang-Hua Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mop.22755⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 43 (2), pp.147-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JQE.2006.886820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04108798v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Frequency Model for Pump-to-Signal RIN Transfer in Brillouin Fiber Amplifiers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discussion on the improvement of opto-RF link properties by using a bipolar cascade laser source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. van Dijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gallion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LPT.2007.898756⟩</w:t>
+              <w:t xml:space="preserve">IET Optoelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (1), pp.9-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-opt:20050096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04109153v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise in distributed Raman amplification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dielectric filter optimal design suitable for microwave communications by using multiobjective evolutionary algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Goudos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Zaharis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salazar-Lechuga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lazaridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yves Jaouën</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.741561⟩</w:t>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 49 (10), pp.2324-2329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mop.22755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108800v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bit-Error-Rate Evaluation of the Distributed Raman Amplified Transmission Systems in the Presence of Double Rayleigh Backscattering Noise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Noise in distributed Raman amplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gallion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junhe Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifeng Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Erwan Pincemin</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianping Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jaouën</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LPT.2007.893027⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.67810U. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.741561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108794v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full characterization of modern transmission fibers for Raman amplified-based communication systems</w:t>
+                <w:t xml:space="preserve">Bit-Error-Rate Evaluation of the Distributed Raman Amplified Transmission Systems in the Presence of Double Rayleigh Backscattering Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifeng Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bristiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Jaouën</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Pincemin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.15.004883⟩</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (7), pp.468-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2007.893027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04109161v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source coherence impairments in a direct detection direct sequence optical code-division multiple-access system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lepers</w:t>
+                <w:t xml:space="preserve">A New Frequency Model for Pump-to-Signal RIN Transfer in Brillouin Fiber Amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junhe Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianping Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounia Lourdiane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gallion</w:t>
+                <w:t xml:space="preserve">L. Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Beugin</w:t>
+                <w:t xml:space="preserve">Xinwan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 46 (4), pp.456. </w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (13), pp.978-980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/ao.46.000456⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2007.898756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04109175v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the radiation characteristics of a base station antenna array using a particle swarm optimizer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Hatzigaidas</w:t>
+                <w:t xml:space="preserve">Full characterization of modern transmission fibers for Raman amplified-based communication systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shifeng Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bristiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Jaouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gallion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Pincemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mop.22505⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15 (8), pp.4883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.15.004883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108795v1</w:t>
+                <w:t xml:space="preserve">hal-04109161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of integrated circuits placement for electric field reduction inside telecommunications equipment using Monte Carlo simulation and parallel recombinative simulated annealing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pavlos Lazaridis</w:t>
+                <w:t xml:space="preserve">Source coherence impairments in a direct detection direct sequence optical code-division multiple-access system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihsan Fsaifes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Lourdiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mop.22893⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (4), pp.456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ao.46.000456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04108799v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Analysis on the PMD-Assisted Pump-to-Signal Noise Transfer in Distributed Fiber Raman Amplifiers</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improving the radiation characteristics of a base station antenna array using a particle swarm optimizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Zaharis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kampitaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lazaridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Papastergiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hatzigaidas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 49 (7), pp.1690-1698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mop.22505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JLT.2007.905226⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04109144v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of the phase noise correlation of injection locked lasers for RF signal generation and transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Kéfélian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10490,265 +10490,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New design rules and experimental study of slightly flared 1480-nm pump lasers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of phase-noise properties and timing jitter of 40-GHz all-optical clock recovery using self-pulsating semiconductor lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LPT.2006.871640⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24 (10), pp.3734-3742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2006.882432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108784v1</w:t>
+                <w:t xml:space="preserve">hal-04108790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of phase-noise properties and timing jitter of 40-GHz all-optical clock recovery using self-pulsating semiconductor lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New design rules and experimental study of slightly flared 1480-nm pump lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guermache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Voiriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.-M. Capella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 24 (10), pp.3734-3742. </w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (6), pp.782-784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JLT.2006.882432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2006.871640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108790v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standard-compliant jitter transfer function of all-optical clock recovery at 40 GHz based on a quantum-dot self-pulsating semiconductor laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Renaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10838,103 +10838,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental demonstration of spatial hole burning reduction leading to 1480-nm pump lasers output power improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guermache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Voiriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.-M. Capella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 17 (10), pp.2023-2025. </w:t>
@@ -10972,51 +10972,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase correlation between longitudinal modes in semiconductor self-pulsating DBR lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Renaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.-H. Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11427,51 +11427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Wiedmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chabran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11512,875 +11512,875 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion equalization of a 10 Gb/s repeatered transmission system using dispersion compensating fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exact solutions for linear propagation of chirped pulses using a chirped Gauss–Hermite orthogonal basis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lazaridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.J. Nuyts</w:t>
+                <w:t xml:space="preserve">G. Debarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yong Kwang Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/50.552111⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 22 (10), pp.685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.22.000685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124511v1</w:t>
+                <w:t xml:space="preserve">hal-04124500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiclassical model of semiconductor laser noise and amplitude noise squeezing. I. Description and application to Fabry-Perot laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dispersion equalization of a 10 Gb/s repeatered transmission system using dispersion compensating fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Nuyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gallion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Vey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gallion</w:t>
+                <w:t xml:space="preserve">Yong Kwang Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 33 (11), pp.2097-2104. </w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 15 (1), pp.31-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/3.641325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/50.552111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124491v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classical optical corpuscular theory of semiconductor laser intensity squeezed-light generator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semiclassical model of semiconductor laser noise and amplitude noise squeezing. I. Description and application to Fabry-Perot laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Vey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francine Jérémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF02996067⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 33 (11), pp.2097-2104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/3.641325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124501v1</w:t>
+                <w:t xml:space="preserve">hal-04124491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiclassical model of semiconductor laser noise and amplitude noise squeezing. II. Application to complex laser structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Classical optical corpuscular theory of semiconductor laser intensity squeezed-light generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Vey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Jérémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 33 (11), pp.2105-2110. </w:t>
+              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 52 (5-6), pp.235-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/3.641326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/BF02996067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124495v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of transmitter speed and receiver bandwidth on the eye margin performance of a 10-Gb/s optical fiber transmission system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Mizuhara</w:t>
+                <w:t xml:space="preserve">Semiclassical model of semiconductor laser noise and amplitude noise squeezing. II. Application to complex laser structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Vey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/68.559412⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 33 (11), pp.2105-2110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/3.641326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124503v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leakage current measurement in multielectrode lasers using optical low-coherence reflectometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">U. Wiedmann</w:t>
+                <w:t xml:space="preserve">Effect of transmitter speed and receiver bandwidth on the eye margin performance of a 10-Gb/s optical fiber transmission system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Nuyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.D. Tzeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mizuhara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 9 (8), pp.1134-1136. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/68.605527⟩</w:t>
+              <w:t xml:space="preserve">, 1997, 9 (4), pp.532-534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/68.559412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124498v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classical optical corpuscular theory of semiconductor laser intensity squeezed-light generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leakage current measurement in multielectrode lasers using optical low-coherence reflectometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Wiedmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Vey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 9 (8), pp.1134-1136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/68.605527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A%3A1018577316272⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04124506v1</w:t>
+                <w:t xml:space="preserve">hal-04124498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact solutions for linear propagation of chirped pulses using a chirped Gauss–Hermite orthogonal basis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Classical optical corpuscular theory of semiconductor laser intensity squeezed-light generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Jérémie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Vey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 22 (10), pp.685. </w:t>
+              <w:t xml:space="preserve">Optical and Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 29 (1), pp.65-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.22.000685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1023/A%3A1018577316272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124500v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance improvement of 10 Gb/s standard fiber transmission systems by using the SPM effect in the dispersion compensating fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Nuyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.K. Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12440,64 +12440,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-bandwidth product of chirped sech^2 pulses: application to phase–amplitude-coupling factor measurement: addendum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lazaridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Debarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12570,51 +12570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guang-Hua Duan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 8 (3), pp.334-336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12661,51 +12661,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-resolved measurement of dynamic frequency chirp due to electrostriction mechanism in optical fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zimmerli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13116,64 +13116,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time–bandwidth product of chirped sech^2 pulses: application to phase–amplitude-coupling factor measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lazaridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Debarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13363,51 +13363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Holtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mauratille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Debarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13458,64 +13458,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimum conditions for soliton launching from chirped sech^2 pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lazaridis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Debarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13556,555 +13556,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of carrier diffusion and quantum capture on the dynamics of separated confinement single quantum well lasers operating at the first and second quantized states</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Yao</w:t>
+                <w:t xml:space="preserve">Optical injection locking and phase-lock loop combined systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogerio Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alwyn Seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldario Bordonalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Erasme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/68.281799⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 19 (1), pp.4-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.19.000004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125106v1</w:t>
+                <w:t xml:space="preserve">hal-04125108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of nonlinear gain coefficient of semiconductor lasers from above threshold spontaneous emission measurement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Chabran</w:t>
+                <w:t xml:space="preserve">Effects of carrier diffusion and quantum capture on the dynamics of separated confinement single quantum well lasers operating at the first and second quantized states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 6 (8), pp.894-896. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/68.313044⟩</w:t>
+              <w:t xml:space="preserve">, 1994, 6 (4), pp.471-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/68.281799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125101v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate model of the semiconductor laser nonuniform FM response for the study of coherent optical systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Vallet</w:t>
+                <w:t xml:space="preserve">Determination of nonlinear gain coefficient of semiconductor lasers from above threshold spontaneous emission measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Girardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.-H. Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chabran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Blez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 6 (11), pp.1389-1391. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1994, 6 (8), pp.894-896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/68.313044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/68.334849⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04125096v1</w:t>
+                <w:t xml:space="preserve">hal-04125101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical injection locking and phase-lock loop combined systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accurate model of the semiconductor laser nonuniform FM response for the study of coherent optical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldario Bordonalli</w:t>
+                <w:t xml:space="preserve">I. Roudas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Erasme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 19 (1), pp.4-6. </w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 6 (11), pp.1389-1391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.19.000004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/68.334849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125108v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental reduction of phase-noise influence for an optical CPFSK system with I.F. filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jaouën</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Roudas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14261,987 +14261,987 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong signal analysis of optical nonlinearities in single-quantum-well and double-heterostructure lasers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Yao</w:t>
+                <w:t xml:space="preserve">Influence of refractive index nonlinearities on modulation and noise properties of semiconductor lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.P. Agrawal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.-H. Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 4 (10), pp.1103-1106. </w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 28 (19), pp.1773-1774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/68.163746⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/el:19921131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125114v1</w:t>
+                <w:t xml:space="preserve">hal-04125115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective nonlinear gain in semiconductor lasers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strong signal analysis of optical nonlinearities in single-quantum-well and double-heterostructure lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.-H. Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G.P. Agrawal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 4 (3), pp.218-220. </w:t>
+              <w:t xml:space="preserve">, 1992, 4 (10), pp.1103-1106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/68.122371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/68.163746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125118v1</w:t>
+                <w:t xml:space="preserve">hal-04125114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic and noise properties of multi-electrode tunable semiconductor lasers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guang-Hua Duan</w:t>
+                <w:t xml:space="preserve">Effective nonlinear gain in semiconductor lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.-H. Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Bouley</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.P. Agrawal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique III</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp3:1992101⟩</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 4 (3), pp.218-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/68.122371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00248834v1</w:t>
+                <w:t xml:space="preserve">hal-04125118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear gain and its influence on the laser dynamics in single-quantum-well lasers operating at the first and second quantized states</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Yao</w:t>
+                <w:t xml:space="preserve">Dynamic and noise properties of multi-electrode tunable semiconductor lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guang-Hua Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Debarge</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürgen Holtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bouley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/68.166945⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 2 (9), pp.1651-1671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp3:1992101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125113v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00248834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of refractive index nonlinearities on modulation and noise properties of semiconductor lasers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G.-H. Duan</w:t>
+                <w:t xml:space="preserve">Nonlinear gain and its influence on the laser dynamics in single-quantum-well lasers operating at the first and second quantized states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Elsasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Debarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 28 (19), pp.1773-1774. </w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 4 (11), pp.1210-1212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/el:19921131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/68.166945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125115v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a homodyne receiver using an injection-locked semiconductor laser</w:t>
+                <w:t xml:space="preserve">Performance analysis of a homodyne receiver using a injection-locked semiconductor laser for phase modulated optical signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Lidoyne</w:t>
+                <w:t xml:space="preserve">Olivier Lidoyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Erasme</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Erasme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 46 (11-12), pp.570-576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02996358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/50.79543⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125226v1</w:t>
+                <w:t xml:space="preserve">hal-04125121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of receiver using injection-locked semiconductor laser for direct demodulation of PSK optical signals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Lidoyne</w:t>
+                <w:t xml:space="preserve">Drive current noise induced linewidth in tunable multielectrode lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.H. Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/el:19910620⟩</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 3 (4), pp.302-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/68.82093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125122v1</w:t>
+                <w:t xml:space="preserve">hal-04125233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drive current noise induced linewidth in tunable multielectrode lasers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G.H. Duan</w:t>
+                <w:t xml:space="preserve">Analysis of a homodyne receiver using an injection-locked semiconductor laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lidoyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Erasme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/68.82093⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 9 (5), pp.659-665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/50.79543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125233v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analysis of a homodyne receiver using a injection-locked semiconductor laser for phase modulated optical signals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lidoyne</w:t>
+                <w:t xml:space="preserve">Analysis of receiver using injection-locked semiconductor laser for direct demodulation of PSK optical signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lidoyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Erasme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 27 (11), pp.995-997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el:19910620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF02996358⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04125121v1</w:t>
+                <w:t xml:space="preserve">hal-04125122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-amplitude coupling and spontaneous emission rate in distributed feedback or composite-cavity semiconductor lasers</w:t>
               </w:r>
@@ -15369,51 +15369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.-H. Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Debarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 26 (1), pp.32-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15447,77 +15447,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase jitter in an injection-locked semiconductor laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lidoyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Debarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 15 (20), pp.1144-1146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15551,90 +15551,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locking Range, Phase Noise and Power Spectrum of an Injection Locked Semiconductor Laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lidoyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chabran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Debarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEE Proc. part J</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 137 (3), pp.147 - 154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15784,77 +15784,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of spontaneous emission rate of distributed feedback semiconductor lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.H. Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Debarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 25 (5), pp.342-343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15882,291 +15882,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locking bandwidth and relaxation oscillations of an injection-locked semiconductor laser</w:t>
+                <w:t xml:space="preserve">Influence of carrier nonuniformity on the phase relationship between frequency and intensity modulation in semiconductor lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Petitbon</w:t>
+                <w:t xml:space="preserve">O. Doyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Debarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Chabran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1988, 24 (2), pp.148-154. </w:t>
+              <w:t xml:space="preserve">, 1988, 24 (3), pp.516-522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/3.108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/3.156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125353v1</w:t>
+                <w:t xml:space="preserve">hal-04125333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of carrier nonuniformity on the phase relationship between frequency and intensity modulation in semiconductor lasers</w:t>
+                <w:t xml:space="preserve">Locking bandwidth and relaxation oscillations of an injection-locked semiconductor laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Doyle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
+                <w:t xml:space="preserve">I. Petitbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gallion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Debarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gallion</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chabran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1988, 24 (3), pp.516-522. </w:t>
+              <w:t xml:space="preserve">, 1988, 24 (2), pp.148-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/3.156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/3.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125333v1</w:t>
+                <w:t xml:space="preserve">hal-04125353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between linewidth and chirp reductions in gain-detuned composite-cavity semiconductor lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Debarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 23 (25), pp.1375-1376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16226,51 +16226,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Debarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 12 (10), pp.800-802. </w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16317,51 +16317,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Output spectrum of an unlocked optically driven semiconductor laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Debarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chabran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16434,51 +16434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Nakajima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Debarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chabran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16538,51 +16538,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of amplitude-phase coupling on the injection locking bandwidth of a semiconductor laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Debarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985, 21 (7), pp.264-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16629,51 +16629,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum phase noise and field correlation in single frequency semiconductor laser systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Debarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1984, 20 (4), pp.343-349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16967,80 +16967,80 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive analytical model to characterize randomness in optical waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junhe Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gallion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">24 (7), pp.6825, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.24.006825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17458,51 +17458,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsation with Narrow Linewidth in Quantum Dots Fabry-Perot Semiconductor Lasers at 1.5-µm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Renaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Brenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18077,51 +18077,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="10932563"/>
+    <w:nsid w:val="0A087BB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18308,51 +18308,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gallion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8953-4353" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.telecom-paris.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.polytechnique.edu/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sorbonne-universite.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.telecom-paris.fr/fr/recherche/laboratoires/laboratoire-traitement-et-communication-de-linformation-ltci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.optica.org/en-us/home/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ieee.org" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ieee-photonics.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cti-commission.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.telecom-paristech.fr/gallion/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04118585v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109074v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Petit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqqas Akhtar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bouley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Erasme" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.854677" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109131v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Gharaei" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lepers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsan Fsaifes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.804545" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109132v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Farhat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Menif" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Rezig" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.803476" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109143v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilin Yi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jaou&#235;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng Hu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yikai Su" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.743699" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109156v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Campuzano" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.742564" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109177v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Renaudier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang-Hua Duan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lavigne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.687970" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109663v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Lazaridis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108744v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108745v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108746v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287752v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04116240v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Tziris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaharias Zaharis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Xenos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cosmas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-AT-RASC.2015.7302885" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287750v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412103v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288506v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412110v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287751v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04116247v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412028v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin You" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gosset" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grillot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412104v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412101v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109029v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lazaridis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zaharis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Skeberis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xenos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tziris" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VITAE.2014.6934491" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412108v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perez-Sanchez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertoldi-Martins" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#193;lvarez-Ch&#225;vez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2037369" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109035v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indayara Bertoldi Martins" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Aldaya" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;rez-Sanchez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2041229" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412435v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhe Zhou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACPC.2014" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04116252v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04116254v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACPC.2014.ATh3A.111" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412109v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412111v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109032v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. You" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gosset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grillot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2035800" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412030v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288349v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto G&#243;mez Agis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2013.JTh2A.108" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411967v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indayara B. Martins" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Rudge" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411972v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411970v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411968v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACPC.2013.AF2B.28" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412031v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Doucet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Osinski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411913v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Mendieta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arvizu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Muraoka" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennrique Pacheo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C Murrieta" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411914v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411915v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411831v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411927v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Trung Nguyen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411830v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411926v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Kechaou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756646v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOC.2012.6249912" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309443v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NFOEC.2010.JThA49" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309440v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steevy Cordette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NFOEC.2010.JThA34" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317654v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSCS.2009.5412582" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446777v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818191v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Affes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04190-7_13" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZCSHPTD5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394781v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.806880" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327468v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125105v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Roudas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jaouen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vallet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prado" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.178513" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04118653v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109015v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.006825" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109014v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2016.2517650" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108759v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indayara Martins" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109027v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-015-0245-8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109018v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2014.2375208" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109030v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2014.2323133" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109037v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grethell P&#233;rez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indayara Bertoldi-Martins" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alvarez-Ch&#225;vez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.52.8.086110" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286466v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTL.2013.2263376" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109045v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2013.2263376" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109038v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Garcia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mendieta" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Lopez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Alvarez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Arvizu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.27844" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HDGWF0MF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109057v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Lopez Leyva" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Arvizu Mondrag&#243;n" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Garc&#237;a" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Alvarez Guzman" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.51.10.105002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109068v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2011.2159832" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286663v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.892831" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125379v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713819110" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109072v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2010.2054068" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305751v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-011-9449-8" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9GJ7L575-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108808v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F J Mendieta" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Arvizu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Muraoka" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sanchez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.848861" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108810v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shifeng Jiang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108807v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S H Shams Mousavi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreva.80.012327" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00649711v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sahuguede" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fafchamps" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julien-Vergonjanne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rodriguez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cances" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2009.2023627" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109123v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Xu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sabban" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24471" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RRT3QB2Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109122v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.26.000902" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108804v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Xu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sabban" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Costa E Silva" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Mendieta" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2008.2009949" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108801v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien K&#233;f&#233;lian" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2008.917239" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372646v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gabet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Douay" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JON.7.000692" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108802v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2008.922368" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108797v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Kampitaki" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Papastergiou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.22658" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1PWJZXCL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108793v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Renaudier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Landais" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2006.886820" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108792v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Dijk" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dross" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-opt:20050096" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108798v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goudos" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salazar-Lechuga" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.22755" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CXHBNDMH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109153v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianping Chen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jaouen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinwan Li" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2007.898756" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108800v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.741561" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108794v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bristiel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pincemin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2007.893027" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109161v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.004883" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109175v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lourdiane" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beugin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.46.000456" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108795v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kampitaki" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papastergiou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hatzigaidas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.22505" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V5R0X724-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108799v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Goudos" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.22893" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5JMG9DC8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109144v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2007.905226" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075173v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-006-0043-4" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B571E50BC528B6F760628C264A8DE6EADD78900C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108785v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bristiel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pincemin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2006.873551" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00218269v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Guermache" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Voiriot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Capella" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jacquet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108787v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fsaifes" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepers" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-F. Obaton" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2006.878039" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108784v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guermache" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Voiriot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-M. Capella" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2006.871640" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108790v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2006.882432" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108788v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavigne" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lelarge" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jourdran" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dagens" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2006.875338" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108782v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Locatelli" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legrand" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2005.854386" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108781v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-H. Duan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Provost" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Debregeas-Sillard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2005.843977" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124488v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chabran" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.16.000460" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124487v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.125405" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124489v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Wiedmann" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/50.701415" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124490v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/50.669020" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124511v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Nuyts" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Kwang Park" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/50.552111" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124491v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Vey" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3.641325" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124501v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vey" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02996067" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FFNH0D46-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124495v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3.641326" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124503v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D. Tzeng" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mizuhara" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.559412" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124498v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.605527" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124506v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A%3A1018577316272" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124500v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debarge" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.22.000685" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124514v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.K. Park" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.536670" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124521v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.21.000164" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124516v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girardin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.481108" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124517v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Quang" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zimmerli" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Thomine" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.481135" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124525v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Girardin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang&#8208;hua Duan" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Talneau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ougazzaden" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.115462" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125094v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yao" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govind Agrawal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bowden" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(95)00245-4" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124522v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vey" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.20.002018" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124527v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.20.001160" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124530v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yao" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P. Agrawal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.345905" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124526v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holtz" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mauratille" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.212497" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124524v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.20.001680" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125106v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.281799" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125101v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blez" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.313044" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125096v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roudas" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.334849" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125108v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Ramos" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alwyn Seeds" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldario Bordonalli" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.19.000004" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125110v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jaou&#235;n" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.4650061611" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JHDLNC2X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125111v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3.206568" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125114v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.163746" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125118v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.122371" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248834v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Holtz" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1992101" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/169F5A376F7AC7316B65638D39457B5FC314DA55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125113v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Elsasser" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.166945" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125115v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19921131" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125226v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lidoyne" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Erasme" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/50.79543" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125122v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19910620" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125233v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Duan" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.82093" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125121v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lidoyne" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02996358" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-TTGDM9Z6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125268v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang -Hua Duan" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Debarge" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02995305" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-KTZH6Z5C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125309v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3.44914" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125250v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.15.001144" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125280v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-j.1990.0026" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125324v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Hua Duan" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02997807" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-2K3ZM77G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125327v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19890238" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125353v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Petitbon" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3.108" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125333v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Doyle" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3.156" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125342v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19870949" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125348v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duan" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.12.000800" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125356v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.11.000294" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125357v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nakajima" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19850443" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125361v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19850188" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125367v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.1984.1072399" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125378v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mendieta" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leconte" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSA.72.001167" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02294970v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287343v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108740v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109720v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109698v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109706v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109756v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costa E Silva" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Agnolini" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.707785" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108779v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brenot" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousseau" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20052173" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109723v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109730v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OAA.1999.WB2" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124529v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124537v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vandamme" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thomine" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03000771" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-F3M0BN8D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gallion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8953-4353" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.telecom-paris.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.polytechnique.edu/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sorbonne-universite.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.telecom-paris.fr/fr/recherche/laboratoires/laboratoire-traitement-et-communication-de-linformation-ltci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.optica.org/en-us/home/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ieee.org" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ieee-photonics.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cti-commission.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://perso.telecom-paristech.fr/gallion/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04118585v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109074v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Petit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waqqas Akhtar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bouley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Erasme" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.854677" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109131v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Gharaei" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lepers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihsan Fsaifes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.804545" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109132v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Farhat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Menif" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Rezig" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.803476" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109156v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Campuzano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.742564" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109143v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilin Yi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jaou&#235;n" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weisheng Hu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yikai Su" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.743699" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109663v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Lazaridis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109177v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Renaudier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang-Hua Duan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lavigne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.687970" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108744v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108745v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108746v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287752v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04116240v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Tziris" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaharias Zaharis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Xenos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Cosmas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/URSI-AT-RASC.2015.7302885" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287750v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412103v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288506v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412110v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287751v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412111v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109032v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. You" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gosset" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grillot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2035800" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04116247v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412104v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin You" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gosset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412101v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109029v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lazaridis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zaharis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Skeberis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xenos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tziris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VITAE.2014.6934491" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412028v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grillot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412108v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perez-Sanchez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bertoldi-Martins" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. &#193;lvarez-Ch&#225;vez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2037369" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109035v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indayara Bertoldi Martins" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Aldaya" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P&#233;rez-Sanchez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2041229" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412435v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhe Zhou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACPC.2014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04116252v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04116254v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACPC.2014.ATh3A.111" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412109v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412031v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Doucet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Osinski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412030v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288349v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fausto G&#243;mez Agis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2013.JTh2A.108" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411967v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indayara B. Martins" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Rudge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411972v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411970v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411968v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ACPC.2013.AF2B.28" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411913v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Mendieta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arvizu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Muraoka" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennrique Pacheo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan C Murrieta" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411914v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411915v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411831v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411927v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Trung Nguyen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411830v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756646v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOC.2012.6249912" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02411926v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Kechaou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309440v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steevy Cordette" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NFOEC.2010.JThA34" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309443v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NFOEC.2010.JThA49" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818191v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Affes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04190-7_13" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZCSHPTD5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317654v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSCS.2009.5412582" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446777v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394781v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.806880" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327468v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125105v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Roudas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jaouen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vallet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Prado" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.178513" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04118653v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108759v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indayara Martins" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109015v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.006825" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109014v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2016.2517650" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109027v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-015-0245-8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109018v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2014.2375208" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109030v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2014.2323133" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109037v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grethell P&#233;rez-S&#225;nchez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indayara Bertoldi-Martins" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Alvarez-Ch&#225;vez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.52.8.086110" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286466v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTL.2013.2263376" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109045v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2013.2263376" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109038v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Garcia" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Mendieta" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Lopez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Alvarez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Arvizu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.27844" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HDGWF0MF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109057v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josue Lopez Leyva" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Arvizu Mondrag&#243;n" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Garc&#237;a" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Alvarez Guzman" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.51.10.105002" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109068v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2011.2159832" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286663v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.892831" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125379v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/713819110" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109072v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2010.2054068" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305751v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-011-9449-8" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9GJ7L575-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108808v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F J Mendieta" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Arvizu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Muraoka" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sanchez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.848861" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108810v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shifeng Jiang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108807v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S H Shams Mousavi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physreva.80.012327" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00649711v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sahuguede" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fafchamps" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Julien-Vergonjanne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rodriguez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cances" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2009.2023627" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109123v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Xu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sabban" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24471" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RRT3QB2Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109122v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.26.000902" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108804v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Xu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sabban" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Costa E Silva" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Mendieta" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2008.2009949" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372646v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gabet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Douay" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JON.7.000692" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108802v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2008.922368" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108801v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien K&#233;f&#233;lian" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2008.917239" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109144v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2007.905226" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108799v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Goudos" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.22893" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5JMG9DC8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108797v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Kampitaki" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Papastergiou" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.22658" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1PWJZXCL-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108793v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Renaudier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Landais" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2006.886820" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108792v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Dijk" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dross" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-opt:20050096" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108798v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goudos" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salazar-Lechuga" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.22755" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CXHBNDMH-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108800v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianping Chen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.741561" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108794v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bristiel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pincemin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2007.893027" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109153v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jaouen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinwan Li" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2007.898756" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109161v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.004883" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04109175v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lourdiane" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beugin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.46.000456" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108795v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kampitaki" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Papastergiou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hatzigaidas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.22505" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V5R0X724-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075173v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-006-0043-4" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B571E50BC528B6F760628C264A8DE6EADD78900C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108785v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bristiel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pincemin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2006.873551" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00218269v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Guermache" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Voiriot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Capella" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Jacquet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108787v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Fsaifes" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepers" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-F. Obaton" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2006.878039" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108790v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2006.882432" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108784v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guermache" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Voiriot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-M. Capella" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacquet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2006.871640" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108788v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lavigne" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lelarge" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jourdran" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dagens" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2006.875338" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108782v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Locatelli" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legrand" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2005.854386" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108781v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-H. Duan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-G. Provost" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Debregeas-Sillard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2005.843977" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124488v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chabran" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.16.000460" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124487v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.125405" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124489v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Wiedmann" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/50.701415" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124490v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/50.669020" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124500v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Debarge" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.22.000685" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124511v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Nuyts" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Kwang Park" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/50.552111" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124491v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Vey" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3.641325" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124501v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vey" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02996067" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FFNH0D46-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124495v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3.641326" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124503v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D. Tzeng" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mizuhara" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.559412" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124498v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.605527" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124506v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A%3A1018577316272" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124514v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.K. Park" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.536670" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124521v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.21.000164" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124516v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girardin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.481108" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124517v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Quang" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zimmerli" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Thomine" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.481135" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124525v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Girardin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang&#8208;hua Duan" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Talneau" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Ougazzaden" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.115462" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125094v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Yao" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govind Agrawal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bowden" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(95)00245-4" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124522v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vey" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.20.002018" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124527v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.20.001160" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124530v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yao" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.P. Agrawal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.345905" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124526v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Holtz" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mauratille" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.212497" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124524v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.20.001680" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125108v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogerio Ramos" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alwyn Seeds" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldario Bordonalli" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.19.000004" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125106v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.281799" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125101v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blez" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.313044" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125096v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roudas" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.334849" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125110v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jaou&#235;n" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.4650061611" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JHDLNC2X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125111v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3.206568" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125115v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19921131" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125114v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.163746" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125118v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.122371" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248834v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Holtz" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1992101" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/169F5A376F7AC7316B65638D39457B5FC314DA55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125113v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Elsasser" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.166945" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125121v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lidoyne" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02996358" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-TTGDM9Z6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125233v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.H. Duan" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/68.82093" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125226v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lidoyne" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Erasme" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/50.79543" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125122v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19910620" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125268v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang -Hua Duan" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Debarge" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02995305" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-KTZH6Z5C-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125309v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3.44914" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125250v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.15.001144" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125280v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ip-j.1990.0026" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125324v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Hua Duan" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02997807" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-2K3ZM77G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125327v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19890238" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125333v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Doyle" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3.156" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125353v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Petitbon" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3.108" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125342v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19870949" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125348v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duan" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.12.000800" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125356v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.11.000294" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125357v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nakajima" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19850443" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125361v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19850188" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125367v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.1984.1072399" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04125378v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mendieta" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leconte" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSA.72.001167" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02294970v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287343v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108740v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109720v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109698v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109706v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109756v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costa E Silva" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Agnolini" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.707785" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04108779v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brenot" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousseau" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20052173" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109723v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109730v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OAA.1999.WB2" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124529v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04124537v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vandamme" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Thomine" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03000771" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-F3M0BN8D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>